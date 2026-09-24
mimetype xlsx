--- v1 (2026-09-04)
+++ v2 (2026-09-24)
@@ -1786,51 +1786,51 @@
       <c r="E14" t="s">
         <v>73</v>
       </c>
       <c r="F14" t="s">
         <v>74</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="AF14">
         <v>17.0</v>
       </c>
       <c r="AI14" t="s">
         <v>58</v>
       </c>
       <c r="AJ14">
         <v>107727</v>
       </c>
       <c r="AK14">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>75</v>
       </c>
       <c r="E15" t="s">
         <v>76</v>
       </c>
       <c r="F15" t="s">
         <v>77</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="AF15">
         <v>17.0</v>
       </c>
       <c r="AI15" t="s">
@@ -2039,51 +2039,51 @@
       <c r="G22" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I22" t="s">
         <v>97</v>
       </c>
       <c r="J22" t="s">
         <v>105</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>17.0</v>
       </c>
       <c r="AI22" t="s">
         <v>99</v>
       </c>
       <c r="AJ22">
         <v>105415</v>
       </c>
       <c r="AK22">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>106</v>
       </c>
       <c r="E23" t="s">
         <v>107</v>
       </c>
       <c r="F23" t="s">
         <v>108</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I23" t="s">
         <v>97</v>
       </c>
       <c r="J23" t="s">
         <v>105</v>
       </c>
       <c r="AF23">
@@ -3150,51 +3150,51 @@
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I57" t="s">
         <v>172</v>
       </c>
       <c r="J57" t="s">
         <v>90</v>
       </c>
       <c r="AD57" t="s">
         <v>205</v>
       </c>
       <c r="AF57">
         <v>6.0</v>
       </c>
       <c r="AI57" t="s">
         <v>194</v>
       </c>
       <c r="AJ57">
         <v>106418</v>
       </c>
       <c r="AK57">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>206</v>
       </c>
       <c r="E58" t="s">
         <v>207</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>48</v>
       </c>
       <c r="I58" t="s">
         <v>172</v>
       </c>
       <c r="AI58" t="s">
         <v>208</v>
       </c>
       <c r="AJ58">
         <v>108329</v>
       </c>
     </row>