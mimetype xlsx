--- v2 (2026-09-24)
+++ v3 (2026-10-14)
@@ -3201,50 +3201,53 @@
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>209</v>
       </c>
       <c r="E59" t="s">
         <v>210</v>
       </c>
       <c r="F59" t="s">
         <v>211</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>48</v>
       </c>
       <c r="I59" t="s">
         <v>172</v>
       </c>
       <c r="AI59" t="s">
         <v>208</v>
       </c>
       <c r="AJ59">
         <v>108330</v>
       </c>
+      <c r="AK59">
+        <v>5</v>
+      </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>212</v>
       </c>
       <c r="E60" t="s">
         <v>210</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H60" s="4" t="s">
         <v>48</v>
       </c>
       <c r="I60" t="s">
         <v>172</v>
       </c>
       <c r="AI60" t="s">
         <v>208</v>
       </c>
       <c r="AJ60">
         <v>108331</v>
       </c>
     </row>
     <row r="61" spans="1:37">