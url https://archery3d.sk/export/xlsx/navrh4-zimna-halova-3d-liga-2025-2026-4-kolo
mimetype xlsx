--- v0 (2026-07-21)
+++ v1 (2026-09-04)
@@ -1415,53 +1415,50 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AF3">
         <v>6.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>105029</v>
       </c>
-      <c r="AK3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="AD4" t="s">
         <v>35</v>
@@ -2153,51 +2150,51 @@
       <c r="G25" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>48</v>
       </c>
       <c r="I25" t="s">
         <v>111</v>
       </c>
       <c r="J25" t="s">
         <v>112</v>
       </c>
       <c r="AF25">
         <v>10.0</v>
       </c>
       <c r="AG25">
         <v>10.0</v>
       </c>
       <c r="AI25" t="s">
         <v>113</v>
       </c>
       <c r="AJ25">
         <v>108084</v>
       </c>
       <c r="AK25">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>117</v>
       </c>
       <c r="E26" t="s">
         <v>115</v>
       </c>
       <c r="F26" t="s">
         <v>118</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I26" t="s">
         <v>111</v>
       </c>
       <c r="J26" t="s">
         <v>112</v>
       </c>
       <c r="AF26">