--- v2 (2026-09-05)
+++ v3 (2026-09-25)
@@ -1788,51 +1788,51 @@
       <c r="F15" t="s">
         <v>77</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="J15" t="s">
         <v>40</v>
       </c>
       <c r="AF15">
         <v>17.0</v>
       </c>
       <c r="AI15" t="s">
         <v>79</v>
       </c>
       <c r="AJ15">
         <v>107275</v>
       </c>
       <c r="AK15">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>80</v>
       </c>
       <c r="E16" t="s">
         <v>81</v>
       </c>
       <c r="F16" t="s">
         <v>82</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I16" t="s">
         <v>27</v>
       </c>
       <c r="J16" t="s">
         <v>34</v>
       </c>
       <c r="AE16">
@@ -1960,51 +1960,51 @@
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I20" t="s">
         <v>94</v>
       </c>
       <c r="J20" t="s">
         <v>95</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>17.0</v>
       </c>
       <c r="AI20" t="s">
         <v>96</v>
       </c>
       <c r="AJ20">
         <v>104881</v>
       </c>
       <c r="AK20">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>100</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21" t="s">
         <v>101</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I21" t="s">
         <v>102</v>
       </c>
       <c r="J21" t="s">
         <v>103</v>
       </c>
       <c r="AF21">
@@ -2817,51 +2817,51 @@
       <c r="G48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I48" t="s">
         <v>161</v>
       </c>
       <c r="J48" t="s">
         <v>86</v>
       </c>
       <c r="AD48" t="s">
         <v>183</v>
       </c>
       <c r="AF48">
         <v>6.0</v>
       </c>
       <c r="AI48" t="s">
         <v>184</v>
       </c>
       <c r="AJ48">
         <v>105048</v>
       </c>
       <c r="AK48">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>185</v>
       </c>
       <c r="E49" t="s">
         <v>186</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I49" t="s">
         <v>161</v>
       </c>
       <c r="J49" t="s">
         <v>187</v>
       </c>
       <c r="AD49" t="s">
         <v>188</v>
       </c>
       <c r="AF49">