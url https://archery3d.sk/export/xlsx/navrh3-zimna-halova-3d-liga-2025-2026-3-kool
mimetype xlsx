--- v0 (2026-05-01)
+++ v1 (2026-07-21)
@@ -1411,88 +1411,88 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
         <v>34</v>
       </c>
       <c r="AD4" t="s">
         <v>35</v>
       </c>
       <c r="AF4">
         <v>6.0</v>
       </c>
       <c r="AI4" t="s">
         <v>36</v>
       </c>
       <c r="AJ4">
         <v>104805</v>
       </c>
+      <c r="AK4">
+        <v>3</v>
+      </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="AD5" t="s">
         <v>41</v>
       </c>
       <c r="AF5">
         <v>6.0</v>
       </c>
       <c r="AI5" t="s">
         <v>36</v>
       </c>
       <c r="AJ5">
         <v>105102</v>
       </c>
-      <c r="AK5">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>43</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>40</v>
       </c>
       <c r="AD6" t="s">
         <v>45</v>
@@ -1692,51 +1692,51 @@
       <c r="F12" t="s">
         <v>68</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I12" t="s">
         <v>27</v>
       </c>
       <c r="J12" t="s">
         <v>40</v>
       </c>
       <c r="AF12">
         <v>17.0</v>
       </c>
       <c r="AI12" t="s">
         <v>69</v>
       </c>
       <c r="AJ12">
         <v>104960</v>
       </c>
       <c r="AK12">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>70</v>
       </c>
       <c r="E13" t="s">
         <v>71</v>
       </c>
       <c r="F13" t="s">
         <v>72</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
@@ -1925,51 +1925,51 @@
       <c r="F19" t="s">
         <v>93</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I19" t="s">
         <v>94</v>
       </c>
       <c r="J19" t="s">
         <v>95</v>
       </c>
       <c r="AF19">
         <v>17.0</v>
       </c>
       <c r="AI19" t="s">
         <v>96</v>
       </c>
       <c r="AJ19">
         <v>106809</v>
       </c>
       <c r="AK19">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>97</v>
       </c>
       <c r="E20" t="s">
         <v>98</v>
       </c>
       <c r="F20" t="s">
         <v>99</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I20" t="s">
         <v>94</v>
       </c>
       <c r="J20" t="s">
         <v>95</v>
       </c>
       <c r="AE20">
@@ -2254,51 +2254,51 @@
       <c r="E29" t="s">
         <v>121</v>
       </c>
       <c r="F29" t="s">
         <v>130</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I29" t="s">
         <v>127</v>
       </c>
       <c r="AF29">
         <v>17.0</v>
       </c>
       <c r="AI29" t="s">
         <v>131</v>
       </c>
       <c r="AJ29">
         <v>105007</v>
       </c>
       <c r="AK29">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>132</v>
       </c>
       <c r="E30" t="s">
         <v>133</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I30" t="s">
         <v>127</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AF30">
         <v>17.0</v>
       </c>
       <c r="AI30" t="s">
@@ -2491,50 +2491,53 @@
       </c>
       <c r="F37" t="s">
         <v>148</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I37" t="s">
         <v>127</v>
       </c>
       <c r="J37" t="s">
         <v>149</v>
       </c>
       <c r="AF37">
         <v>17.0</v>
       </c>
       <c r="AI37" t="s">
         <v>150</v>
       </c>
       <c r="AJ37">
         <v>105780</v>
       </c>
+      <c r="AK37">
+        <v>5</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>151</v>
       </c>
       <c r="E38" t="s">
         <v>152</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I38" t="s">
         <v>127</v>
       </c>
       <c r="J38" t="s">
         <v>113</v>
       </c>
       <c r="AF38">
         <v>17.0</v>
       </c>
       <c r="AI38" t="s">
         <v>150</v>
@@ -3336,86 +3339,86 @@
       <c r="F66" t="s">
         <v>224</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I66" t="s">
         <v>161</v>
       </c>
       <c r="J66" t="s">
         <v>34</v>
       </c>
       <c r="AF66">
         <v>17.0</v>
       </c>
       <c r="AI66" t="s">
         <v>216</v>
       </c>
       <c r="AJ66">
         <v>104945</v>
       </c>
       <c r="AK66">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>225</v>
       </c>
       <c r="E67" t="s">
         <v>207</v>
       </c>
       <c r="F67" t="s">
         <v>226</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I67" t="s">
         <v>161</v>
       </c>
       <c r="J67" t="s">
         <v>178</v>
       </c>
       <c r="AF67">
         <v>17.0</v>
       </c>
       <c r="AI67" t="s">
         <v>216</v>
       </c>
       <c r="AJ67">
         <v>105982</v>
       </c>
       <c r="AK67">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>227</v>
       </c>
       <c r="E68" t="s">
         <v>228</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I68" t="s">
         <v>161</v>
       </c>
       <c r="J68" t="s">
         <v>229</v>
       </c>
       <c r="AF68">
         <v>17.0</v>
       </c>
       <c r="AI68" t="s">
@@ -3596,50 +3599,53 @@
         <v>98</v>
       </c>
       <c r="F74" t="s">
         <v>245</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I74" t="s">
         <v>161</v>
       </c>
       <c r="J74" t="s">
         <v>178</v>
       </c>
       <c r="AF74">
         <v>17.0</v>
       </c>
       <c r="AI74" t="s">
         <v>238</v>
       </c>
       <c r="AJ74">
         <v>104923</v>
+      </c>
+      <c r="AK74">
+        <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>246</v>
       </c>
       <c r="E75" t="s">
         <v>247</v>
       </c>
       <c r="F75" t="s">
         <v>248</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I75" t="s">
         <v>161</v>
       </c>
       <c r="J75" t="s">
         <v>34</v>
       </c>
       <c r="AF75">