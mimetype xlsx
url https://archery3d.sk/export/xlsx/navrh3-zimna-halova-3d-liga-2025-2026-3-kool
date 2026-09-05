--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -1411,53 +1411,50 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
         <v>34</v>
       </c>
       <c r="AD4" t="s">
         <v>35</v>
       </c>
       <c r="AF4">
         <v>6.0</v>
       </c>
       <c r="AI4" t="s">
         <v>36</v>
       </c>
       <c r="AJ4">
         <v>104805</v>
       </c>
-      <c r="AK4">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="AD5" t="s">
         <v>41</v>
@@ -2033,51 +2030,51 @@
       <c r="F22" t="s">
         <v>107</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I22" t="s">
         <v>102</v>
       </c>
       <c r="J22" t="s">
         <v>103</v>
       </c>
       <c r="AF22">
         <v>10.0</v>
       </c>
       <c r="AI22" t="s">
         <v>104</v>
       </c>
       <c r="AJ22">
         <v>107324</v>
       </c>
       <c r="AK22">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>108</v>
       </c>
       <c r="E23" t="s">
         <v>106</v>
       </c>
       <c r="F23" t="s">
         <v>109</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I23" t="s">
         <v>102</v>
       </c>
       <c r="J23" t="s">
         <v>103</v>
       </c>
       <c r="AF23">