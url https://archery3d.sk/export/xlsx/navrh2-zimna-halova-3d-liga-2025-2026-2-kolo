--- v2 (2026-09-06)
+++ v3 (2026-09-26)
@@ -1624,51 +1624,51 @@
       <c r="E11" t="s">
         <v>60</v>
       </c>
       <c r="F11" t="s">
         <v>61</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I11" t="s">
         <v>27</v>
       </c>
       <c r="AF11">
         <v>17.0</v>
       </c>
       <c r="AI11" t="s">
         <v>49</v>
       </c>
       <c r="AJ11">
         <v>104790</v>
       </c>
       <c r="AK11">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>62</v>
       </c>
       <c r="E12" t="s">
         <v>63</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I12" t="s">
         <v>27</v>
       </c>
       <c r="J12" t="s">
         <v>28</v>
       </c>
       <c r="AF12">
@@ -1869,51 +1869,51 @@
       <c r="F18" t="s">
         <v>93</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I18" t="s">
         <v>82</v>
       </c>
       <c r="J18" t="s">
         <v>89</v>
       </c>
       <c r="AF18">
         <v>17.0</v>
       </c>
       <c r="AI18" t="s">
         <v>90</v>
       </c>
       <c r="AJ18">
         <v>104774</v>
       </c>
       <c r="AK18">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>79</v>
       </c>
       <c r="E19" t="s">
         <v>74</v>
       </c>
       <c r="F19" t="s">
         <v>94</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I19" t="s">
         <v>82</v>
       </c>
       <c r="J19" t="s">
         <v>83</v>
       </c>
       <c r="AF19">