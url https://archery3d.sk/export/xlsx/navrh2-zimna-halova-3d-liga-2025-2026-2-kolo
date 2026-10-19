--- v3 (2026-09-26)
+++ v4 (2026-10-19)
@@ -2856,50 +2856,53 @@
       </c>
       <c r="F50" t="s">
         <v>188</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I50" t="s">
         <v>160</v>
       </c>
       <c r="J50" t="s">
         <v>89</v>
       </c>
       <c r="AF50">
         <v>10.0</v>
       </c>
       <c r="AI50" t="s">
         <v>185</v>
       </c>
       <c r="AJ50">
         <v>104744</v>
       </c>
+      <c r="AK50">
+        <v>5</v>
+      </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>189</v>
       </c>
       <c r="E51" t="s">
         <v>190</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I51" t="s">
         <v>160</v>
       </c>
       <c r="J51" t="s">
         <v>191</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>10.0</v>