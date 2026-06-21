--- v0 (2026-04-30)
+++ v1 (2026-06-21)
@@ -1387,53 +1387,50 @@
       </c>
       <c r="G4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
         <v>28</v>
       </c>
       <c r="AD4" t="s">
         <v>34</v>
       </c>
       <c r="AF4">
         <v>6.0</v>
       </c>
       <c r="AI4" t="s">
         <v>30</v>
       </c>
       <c r="AJ4">
         <v>104494</v>
       </c>
-      <c r="AK4">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>35</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5" t="s">
         <v>37</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
       <c r="AF5">
         <v>10.0</v>
@@ -1464,51 +1461,51 @@
       <c r="G6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>28</v>
       </c>
       <c r="AF6">
         <v>10.0</v>
       </c>
       <c r="AG6">
         <v>10.0</v>
       </c>
       <c r="AI6" t="s">
         <v>44</v>
       </c>
       <c r="AJ6">
         <v>104759</v>
       </c>
       <c r="AK6">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I7" t="s">
         <v>27</v>
       </c>
       <c r="J7" t="s">
         <v>48</v>
       </c>
       <c r="AF7">
         <v>17.0</v>
       </c>
       <c r="AG7">
@@ -1662,51 +1659,51 @@
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I12" t="s">
         <v>27</v>
       </c>
       <c r="J12" t="s">
         <v>28</v>
       </c>
       <c r="AF12">
         <v>17.0</v>
       </c>
       <c r="AI12" t="s">
         <v>65</v>
       </c>
       <c r="AJ12">
         <v>104462</v>
       </c>
       <c r="AK12">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>66</v>
       </c>
       <c r="E13" t="s">
         <v>67</v>
       </c>
       <c r="F13" t="s">
         <v>68</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
@@ -1837,51 +1834,51 @@
       <c r="F17" t="s">
         <v>88</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I17" t="s">
         <v>82</v>
       </c>
       <c r="J17" t="s">
         <v>89</v>
       </c>
       <c r="AF17">
         <v>17.0</v>
       </c>
       <c r="AI17" t="s">
         <v>90</v>
       </c>
       <c r="AJ17">
         <v>104773</v>
       </c>
       <c r="AK17">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>91</v>
       </c>
       <c r="E18" t="s">
         <v>92</v>
       </c>
       <c r="F18" t="s">
         <v>93</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I18" t="s">
         <v>82</v>
       </c>
       <c r="J18" t="s">
         <v>89</v>
       </c>
       <c r="AF18">
@@ -2334,51 +2331,51 @@
       <c r="F33" t="s">
         <v>135</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I33" t="s">
         <v>116</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>17.0</v>
       </c>
       <c r="AI33" t="s">
         <v>132</v>
       </c>
       <c r="AJ33">
         <v>104534</v>
       </c>
       <c r="AK33">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>136</v>
       </c>
       <c r="E34" t="s">
         <v>137</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I34" t="s">
         <v>116</v>
       </c>
       <c r="J34" t="s">
         <v>138</v>
       </c>
       <c r="AF34">
         <v>17.0</v>
       </c>
       <c r="AI34" t="s">
@@ -3110,86 +3107,86 @@
       <c r="F58" t="s">
         <v>210</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I58" t="s">
         <v>160</v>
       </c>
       <c r="J58" t="s">
         <v>161</v>
       </c>
       <c r="AF58">
         <v>17.0</v>
       </c>
       <c r="AI58" t="s">
         <v>205</v>
       </c>
       <c r="AJ58">
         <v>104749</v>
       </c>
       <c r="AK58">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>211</v>
       </c>
       <c r="E59" t="s">
         <v>203</v>
       </c>
       <c r="F59" t="s">
         <v>212</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I59" t="s">
         <v>160</v>
       </c>
       <c r="J59" t="s">
         <v>28</v>
       </c>
       <c r="AF59">
         <v>17.0</v>
       </c>
       <c r="AI59" t="s">
         <v>205</v>
       </c>
       <c r="AJ59">
         <v>104497</v>
       </c>
       <c r="AK59">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>213</v>
       </c>
       <c r="E60" t="s">
         <v>214</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I60" t="s">
         <v>160</v>
       </c>
       <c r="J60" t="s">
         <v>28</v>
       </c>
       <c r="AF60">
         <v>17.0</v>
       </c>
       <c r="AG60">
@@ -3317,51 +3314,51 @@
       <c r="E64" t="s">
         <v>223</v>
       </c>
       <c r="F64" t="s">
         <v>224</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I64" t="s">
         <v>160</v>
       </c>
       <c r="AF64">
         <v>17.0</v>
       </c>
       <c r="AI64" t="s">
         <v>225</v>
       </c>
       <c r="AJ64">
         <v>104791</v>
       </c>
       <c r="AK64">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>226</v>
       </c>
       <c r="E65" t="s">
         <v>227</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I65" t="s">
         <v>160</v>
       </c>
       <c r="J65" t="s">
         <v>89</v>
       </c>
       <c r="AF65">
         <v>17.0</v>
       </c>
       <c r="AI65" t="s">
@@ -3379,50 +3376,53 @@
         <v>92</v>
       </c>
       <c r="F66" t="s">
         <v>229</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>76</v>
       </c>
       <c r="I66" t="s">
         <v>160</v>
       </c>
       <c r="J66" t="s">
         <v>161</v>
       </c>
       <c r="AF66">
         <v>17.0</v>
       </c>
       <c r="AI66" t="s">
         <v>230</v>
       </c>
       <c r="AJ66">
         <v>104728</v>
+      </c>
+      <c r="AK66">
+        <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>231</v>
       </c>
       <c r="E67" t="s">
         <v>232</v>
       </c>
       <c r="F67" t="s">
         <v>233</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>76</v>
       </c>
       <c r="I67" t="s">
         <v>160</v>
       </c>
       <c r="J67" t="s">
         <v>58</v>
       </c>
       <c r="AF67">