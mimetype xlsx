--- v1 (2026-06-21)
+++ v2 (2026-09-06)
@@ -2856,53 +2856,50 @@
       </c>
       <c r="F50" t="s">
         <v>188</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I50" t="s">
         <v>160</v>
       </c>
       <c r="J50" t="s">
         <v>89</v>
       </c>
       <c r="AF50">
         <v>10.0</v>
       </c>
       <c r="AI50" t="s">
         <v>185</v>
       </c>
       <c r="AJ50">
         <v>104744</v>
       </c>
-      <c r="AK50">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>189</v>
       </c>
       <c r="E51" t="s">
         <v>190</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I51" t="s">
         <v>160</v>
       </c>
       <c r="J51" t="s">
         <v>191</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>10.0</v>