--- v0 (2026-05-04)
+++ v1 (2026-07-06)
@@ -2571,53 +2571,50 @@
       </c>
       <c r="G11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I11" t="s">
         <v>27</v>
       </c>
       <c r="J11" t="s">
         <v>62</v>
       </c>
       <c r="AE11">
         <v>2</v>
       </c>
       <c r="AF11">
         <v>8.0</v>
       </c>
       <c r="AI11" t="s">
         <v>52</v>
       </c>
       <c r="AJ11">
         <v>94648</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>63</v>
       </c>
       <c r="E12" t="s">
         <v>64</v>
       </c>
       <c r="F12" t="s">
         <v>65</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I12" t="s">
         <v>27</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>8.0</v>
@@ -3032,50 +3029,53 @@
       </c>
       <c r="F24" t="s">
         <v>97</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I24" t="s">
         <v>27</v>
       </c>
       <c r="J24" t="s">
         <v>44</v>
       </c>
       <c r="AF24">
         <v>13.0</v>
       </c>
       <c r="AI24" t="s">
         <v>75</v>
       </c>
       <c r="AJ24">
         <v>101511</v>
       </c>
+      <c r="AK24">
+        <v>5</v>
+      </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>98</v>
       </c>
       <c r="E25" t="s">
         <v>96</v>
       </c>
       <c r="F25" t="s">
         <v>99</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I25" t="s">
         <v>27</v>
       </c>
       <c r="J25" t="s">
         <v>62</v>
       </c>
       <c r="AE25">
         <v>1</v>
@@ -3106,51 +3106,51 @@
       <c r="F26" t="s">
         <v>102</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I26" t="s">
         <v>27</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>13.0</v>
       </c>
       <c r="AI26" t="s">
         <v>75</v>
       </c>
       <c r="AJ26">
         <v>94609</v>
       </c>
       <c r="AK26">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>103</v>
       </c>
       <c r="E27" t="s">
         <v>104</v>
       </c>
       <c r="F27" t="s">
         <v>105</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I27" t="s">
         <v>27</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
@@ -3447,51 +3447,51 @@
       <c r="G36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I36" t="s">
         <v>27</v>
       </c>
       <c r="J36" t="s">
         <v>128</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>13.0</v>
       </c>
       <c r="AI36" t="s">
         <v>75</v>
       </c>
       <c r="AJ36">
         <v>101332</v>
       </c>
       <c r="AK36">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>129</v>
       </c>
       <c r="E37" t="s">
         <v>130</v>
       </c>
       <c r="F37" t="s">
         <v>131</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I37" t="s">
         <v>27</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
@@ -3517,51 +3517,51 @@
       <c r="G38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I38" t="s">
         <v>27</v>
       </c>
       <c r="J38" t="s">
         <v>34</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>13.0</v>
       </c>
       <c r="AI38" t="s">
         <v>75</v>
       </c>
       <c r="AJ38">
         <v>101341</v>
       </c>
       <c r="AK38">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>134</v>
       </c>
       <c r="E39" t="s">
         <v>135</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I39" t="s">
         <v>27</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>13.0</v>
       </c>
       <c r="AI39" t="s">
@@ -3986,51 +3986,51 @@
       <c r="F52" t="s">
         <v>168</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I52" t="s">
         <v>27</v>
       </c>
       <c r="J52" t="s">
         <v>34</v>
       </c>
       <c r="AF52">
         <v>13.0</v>
       </c>
       <c r="AI52" t="s">
         <v>144</v>
       </c>
       <c r="AJ52">
         <v>101343</v>
       </c>
       <c r="AK52">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>69</v>
       </c>
       <c r="E53" t="s">
         <v>169</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I53" t="s">
         <v>27</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>13.0</v>
       </c>
       <c r="AI53" t="s">
@@ -4221,50 +4221,53 @@
       </c>
       <c r="G59" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I59" t="s">
         <v>27</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>13.0</v>
       </c>
       <c r="AG59">
         <v>13.0</v>
       </c>
       <c r="AI59" t="s">
         <v>174</v>
       </c>
       <c r="AJ59">
         <v>94928</v>
       </c>
+      <c r="AK59">
+        <v>5</v>
+      </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>165</v>
       </c>
       <c r="E60" t="s">
         <v>187</v>
       </c>
       <c r="F60" t="s">
         <v>188</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I60" t="s">
         <v>27</v>
       </c>
       <c r="J60" t="s">
         <v>55</v>
       </c>
       <c r="AE60">
         <v>1</v>
@@ -5074,89 +5077,89 @@
       <c r="G83" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I83" t="s">
         <v>238</v>
       </c>
       <c r="J83" t="s">
         <v>62</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>13.0</v>
       </c>
       <c r="AI83" t="s">
         <v>248</v>
       </c>
       <c r="AJ83">
         <v>101751</v>
       </c>
       <c r="AK83">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>265</v>
       </c>
       <c r="E84" t="s">
         <v>266</v>
       </c>
       <c r="F84" t="s">
         <v>267</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I84" t="s">
         <v>238</v>
       </c>
       <c r="J84" t="s">
         <v>268</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>13.0</v>
       </c>
       <c r="AI84" t="s">
         <v>248</v>
       </c>
       <c r="AJ84">
         <v>96383</v>
       </c>
       <c r="AK84">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>269</v>
       </c>
       <c r="E85" t="s">
         <v>72</v>
       </c>
       <c r="F85" t="s">
         <v>270</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I85" t="s">
         <v>238</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AF85">
@@ -5429,50 +5432,53 @@
       </c>
       <c r="H93" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I93" t="s">
         <v>238</v>
       </c>
       <c r="J93" t="s">
         <v>62</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
         <v>13.0</v>
       </c>
       <c r="AG93">
         <v>13.0</v>
       </c>
       <c r="AI93" t="s">
         <v>291</v>
       </c>
       <c r="AJ93">
         <v>101804</v>
       </c>
+      <c r="AK93">
+        <v>5</v>
+      </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>292</v>
       </c>
       <c r="E94" t="s">
         <v>90</v>
       </c>
       <c r="F94" t="s">
         <v>293</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I94" t="s">
         <v>238</v>
       </c>
       <c r="J94" t="s">
         <v>268</v>
       </c>
       <c r="AE94">
         <v>1</v>
@@ -5617,51 +5623,51 @@
       <c r="G98" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I98" t="s">
         <v>308</v>
       </c>
       <c r="J98" t="s">
         <v>44</v>
       </c>
       <c r="AF98">
         <v>13.0</v>
       </c>
       <c r="AG98">
         <v>13.0</v>
       </c>
       <c r="AI98" t="s">
         <v>309</v>
       </c>
       <c r="AJ98">
         <v>96108</v>
       </c>
       <c r="AK98">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>285</v>
       </c>
       <c r="E99" t="s">
         <v>310</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I99" t="s">
         <v>308</v>
       </c>
       <c r="J99" t="s">
         <v>311</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
@@ -6358,50 +6364,53 @@
       </c>
       <c r="G121" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I121" t="s">
         <v>315</v>
       </c>
       <c r="J121" t="s">
         <v>329</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AF121">
         <v>13.0</v>
       </c>
       <c r="AI121" t="s">
         <v>348</v>
       </c>
       <c r="AJ121">
         <v>101765</v>
       </c>
+      <c r="AK121">
+        <v>5</v>
+      </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>362</v>
       </c>
       <c r="E122" t="s">
         <v>363</v>
       </c>
       <c r="F122" t="s">
         <v>364</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H122" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I122" t="s">
         <v>365</v>
       </c>
       <c r="J122" t="s">
         <v>366</v>
       </c>
       <c r="AF122">
         <v>8.0</v>
@@ -6700,51 +6709,51 @@
       <c r="G131" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I131" t="s">
         <v>365</v>
       </c>
       <c r="J131" t="s">
         <v>197</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AF131">
         <v>13.0</v>
       </c>
       <c r="AI131" t="s">
         <v>386</v>
       </c>
       <c r="AJ131">
         <v>95644</v>
       </c>
       <c r="AK131">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>392</v>
       </c>
       <c r="E132" t="s">
         <v>282</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I132" t="s">
         <v>365</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AF132">
         <v>13.0</v>
       </c>
       <c r="AI132" t="s">
@@ -8472,51 +8481,51 @@
       <c r="G183" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H183" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I183" t="s">
         <v>401</v>
       </c>
       <c r="AE183">
         <v>1</v>
       </c>
       <c r="AF183">
         <v>13.0</v>
       </c>
       <c r="AG183">
         <v>13.0</v>
       </c>
       <c r="AI183" t="s">
         <v>500</v>
       </c>
       <c r="AJ183">
         <v>101794</v>
       </c>
       <c r="AK183">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
         <v>454</v>
       </c>
       <c r="E184" t="s">
         <v>142</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I184" t="s">
         <v>401</v>
       </c>
       <c r="J184" t="s">
         <v>419</v>
       </c>
       <c r="AF184">
         <v>13.0</v>
       </c>
       <c r="AI184" t="s">
@@ -8947,51 +8956,51 @@
       <c r="H197" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I197" t="s">
         <v>401</v>
       </c>
       <c r="J197" t="s">
         <v>80</v>
       </c>
       <c r="AE197">
         <v>1</v>
       </c>
       <c r="AF197">
         <v>13.0</v>
       </c>
       <c r="AG197">
         <v>13.0</v>
       </c>
       <c r="AI197" t="s">
         <v>516</v>
       </c>
       <c r="AJ197">
         <v>94567</v>
       </c>
       <c r="AK197">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
         <v>534</v>
       </c>
       <c r="E198" t="s">
         <v>535</v>
       </c>
       <c r="F198" t="s">
         <v>536</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H198" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I198" t="s">
         <v>401</v>
       </c>
       <c r="J198" t="s">
         <v>62</v>
       </c>
       <c r="AE198">
@@ -9110,51 +9119,51 @@
       <c r="E202" t="s">
         <v>543</v>
       </c>
       <c r="F202" t="s">
         <v>544</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H202" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I202" t="s">
         <v>401</v>
       </c>
       <c r="AF202">
         <v>13.0</v>
       </c>
       <c r="AI202" t="s">
         <v>516</v>
       </c>
       <c r="AJ202">
         <v>101800</v>
       </c>
       <c r="AK202">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="D203" t="s">
         <v>545</v>
       </c>
       <c r="E203" t="s">
         <v>546</v>
       </c>
       <c r="F203" t="s">
         <v>547</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H203" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I203" t="s">
         <v>401</v>
       </c>
       <c r="AE203">
         <v>1</v>
       </c>
       <c r="AF203">