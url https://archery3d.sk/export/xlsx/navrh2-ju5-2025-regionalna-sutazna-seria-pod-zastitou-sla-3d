--- v1 (2026-07-06)
+++ v2 (2026-08-17)
@@ -3447,51 +3447,51 @@
       <c r="G36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I36" t="s">
         <v>27</v>
       </c>
       <c r="J36" t="s">
         <v>128</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>13.0</v>
       </c>
       <c r="AI36" t="s">
         <v>75</v>
       </c>
       <c r="AJ36">
         <v>101332</v>
       </c>
       <c r="AK36">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>129</v>
       </c>
       <c r="E37" t="s">
         <v>130</v>
       </c>
       <c r="F37" t="s">
         <v>131</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I37" t="s">
         <v>27</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
@@ -6846,51 +6846,51 @@
       <c r="G135" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I135" t="s">
         <v>365</v>
       </c>
       <c r="J135" t="s">
         <v>227</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AF135">
         <v>13.0</v>
       </c>
       <c r="AI135" t="s">
         <v>393</v>
       </c>
       <c r="AJ135">
         <v>94387</v>
       </c>
       <c r="AK135">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>398</v>
       </c>
       <c r="E136" t="s">
         <v>399</v>
       </c>
       <c r="F136" t="s">
         <v>400</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H136" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I136" t="s">
         <v>401</v>
       </c>
       <c r="J136" t="s">
         <v>34</v>
       </c>
       <c r="AD136" t="s">
@@ -7575,51 +7575,51 @@
       <c r="G156" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I156" t="s">
         <v>401</v>
       </c>
       <c r="J156" t="s">
         <v>216</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AF156">
         <v>13.0</v>
       </c>
       <c r="AI156" t="s">
         <v>462</v>
       </c>
       <c r="AJ156">
         <v>97027</v>
       </c>
       <c r="AK156">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>398</v>
       </c>
       <c r="E157" t="s">
         <v>57</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I157" t="s">
         <v>401</v>
       </c>
       <c r="AE157">
         <v>1</v>
       </c>
       <c r="AF157">
         <v>13.0</v>
       </c>
       <c r="AI157" t="s">
@@ -8306,51 +8306,51 @@
       <c r="F178" t="s">
         <v>495</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I178" t="s">
         <v>401</v>
       </c>
       <c r="J178" t="s">
         <v>373</v>
       </c>
       <c r="AF178">
         <v>13.0</v>
       </c>
       <c r="AI178" t="s">
         <v>462</v>
       </c>
       <c r="AJ178">
         <v>94960</v>
       </c>
       <c r="AK178">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
         <v>496</v>
       </c>
       <c r="E179" t="s">
         <v>497</v>
       </c>
       <c r="F179" t="s">
         <v>498</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I179" t="s">
         <v>401</v>
       </c>
       <c r="J179" t="s">
         <v>62</v>
       </c>
       <c r="AF179">