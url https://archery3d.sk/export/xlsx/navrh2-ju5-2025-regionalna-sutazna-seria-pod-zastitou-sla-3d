--- v2 (2026-08-17)
+++ v3 (2026-09-08)
@@ -3756,51 +3756,51 @@
       <c r="H45" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I45" t="s">
         <v>27</v>
       </c>
       <c r="J45" t="s">
         <v>55</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>13.0</v>
       </c>
       <c r="AG45">
         <v>13.0</v>
       </c>
       <c r="AI45" t="s">
         <v>144</v>
       </c>
       <c r="AJ45">
         <v>94073</v>
       </c>
       <c r="AK45">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>152</v>
       </c>
       <c r="E46" t="s">
         <v>153</v>
       </c>
       <c r="F46" t="s">
         <v>154</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I46" t="s">
         <v>27</v>
       </c>
       <c r="J46" t="s">
         <v>55</v>
       </c>
       <c r="AE46">
@@ -4778,53 +4778,50 @@
       </c>
       <c r="G75" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I75" t="s">
         <v>238</v>
       </c>
       <c r="J75" t="s">
         <v>62</v>
       </c>
       <c r="AD75" t="s">
         <v>239</v>
       </c>
       <c r="AF75">
         <v>6.0</v>
       </c>
       <c r="AI75" t="s">
         <v>240</v>
       </c>
       <c r="AJ75">
         <v>101702</v>
       </c>
-      <c r="AK75">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>241</v>
       </c>
       <c r="E76" t="s">
         <v>242</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I76" t="s">
         <v>238</v>
       </c>
       <c r="J76" t="s">
         <v>243</v>
       </c>
       <c r="AD76" t="s">
         <v>244</v>
       </c>
       <c r="AE76">
         <v>1</v>
@@ -6846,51 +6843,51 @@
       <c r="G135" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I135" t="s">
         <v>365</v>
       </c>
       <c r="J135" t="s">
         <v>227</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AF135">
         <v>13.0</v>
       </c>
       <c r="AI135" t="s">
         <v>393</v>
       </c>
       <c r="AJ135">
         <v>94387</v>
       </c>
       <c r="AK135">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>398</v>
       </c>
       <c r="E136" t="s">
         <v>399</v>
       </c>
       <c r="F136" t="s">
         <v>400</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H136" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I136" t="s">
         <v>401</v>
       </c>
       <c r="J136" t="s">
         <v>34</v>
       </c>
       <c r="AD136" t="s">