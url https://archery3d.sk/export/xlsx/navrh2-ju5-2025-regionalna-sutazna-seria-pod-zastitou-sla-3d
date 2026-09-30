--- v3 (2026-09-08)
+++ v4 (2026-09-30)
@@ -2916,51 +2916,51 @@
       <c r="G21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I21" t="s">
         <v>27</v>
       </c>
       <c r="J21" t="s">
         <v>62</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>13.0</v>
       </c>
       <c r="AI21" t="s">
         <v>75</v>
       </c>
       <c r="AJ21">
         <v>101725</v>
       </c>
       <c r="AK21">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>89</v>
       </c>
       <c r="E22" t="s">
         <v>90</v>
       </c>
       <c r="F22" t="s">
         <v>91</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I22" t="s">
         <v>27</v>
       </c>
       <c r="J22" t="s">
         <v>62</v>
       </c>
       <c r="AE22">
@@ -3141,51 +3141,51 @@
       <c r="F27" t="s">
         <v>105</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I27" t="s">
         <v>27</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>13.0</v>
       </c>
       <c r="AI27" t="s">
         <v>75</v>
       </c>
       <c r="AJ27">
         <v>101777</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>56</v>
       </c>
       <c r="E28" t="s">
         <v>106</v>
       </c>
       <c r="F28" t="s">
         <v>107</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I28" t="s">
         <v>27</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
@@ -4434,53 +4434,50 @@
       </c>
       <c r="G65" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I65" t="s">
         <v>208</v>
       </c>
       <c r="J65" t="s">
         <v>62</v>
       </c>
       <c r="AF65">
         <v>8.0</v>
       </c>
       <c r="AG65">
         <v>8.0</v>
       </c>
       <c r="AI65" t="s">
         <v>209</v>
       </c>
       <c r="AJ65">
         <v>101756</v>
       </c>
-      <c r="AK65">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>210</v>
       </c>
       <c r="E66" t="s">
         <v>211</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H66" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I66" t="s">
         <v>208</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>8.0</v>
       </c>
       <c r="AI66" t="s">
         <v>212</v>
@@ -5468,51 +5465,51 @@
       <c r="G94" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I94" t="s">
         <v>238</v>
       </c>
       <c r="J94" t="s">
         <v>268</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
         <v>13.0</v>
       </c>
       <c r="AI94" t="s">
         <v>294</v>
       </c>
       <c r="AJ94">
         <v>101739</v>
       </c>
       <c r="AK94">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>295</v>
       </c>
       <c r="E95" t="s">
         <v>296</v>
       </c>
       <c r="F95" t="s">
         <v>297</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I95" t="s">
         <v>238</v>
       </c>
       <c r="J95" t="s">
         <v>298</v>
       </c>
       <c r="AE95">
@@ -5998,51 +5995,51 @@
       <c r="D110" t="s">
         <v>160</v>
       </c>
       <c r="E110" t="s">
         <v>296</v>
       </c>
       <c r="F110" t="s">
         <v>336</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I110" t="s">
         <v>315</v>
       </c>
       <c r="AI110" t="s">
         <v>322</v>
       </c>
       <c r="AJ110">
         <v>101835</v>
       </c>
       <c r="AK110">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>327</v>
       </c>
       <c r="E111" t="s">
         <v>87</v>
       </c>
       <c r="F111" t="s">
         <v>337</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I111" t="s">
         <v>315</v>
       </c>
       <c r="J111" t="s">
         <v>329</v>
       </c>
       <c r="AE111">
@@ -6843,51 +6840,51 @@
       <c r="G135" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I135" t="s">
         <v>365</v>
       </c>
       <c r="J135" t="s">
         <v>227</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AF135">
         <v>13.0</v>
       </c>
       <c r="AI135" t="s">
         <v>393</v>
       </c>
       <c r="AJ135">
         <v>94387</v>
       </c>
       <c r="AK135">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>398</v>
       </c>
       <c r="E136" t="s">
         <v>399</v>
       </c>
       <c r="F136" t="s">
         <v>400</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H136" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I136" t="s">
         <v>401</v>
       </c>
       <c r="J136" t="s">
         <v>34</v>
       </c>
       <c r="AD136" t="s">
@@ -7883,51 +7880,51 @@
       <c r="G166" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I166" t="s">
         <v>401</v>
       </c>
       <c r="J166" t="s">
         <v>34</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AF166">
         <v>13.0</v>
       </c>
       <c r="AI166" t="s">
         <v>462</v>
       </c>
       <c r="AJ166">
         <v>94322</v>
       </c>
       <c r="AK166">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>476</v>
       </c>
       <c r="E167" t="s">
         <v>477</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I167" t="s">
         <v>401</v>
       </c>
       <c r="AF167">
         <v>13.0</v>
       </c>
       <c r="AI167" t="s">
         <v>462</v>
       </c>
       <c r="AJ167">
@@ -8125,51 +8122,51 @@
       <c r="F173" t="s">
         <v>485</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I173" t="s">
         <v>401</v>
       </c>
       <c r="J173" t="s">
         <v>366</v>
       </c>
       <c r="AF173">
         <v>13.0</v>
       </c>
       <c r="AI173" t="s">
         <v>462</v>
       </c>
       <c r="AJ173">
         <v>101039</v>
       </c>
       <c r="AK173">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
         <v>354</v>
       </c>
       <c r="E174" t="s">
         <v>486</v>
       </c>
       <c r="F174" t="s">
         <v>487</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I174" t="s">
         <v>401</v>
       </c>
       <c r="J174" t="s">
         <v>419</v>
       </c>
       <c r="AE174">
@@ -8440,51 +8437,51 @@
       <c r="G182" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I182" t="s">
         <v>401</v>
       </c>
       <c r="J182" t="s">
         <v>55</v>
       </c>
       <c r="AF182">
         <v>13.0</v>
       </c>
       <c r="AG182">
         <v>13.0</v>
       </c>
       <c r="AI182" t="s">
         <v>500</v>
       </c>
       <c r="AJ182">
         <v>94087</v>
       </c>
       <c r="AK182">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
         <v>506</v>
       </c>
       <c r="E183" t="s">
         <v>161</v>
       </c>
       <c r="F183" t="s">
         <v>507</v>
       </c>
       <c r="G183" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H183" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I183" t="s">
         <v>401</v>
       </c>
       <c r="AE183">
         <v>1</v>
       </c>
       <c r="AF183">
@@ -8609,51 +8606,51 @@
       <c r="E187" t="s">
         <v>150</v>
       </c>
       <c r="F187" t="s">
         <v>511</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I187" t="s">
         <v>401</v>
       </c>
       <c r="AF187">
         <v>13.0</v>
       </c>
       <c r="AI187" t="s">
         <v>500</v>
       </c>
       <c r="AJ187">
         <v>97751</v>
       </c>
       <c r="AK187">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>512</v>
       </c>
       <c r="E188" t="s">
         <v>513</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I188" t="s">
         <v>401</v>
       </c>
       <c r="AF188">
         <v>13.0</v>
       </c>
       <c r="AI188" t="s">
         <v>500</v>
       </c>
       <c r="AJ188">