--- v4 (2026-09-30)
+++ v5 (2026-10-21)
@@ -4922,51 +4922,51 @@
       <c r="G79" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I79" t="s">
         <v>238</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
         <v>13.0</v>
       </c>
       <c r="AG79">
         <v>13.0</v>
       </c>
       <c r="AI79" t="s">
         <v>248</v>
       </c>
       <c r="AJ79">
         <v>97316</v>
       </c>
       <c r="AK79">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>254</v>
       </c>
       <c r="E80" t="s">
         <v>255</v>
       </c>
       <c r="F80" t="s">
         <v>256</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I80" t="s">
         <v>238</v>
       </c>
       <c r="J80" t="s">
         <v>257</v>
       </c>
       <c r="AE80">
@@ -5617,51 +5617,51 @@
       <c r="G98" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I98" t="s">
         <v>308</v>
       </c>
       <c r="J98" t="s">
         <v>44</v>
       </c>
       <c r="AF98">
         <v>13.0</v>
       </c>
       <c r="AG98">
         <v>13.0</v>
       </c>
       <c r="AI98" t="s">
         <v>309</v>
       </c>
       <c r="AJ98">
         <v>96108</v>
       </c>
       <c r="AK98">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>285</v>
       </c>
       <c r="E99" t="s">
         <v>310</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I99" t="s">
         <v>308</v>
       </c>
       <c r="J99" t="s">
         <v>311</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
@@ -6033,51 +6033,51 @@
       <c r="G111" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I111" t="s">
         <v>315</v>
       </c>
       <c r="J111" t="s">
         <v>329</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AF111">
         <v>13.0</v>
       </c>
       <c r="AI111" t="s">
         <v>322</v>
       </c>
       <c r="AJ111">
         <v>101604</v>
       </c>
       <c r="AK111">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>338</v>
       </c>
       <c r="E112" t="s">
         <v>339</v>
       </c>
       <c r="F112" t="s">
         <v>340</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I112" t="s">
         <v>315</v>
       </c>
       <c r="AF112">
         <v>13.0</v>
       </c>
       <c r="AI112" t="s">