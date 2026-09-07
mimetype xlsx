--- v0 (2026-08-17)
+++ v1 (2026-09-07)
@@ -3775,51 +3775,51 @@
       <c r="H47" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>55</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>13.0</v>
       </c>
       <c r="AG47">
         <v>13.0</v>
       </c>
       <c r="AI47" t="s">
         <v>142</v>
       </c>
       <c r="AJ47">
         <v>94071</v>
       </c>
       <c r="AK47">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>154</v>
       </c>
       <c r="E48" t="s">
         <v>152</v>
       </c>
       <c r="F48" t="s">
         <v>155</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>115</v>
       </c>
       <c r="AE48">
@@ -6666,51 +6666,51 @@
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>159</v>
       </c>
       <c r="I132" t="s">
         <v>364</v>
       </c>
       <c r="J132" t="s">
         <v>209</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AF132">
         <v>13.0</v>
       </c>
       <c r="AI132" t="s">
         <v>395</v>
       </c>
       <c r="AJ132">
         <v>94385</v>
       </c>
       <c r="AK132">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>399</v>
       </c>
       <c r="E133" t="s">
         <v>400</v>
       </c>
       <c r="F133" t="s">
         <v>401</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I133" t="s">
         <v>402</v>
       </c>
       <c r="J133" t="s">
         <v>29</v>
       </c>
       <c r="AD133" t="s">