--- v0 (2026-05-25)
+++ v1 (2026-08-17)
@@ -2562,88 +2562,82 @@
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>62</v>
       </c>
       <c r="AE11">
         <v>2</v>
       </c>
       <c r="AF11">
         <v>8.0</v>
       </c>
       <c r="AI11" t="s">
         <v>52</v>
       </c>
       <c r="AJ11">
         <v>94645</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>63</v>
       </c>
       <c r="E12" t="s">
         <v>64</v>
       </c>
       <c r="F12" t="s">
         <v>65</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>8.0</v>
       </c>
       <c r="AI12" t="s">
         <v>66</v>
       </c>
       <c r="AJ12">
         <v>101407</v>
       </c>
-      <c r="AK12">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>67</v>
       </c>
       <c r="E13" t="s">
         <v>68</v>
       </c>
       <c r="F13" t="s">
         <v>69</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>8.0</v>
@@ -3128,51 +3122,51 @@
       <c r="F28" t="s">
         <v>109</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>13.0</v>
       </c>
       <c r="AI28" t="s">
         <v>79</v>
       </c>
       <c r="AJ28">
         <v>94606</v>
       </c>
       <c r="AK28">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>110</v>
       </c>
       <c r="E29" t="s">
         <v>111</v>
       </c>
       <c r="F29" t="s">
         <v>112</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
@@ -4162,50 +4156,53 @@
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>159</v>
       </c>
       <c r="I58" t="s">
         <v>28</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
         <v>13.0</v>
       </c>
       <c r="AG58">
         <v>13.0</v>
       </c>
       <c r="AI58" t="s">
         <v>161</v>
       </c>
       <c r="AJ58">
         <v>94927</v>
       </c>
+      <c r="AK58">
+        <v>5</v>
+      </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>185</v>
       </c>
       <c r="E59" t="s">
         <v>96</v>
       </c>
       <c r="F59" t="s">
         <v>186</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>159</v>
       </c>
       <c r="I59" t="s">
         <v>28</v>
       </c>
       <c r="J59" t="s">
         <v>115</v>
       </c>
       <c r="AF59">
         <v>13.0</v>
@@ -4985,51 +4982,51 @@
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I82" t="s">
         <v>227</v>
       </c>
       <c r="J82" t="s">
         <v>260</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
         <v>13.0</v>
       </c>
       <c r="AI82" t="s">
         <v>239</v>
       </c>
       <c r="AJ82">
         <v>96381</v>
       </c>
       <c r="AK82">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>261</v>
       </c>
       <c r="E83" t="s">
         <v>262</v>
       </c>
       <c r="F83" t="s">
         <v>263</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I83" t="s">
         <v>227</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
@@ -5455,51 +5452,51 @@
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I95" t="s">
         <v>301</v>
       </c>
       <c r="J95" t="s">
         <v>44</v>
       </c>
       <c r="AF95">
         <v>13.0</v>
       </c>
       <c r="AG95">
         <v>13.0</v>
       </c>
       <c r="AI95" t="s">
         <v>302</v>
       </c>
       <c r="AJ95">
         <v>96106</v>
       </c>
       <c r="AK95">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>303</v>
       </c>
       <c r="E96" t="s">
         <v>304</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I96" t="s">
         <v>305</v>
       </c>
       <c r="J96" t="s">
         <v>306</v>
       </c>
       <c r="AD96" t="s">
         <v>307</v>
       </c>
       <c r="AF96">
@@ -5624,51 +5621,51 @@
       <c r="F100" t="s">
         <v>323</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I100" t="s">
         <v>305</v>
       </c>
       <c r="J100" t="s">
         <v>293</v>
       </c>
       <c r="AF100">
         <v>13.0</v>
       </c>
       <c r="AI100" t="s">
         <v>317</v>
       </c>
       <c r="AJ100">
         <v>97385</v>
       </c>
       <c r="AK100">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>120</v>
       </c>
       <c r="E101" t="s">
         <v>310</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I101" t="s">
         <v>305</v>
       </c>
       <c r="J101" t="s">
         <v>311</v>
       </c>
       <c r="AF101">
         <v>13.0</v>
       </c>
       <c r="AI101" t="s">
@@ -6509,51 +6506,51 @@
       <c r="G127" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I127" t="s">
         <v>364</v>
       </c>
       <c r="J127" t="s">
         <v>297</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AF127">
         <v>13.0</v>
       </c>
       <c r="AI127" t="s">
         <v>389</v>
       </c>
       <c r="AJ127">
         <v>95646</v>
       </c>
       <c r="AK127">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>392</v>
       </c>
       <c r="E128" t="s">
         <v>144</v>
       </c>
       <c r="F128" t="s">
         <v>393</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I128" t="s">
         <v>364</v>
       </c>
       <c r="J128" t="s">
         <v>326</v>
       </c>
       <c r="AF128">
@@ -6669,51 +6666,51 @@
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>159</v>
       </c>
       <c r="I132" t="s">
         <v>364</v>
       </c>
       <c r="J132" t="s">
         <v>209</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AF132">
         <v>13.0</v>
       </c>
       <c r="AI132" t="s">
         <v>395</v>
       </c>
       <c r="AJ132">
         <v>94385</v>
       </c>
       <c r="AK132">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>399</v>
       </c>
       <c r="E133" t="s">
         <v>400</v>
       </c>
       <c r="F133" t="s">
         <v>401</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I133" t="s">
         <v>402</v>
       </c>
       <c r="J133" t="s">
         <v>29</v>
       </c>
       <c r="AD133" t="s">
@@ -8028,51 +8025,51 @@
       <c r="F174" t="s">
         <v>487</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I174" t="s">
         <v>402</v>
       </c>
       <c r="J174" t="s">
         <v>326</v>
       </c>
       <c r="AF174">
         <v>13.0</v>
       </c>
       <c r="AI174" t="s">
         <v>440</v>
       </c>
       <c r="AJ174">
         <v>94957</v>
       </c>
       <c r="AK174">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>32</v>
       </c>
       <c r="E175" t="s">
         <v>33</v>
       </c>
       <c r="F175" t="s">
         <v>488</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I175" t="s">
         <v>402</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AF175">
@@ -8357,51 +8354,51 @@
       <c r="F184" t="s">
         <v>506</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I184" t="s">
         <v>402</v>
       </c>
       <c r="J184" t="s">
         <v>507</v>
       </c>
       <c r="AF184">
         <v>13.0</v>
       </c>
       <c r="AI184" t="s">
         <v>491</v>
       </c>
       <c r="AJ184">
         <v>94173</v>
       </c>
       <c r="AK184">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>508</v>
       </c>
       <c r="E185" t="s">
         <v>509</v>
       </c>
       <c r="F185" t="s">
         <v>510</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I185" t="s">
         <v>402</v>
       </c>
       <c r="J185" t="s">
         <v>507</v>
       </c>
       <c r="AF185">
@@ -8503,51 +8500,51 @@
       <c r="F188" t="s">
         <v>518</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="6" t="s">
         <v>159</v>
       </c>
       <c r="I188" t="s">
         <v>402</v>
       </c>
       <c r="AE188">
         <v>1</v>
       </c>
       <c r="AF188">
         <v>13.0</v>
       </c>
       <c r="AI188" t="s">
         <v>513</v>
       </c>
       <c r="AJ188">
         <v>101457</v>
       </c>
       <c r="AK188">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
         <v>519</v>
       </c>
       <c r="E189" t="s">
         <v>282</v>
       </c>
       <c r="F189" t="s">
         <v>520</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="6" t="s">
         <v>159</v>
       </c>
       <c r="I189" t="s">
         <v>402</v>
       </c>
       <c r="AF189">
         <v>13.0</v>
       </c>
       <c r="AI189" t="s">
@@ -8573,51 +8570,51 @@
       <c r="H190" s="6" t="s">
         <v>159</v>
       </c>
       <c r="I190" t="s">
         <v>402</v>
       </c>
       <c r="J190" t="s">
         <v>170</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AF190">
         <v>13.0</v>
       </c>
       <c r="AG190">
         <v>13.0</v>
       </c>
       <c r="AI190" t="s">
         <v>513</v>
       </c>
       <c r="AJ190">
         <v>94565</v>
       </c>
       <c r="AK190">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>206</v>
       </c>
       <c r="E191" t="s">
         <v>523</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H191" s="6" t="s">
         <v>159</v>
       </c>
       <c r="I191" t="s">
         <v>402</v>
       </c>
       <c r="J191" t="s">
         <v>524</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AF191">
@@ -8978,51 +8975,51 @@
       <c r="F202" t="s">
         <v>546</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H202" s="6" t="s">
         <v>159</v>
       </c>
       <c r="I202" t="s">
         <v>402</v>
       </c>
       <c r="J202" t="s">
         <v>507</v>
       </c>
       <c r="AF202">
         <v>13.0</v>
       </c>
       <c r="AI202" t="s">
         <v>541</v>
       </c>
       <c r="AJ202">
         <v>100196</v>
       </c>
       <c r="AK202">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="D203" t="s">
         <v>547</v>
       </c>
       <c r="E203" t="s">
         <v>548</v>
       </c>
       <c r="F203" t="s">
         <v>549</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H203" s="6" t="s">
         <v>159</v>
       </c>
       <c r="I203" t="s">
         <v>402</v>
       </c>
       <c r="AI203" t="s">
         <v>541</v>
       </c>
       <c r="AJ203">