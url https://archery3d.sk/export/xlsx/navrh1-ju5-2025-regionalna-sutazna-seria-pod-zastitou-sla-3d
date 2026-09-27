--- v2 (2026-09-07)
+++ v3 (2026-09-27)
@@ -3157,51 +3157,51 @@
       <c r="F29" t="s">
         <v>112</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>13.0</v>
       </c>
       <c r="AI29" t="s">
         <v>79</v>
       </c>
       <c r="AJ29">
         <v>101266</v>
       </c>
       <c r="AK29">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>113</v>
       </c>
       <c r="E30" t="s">
         <v>111</v>
       </c>
       <c r="F30" t="s">
         <v>114</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>115</v>
       </c>
       <c r="AE30">
@@ -4299,53 +4299,50 @@
       </c>
       <c r="F62" t="s">
         <v>196</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I62" t="s">
         <v>197</v>
       </c>
       <c r="J62" t="s">
         <v>62</v>
       </c>
       <c r="AF62">
         <v>8.0</v>
       </c>
       <c r="AI62" t="s">
         <v>198</v>
       </c>
       <c r="AJ62">
         <v>101434</v>
       </c>
-      <c r="AK62">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>199</v>
       </c>
       <c r="E63" t="s">
         <v>172</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I63" t="s">
         <v>197</v>
       </c>
       <c r="AF63">
         <v>13.0</v>
       </c>
       <c r="AI63" t="s">
         <v>200</v>
       </c>
       <c r="AJ63">
         <v>94535</v>
@@ -6666,51 +6663,51 @@
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>159</v>
       </c>
       <c r="I132" t="s">
         <v>364</v>
       </c>
       <c r="J132" t="s">
         <v>209</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AF132">
         <v>13.0</v>
       </c>
       <c r="AI132" t="s">
         <v>395</v>
       </c>
       <c r="AJ132">
         <v>94385</v>
       </c>
       <c r="AK132">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>399</v>
       </c>
       <c r="E133" t="s">
         <v>400</v>
       </c>
       <c r="F133" t="s">
         <v>401</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I133" t="s">
         <v>402</v>
       </c>
       <c r="J133" t="s">
         <v>29</v>
       </c>
       <c r="AD133" t="s">
@@ -7219,51 +7216,51 @@
       <c r="F149" t="s">
         <v>442</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I149" t="s">
         <v>402</v>
       </c>
       <c r="J149" t="s">
         <v>443</v>
       </c>
       <c r="AF149">
         <v>13.0</v>
       </c>
       <c r="AI149" t="s">
         <v>440</v>
       </c>
       <c r="AJ149">
         <v>101400</v>
       </c>
       <c r="AK149">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
         <v>444</v>
       </c>
       <c r="E150" t="s">
         <v>445</v>
       </c>
       <c r="F150" t="s">
         <v>446</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H150" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I150" t="s">
         <v>402</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AF150">
@@ -7658,51 +7655,51 @@
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I163" t="s">
         <v>402</v>
       </c>
       <c r="J163" t="s">
         <v>29</v>
       </c>
       <c r="AE163">
         <v>1</v>
       </c>
       <c r="AF163">
         <v>13.0</v>
       </c>
       <c r="AI163" t="s">
         <v>440</v>
       </c>
       <c r="AJ163">
         <v>94321</v>
       </c>
       <c r="AK163">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
         <v>465</v>
       </c>
       <c r="E164" t="s">
         <v>96</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I164" t="s">
         <v>402</v>
       </c>
       <c r="J164" t="s">
         <v>297</v>
       </c>
       <c r="AE164">
         <v>1</v>
       </c>
       <c r="AF164">
@@ -7789,51 +7786,51 @@
       <c r="H167" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I167" t="s">
         <v>402</v>
       </c>
       <c r="J167" t="s">
         <v>471</v>
       </c>
       <c r="AE167">
         <v>1</v>
       </c>
       <c r="AF167">
         <v>13.0</v>
       </c>
       <c r="AG167">
         <v>13.0</v>
       </c>
       <c r="AI167" t="s">
         <v>440</v>
       </c>
       <c r="AJ167">
         <v>101263</v>
       </c>
       <c r="AK167">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
         <v>472</v>
       </c>
       <c r="E168" t="s">
         <v>193</v>
       </c>
       <c r="F168" t="s">
         <v>473</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H168" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I168" t="s">
         <v>402</v>
       </c>
       <c r="AE168">
         <v>1</v>
       </c>
       <c r="AF168">
@@ -8255,51 +8252,51 @@
       <c r="G181" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H181" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I181" t="s">
         <v>402</v>
       </c>
       <c r="J181" t="s">
         <v>55</v>
       </c>
       <c r="AF181">
         <v>13.0</v>
       </c>
       <c r="AG181">
         <v>13.0</v>
       </c>
       <c r="AI181" t="s">
         <v>491</v>
       </c>
       <c r="AJ181">
         <v>94086</v>
       </c>
       <c r="AK181">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
         <v>501</v>
       </c>
       <c r="E182" t="s">
         <v>226</v>
       </c>
       <c r="F182" t="s">
         <v>502</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I182" t="s">
         <v>402</v>
       </c>
       <c r="J182" t="s">
         <v>293</v>
       </c>
       <c r="AF182">
@@ -8319,86 +8316,86 @@
       <c r="E183" t="s">
         <v>152</v>
       </c>
       <c r="F183" t="s">
         <v>503</v>
       </c>
       <c r="G183" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H183" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I183" t="s">
         <v>402</v>
       </c>
       <c r="AF183">
         <v>13.0</v>
       </c>
       <c r="AI183" t="s">
         <v>491</v>
       </c>
       <c r="AJ183">
         <v>97745</v>
       </c>
       <c r="AK183">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
         <v>504</v>
       </c>
       <c r="E184" t="s">
         <v>505</v>
       </c>
       <c r="F184" t="s">
         <v>506</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I184" t="s">
         <v>402</v>
       </c>
       <c r="J184" t="s">
         <v>507</v>
       </c>
       <c r="AF184">
         <v>13.0</v>
       </c>
       <c r="AI184" t="s">
         <v>491</v>
       </c>
       <c r="AJ184">
         <v>94173</v>
       </c>
       <c r="AK184">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>508</v>
       </c>
       <c r="E185" t="s">
         <v>509</v>
       </c>
       <c r="F185" t="s">
         <v>510</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I185" t="s">
         <v>402</v>
       </c>
       <c r="J185" t="s">
         <v>507</v>
       </c>
       <c r="AF185">