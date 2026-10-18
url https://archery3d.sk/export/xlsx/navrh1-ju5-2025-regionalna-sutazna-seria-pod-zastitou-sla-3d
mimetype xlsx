--- v3 (2026-09-27)
+++ v4 (2026-10-18)
@@ -3195,51 +3195,51 @@
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>115</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AF30">
         <v>13.0</v>
       </c>
       <c r="AI30" t="s">
         <v>79</v>
       </c>
       <c r="AJ30">
         <v>100499</v>
       </c>
       <c r="AK30">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>56</v>
       </c>
       <c r="E31" t="s">
         <v>116</v>
       </c>
       <c r="F31" t="s">
         <v>117</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
@@ -4746,51 +4746,51 @@
       <c r="E75" t="s">
         <v>241</v>
       </c>
       <c r="F75" t="s">
         <v>242</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I75" t="s">
         <v>227</v>
       </c>
       <c r="AF75">
         <v>13.0</v>
       </c>
       <c r="AI75" t="s">
         <v>239</v>
       </c>
       <c r="AJ75">
         <v>93982</v>
       </c>
       <c r="AK75">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>243</v>
       </c>
       <c r="E76" t="s">
         <v>85</v>
       </c>
       <c r="F76" t="s">
         <v>244</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I76" t="s">
         <v>227</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
@@ -5449,51 +5449,51 @@
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I95" t="s">
         <v>301</v>
       </c>
       <c r="J95" t="s">
         <v>44</v>
       </c>
       <c r="AF95">
         <v>13.0</v>
       </c>
       <c r="AG95">
         <v>13.0</v>
       </c>
       <c r="AI95" t="s">
         <v>302</v>
       </c>
       <c r="AJ95">
         <v>96106</v>
       </c>
       <c r="AK95">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>303</v>
       </c>
       <c r="E96" t="s">
         <v>304</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I96" t="s">
         <v>305</v>
       </c>
       <c r="J96" t="s">
         <v>306</v>
       </c>
       <c r="AD96" t="s">
         <v>307</v>
       </c>
       <c r="AF96">