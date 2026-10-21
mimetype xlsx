--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -1628,51 +1628,51 @@
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I22" t="s">
         <v>84</v>
       </c>
       <c r="J22" t="s">
         <v>107</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>20.0</v>
       </c>
       <c r="AI22" t="s">
         <v>101</v>
       </c>
       <c r="AJ22">
         <v>81861</v>
       </c>
       <c r="AK22">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>108</v>
       </c>
       <c r="E23" t="s">
         <v>109</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I23" t="s">
         <v>84</v>
       </c>
       <c r="J23" t="s">
         <v>29</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">