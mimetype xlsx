--- v0 (2026-09-09)
+++ v1 (2026-10-23)
@@ -1049,51 +1049,51 @@
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="AE3">
         <v>1</v>
       </c>
       <c r="AF3">
         <v>20.0</v>
       </c>
       <c r="AI3" t="s">
         <v>29</v>
       </c>
       <c r="AJ3">
         <v>81625</v>
       </c>
       <c r="AK3">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>33</v>
       </c>
       <c r="AE4">
         <v>1</v>
       </c>
       <c r="AF4">
@@ -1795,51 +1795,51 @@
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I25" t="s">
         <v>116</v>
       </c>
       <c r="J25" t="s">
         <v>117</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>20.0</v>
       </c>
       <c r="AI25" t="s">
         <v>118</v>
       </c>
       <c r="AJ25">
         <v>80995</v>
       </c>
       <c r="AK25">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>119</v>
       </c>
       <c r="E26" t="s">
         <v>120</v>
       </c>
       <c r="F26" t="s">
         <v>121</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I26" t="s">
         <v>116</v>
       </c>
       <c r="J26" t="s">
         <v>56</v>
       </c>
       <c r="AE26">