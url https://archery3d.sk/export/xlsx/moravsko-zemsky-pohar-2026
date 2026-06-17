--- v0 (2026-05-25)
+++ v1 (2026-06-17)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Moravsko zemský pohár 2026</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -85,74 +85,113 @@
   <si>
     <t>Doprovod</t>
   </si>
   <si>
     <t>Obedy</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Zaplatené</t>
   </si>
   <si>
     <t>Účasť</t>
   </si>
   <si>
     <t>Zoradenie</t>
   </si>
   <si>
     <t>ID registrácie</t>
   </si>
   <si>
     <t>Výkonnostná trieda</t>
   </si>
   <si>
+    <t>Lukáč</t>
+  </si>
+  <si>
+    <t>Ladislav</t>
+  </si>
+  <si>
+    <t>SVK0145</t>
+  </si>
+  <si>
+    <t>m</t>
+  </si>
+  <si>
+    <t>Veterán 55+</t>
+  </si>
+  <si>
+    <t>BB</t>
+  </si>
+  <si>
+    <t>Archery club Villa Diana</t>
+  </si>
+  <si>
+    <t>BB999m</t>
+  </si>
+  <si>
+    <t>Drobný</t>
+  </si>
+  <si>
+    <t>Dušan</t>
+  </si>
+  <si>
+    <t>SVK0175</t>
+  </si>
+  <si>
     <t>Barla</t>
   </si>
   <si>
-    <t>Ladislav</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK1897</t>
   </si>
   <si>
-    <t>m</t>
-[...4 lines deleted...]
-  <si>
     <t>OL</t>
   </si>
   <si>
     <t>Horehronské luky</t>
   </si>
   <si>
     <t>OL999m</t>
   </si>
   <si>
+    <t>Pacalaj</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>SVK1440</t>
+  </si>
+  <si>
+    <t>PBHB</t>
+  </si>
+  <si>
+    <t>PBHB999m</t>
+  </si>
+  <si>
     <t>Vavrová</t>
   </si>
   <si>
     <t>Lubomíra</t>
   </si>
   <si>
     <t>SVK1065</t>
   </si>
   <si>
     <t>z</t>
   </si>
   <si>
     <t>Senior 18+</t>
   </si>
   <si>
     <t>TRLB</t>
   </si>
   <si>
     <t>LK  Reflex  Žilina</t>
   </si>
   <si>
     <t>TRLB50z</t>
   </si>
   <si>
     <t>Švecová</t>
@@ -166,135 +205,105 @@
   <si>
     <t>Kálozi</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>SVK2714</t>
   </si>
   <si>
     <t>Dieťa do 12,99</t>
   </si>
   <si>
     <t>TRRB</t>
   </si>
   <si>
     <t>LK Hubert Arrows</t>
   </si>
   <si>
     <t>SVK2994 Adrián Kálozi</t>
   </si>
   <si>
     <t>TRRB12m</t>
   </si>
   <si>
-    <t>Antecká</t>
-[...5 lines deleted...]
-    <t>SVK2965</t>
+    <t>Zdrahal</t>
+  </si>
+  <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>Kadet 13+</t>
+  </si>
+  <si>
+    <t>LK Turiec</t>
+  </si>
+  <si>
+    <t>TRRB17m</t>
+  </si>
+  <si>
+    <t>Adrián</t>
+  </si>
+  <si>
+    <t>SVK2994</t>
+  </si>
+  <si>
+    <t>TRRB50m</t>
+  </si>
+  <si>
+    <t>Šalamún</t>
+  </si>
+  <si>
+    <t>Jaroslav</t>
+  </si>
+  <si>
+    <t>SVK1279</t>
+  </si>
+  <si>
+    <t>Mikulec</t>
+  </si>
+  <si>
+    <t>Rastislav</t>
+  </si>
+  <si>
+    <t>SVK1582</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Epirus</t>
+  </si>
+  <si>
+    <t>Helt</t>
+  </si>
+  <si>
+    <t>Stanislav</t>
+  </si>
+  <si>
+    <t>SVK2964</t>
   </si>
   <si>
     <t>LOVEC - Kysucký lukostrelecký klub</t>
-  </si>
-[...73 lines deleted...]
-    <t>SVK3070</t>
   </si>
   <si>
     <t>Káloziova</t>
   </si>
   <si>
     <t>Veronika</t>
   </si>
   <si>
     <t>SVK2993</t>
   </si>
   <si>
     <t>TRRB50z</t>
   </si>
   <si>
     <t>Homola</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>SVK2696</t>
   </si>
   <si>
     <t>Lukostrelecký klub Topoľ</t>
   </si>
@@ -717,51 +726,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AK18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="25.851" bestFit="true" customWidth="true" style="0"/>
@@ -909,594 +918,594 @@
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AE3">
         <v>1</v>
       </c>
       <c r="AF3">
         <v>25.0</v>
       </c>
       <c r="AI3" t="s">
         <v>30</v>
       </c>
       <c r="AJ3">
-        <v>113015</v>
+        <v>113192</v>
+      </c>
+      <c r="AK3">
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
-      <c r="G4" s="3" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="G4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="AE4">
         <v>1</v>
       </c>
       <c r="AF4">
         <v>25.0</v>
       </c>
       <c r="AI4" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="AJ4">
-        <v>112965</v>
+        <v>113193</v>
+      </c>
+      <c r="AK4">
+        <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E5" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="H5" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" t="s">
         <v>35</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>36</v>
       </c>
       <c r="J5" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AF5">
         <v>25.0</v>
       </c>
       <c r="AI5" t="s">
         <v>38</v>
       </c>
       <c r="AJ5">
-        <v>112857</v>
+        <v>113015</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E6" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="F6" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H6" s="5" t="s">
-        <v>45</v>
+      <c r="H6" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I6" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="AE6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF6">
-        <v>16.0</v>
+        <v>35.0</v>
       </c>
       <c r="AI6" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="AJ6">
-        <v>112914</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113262</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F7" t="s">
+        <v>46</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7" t="s">
         <v>50</v>
       </c>
-      <c r="E7" t="s">
+      <c r="AE7">
+        <v>1</v>
+      </c>
+      <c r="AF7">
+        <v>25.0</v>
+      </c>
+      <c r="AI7" t="s">
         <v>51</v>
       </c>
-      <c r="F7" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AJ7">
-        <v>112883</v>
+        <v>112965</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>47</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>48</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="J8" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="AD8" t="s">
         <v>54</v>
       </c>
+      <c r="AE8">
+        <v>1</v>
+      </c>
       <c r="AF8">
-        <v>6.0</v>
+        <v>25.0</v>
       </c>
       <c r="AI8" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="AJ8">
-        <v>112884</v>
+        <v>112857</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E9" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F9" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H9" s="6" t="s">
+      <c r="H9" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9" t="s">
+        <v>60</v>
+      </c>
+      <c r="AD9" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
-        <v>20.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI9" t="s">
         <v>62</v>
       </c>
       <c r="AJ9">
-        <v>112952</v>
+        <v>112914</v>
       </c>
       <c r="AK9">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="E10" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="F10" t="s">
         <v>64</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H10" s="4" t="s">
-        <v>35</v>
+      <c r="H10" s="6" t="s">
+        <v>65</v>
       </c>
       <c r="I10" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="J10" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
-        <v>25.0</v>
+        <v>20.0</v>
       </c>
       <c r="AI10" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="AJ10">
-        <v>112912</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113292</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="E11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="I11" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="J11" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>25.0</v>
       </c>
       <c r="AI11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="AJ11">
-        <v>112923</v>
+        <v>112912</v>
       </c>
       <c r="AK11">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F12" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="I12" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="J12" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>25.0</v>
       </c>
       <c r="AI12" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="AJ12">
-        <v>112929</v>
+        <v>112923</v>
       </c>
       <c r="AK12">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="I13" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="J13" t="s">
-        <v>53</v>
+        <v>77</v>
+      </c>
+      <c r="AE13">
+        <v>1</v>
       </c>
       <c r="AF13">
-        <v>15.0</v>
+        <v>25.0</v>
       </c>
       <c r="AI13" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="AJ13">
-        <v>112870</v>
+        <v>112929</v>
       </c>
       <c r="AK13">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E14" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F14" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="4" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="I14" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="J14" t="s">
-        <v>53</v>
+        <v>81</v>
       </c>
       <c r="AF14">
         <v>15.0</v>
       </c>
       <c r="AI14" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="AJ14">
-        <v>112882</v>
+        <v>113320</v>
+      </c>
+      <c r="AK14">
+        <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E15" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="F15" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="H15" s="4" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="I15" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="J15" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>25.0</v>
       </c>
       <c r="AI15" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AJ15">
         <v>112913</v>
       </c>
       <c r="AK15">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E16" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F16" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I16" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="J16" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>25.0</v>
       </c>
       <c r="AI16" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ16">
         <v>112932</v>
       </c>
       <c r="AK16">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E17" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="F17" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I17" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="J17" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>25.0</v>
       </c>
       <c r="AI17" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ17">
         <v>112933</v>
       </c>
       <c r="AK17">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E18" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="F18" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I18" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="J18" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>25.0</v>
       </c>
       <c r="AI18" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ18">
         <v>112934</v>
       </c>
       <c r="AK18">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>