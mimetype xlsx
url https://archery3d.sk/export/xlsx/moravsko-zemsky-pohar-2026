--- v1 (2026-06-17)
+++ v2 (2026-09-09)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Moravsko zemský pohár 2026</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -118,237 +118,345 @@
   <si>
     <t>m</t>
   </si>
   <si>
     <t>Veterán 55+</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Archery club Villa Diana</t>
   </si>
   <si>
     <t>BB999m</t>
   </si>
   <si>
     <t>Drobný</t>
   </si>
   <si>
     <t>Dušan</t>
   </si>
   <si>
     <t>SVK0175</t>
   </si>
   <si>
+    <t>Janšto</t>
+  </si>
+  <si>
+    <t>Ondrej</t>
+  </si>
+  <si>
+    <t>SVK0972</t>
+  </si>
+  <si>
     <t>Barla</t>
   </si>
   <si>
     <t>SVK1897</t>
   </si>
   <si>
     <t>OL</t>
   </si>
   <si>
     <t>Horehronské luky</t>
   </si>
   <si>
     <t>OL999m</t>
   </si>
   <si>
+    <t>Turek</t>
+  </si>
+  <si>
+    <t>Grazyna</t>
+  </si>
+  <si>
+    <t>z</t>
+  </si>
+  <si>
+    <t>Senior 18+</t>
+  </si>
+  <si>
+    <t>PBHB</t>
+  </si>
+  <si>
+    <t>Zakopane</t>
+  </si>
+  <si>
+    <t>PBHB50z</t>
+  </si>
+  <si>
     <t>Pacalaj</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>SVK1440</t>
   </si>
   <si>
-    <t>PBHB</t>
-[...1 lines deleted...]
-  <si>
     <t>PBHB999m</t>
   </si>
   <si>
+    <t>Jaroslav</t>
+  </si>
+  <si>
     <t>Vavrová</t>
   </si>
   <si>
     <t>Lubomíra</t>
   </si>
   <si>
     <t>SVK1065</t>
   </si>
   <si>
-    <t>z</t>
-[...4 lines deleted...]
-  <si>
     <t>TRLB</t>
   </si>
   <si>
     <t>LK  Reflex  Žilina</t>
   </si>
   <si>
     <t>TRLB50z</t>
   </si>
   <si>
     <t>Švecová</t>
   </si>
   <si>
     <t>Svetlana</t>
   </si>
   <si>
     <t>Lukostrelecky klub Varín</t>
   </si>
   <si>
     <t>Kálozi</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>SVK2714</t>
   </si>
   <si>
     <t>Dieťa do 12,99</t>
   </si>
   <si>
     <t>TRRB</t>
   </si>
   <si>
     <t>LK Hubert Arrows</t>
   </si>
   <si>
     <t>SVK2994 Adrián Kálozi</t>
   </si>
   <si>
     <t>TRRB12m</t>
   </si>
   <si>
-    <t>Zdrahal</t>
-[...2 lines deleted...]
-    <t>Leon</t>
+    <t>Tlachač</t>
+  </si>
+  <si>
+    <t>Lukáš</t>
+  </si>
+  <si>
+    <t>LK Varín</t>
+  </si>
+  <si>
+    <t>Katarína Tlachačova</t>
+  </si>
+  <si>
+    <t>Makara</t>
+  </si>
+  <si>
+    <t>Tomash</t>
+  </si>
+  <si>
+    <t>SVK2827</t>
   </si>
   <si>
     <t>Kadet 13+</t>
   </si>
   <si>
-    <t>LK Turiec</t>
+    <t>LK Varín 3D</t>
   </si>
   <si>
     <t>TRRB17m</t>
   </si>
   <si>
+    <t>Ábelová</t>
+  </si>
+  <si>
+    <t>Viktória</t>
+  </si>
+  <si>
+    <t>TRRB17z</t>
+  </si>
+  <si>
+    <t>Porubčanská</t>
+  </si>
+  <si>
+    <t>Timea</t>
+  </si>
+  <si>
     <t>Adrián</t>
   </si>
   <si>
     <t>SVK2994</t>
   </si>
   <si>
     <t>TRRB50m</t>
   </si>
   <si>
     <t>Šalamún</t>
   </si>
   <si>
-    <t>Jaroslav</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK1279</t>
   </si>
   <si>
-    <t>Mikulec</t>
-[...8 lines deleted...]
-    <t>Lukostrelecký klub Epirus</t>
+    <t>Baranyai</t>
+  </si>
+  <si>
+    <t>Zsolt</t>
+  </si>
+  <si>
+    <t>SVK0838</t>
+  </si>
+  <si>
+    <t>Ábel</t>
+  </si>
+  <si>
+    <t>Vladislav</t>
   </si>
   <si>
     <t>Helt</t>
   </si>
   <si>
     <t>Stanislav</t>
   </si>
   <si>
     <t>SVK2964</t>
   </si>
   <si>
     <t>LOVEC - Kysucký lukostrelecký klub</t>
   </si>
   <si>
+    <t>Lokaj</t>
+  </si>
+  <si>
+    <t>Anton</t>
+  </si>
+  <si>
+    <t>Moravčík</t>
+  </si>
+  <si>
+    <t>Štefan</t>
+  </si>
+  <si>
     <t>Káloziova</t>
   </si>
   <si>
     <t>Veronika</t>
   </si>
   <si>
     <t>SVK2993</t>
   </si>
   <si>
     <t>TRRB50z</t>
   </si>
   <si>
+    <t>Tünde</t>
+  </si>
+  <si>
+    <t>SVK1130</t>
+  </si>
+  <si>
+    <t>Janštová</t>
+  </si>
+  <si>
+    <t>Lívia</t>
+  </si>
+  <si>
+    <t>SVK1145</t>
+  </si>
+  <si>
+    <t>Tomašová</t>
+  </si>
+  <si>
+    <t>Barbora</t>
+  </si>
+  <si>
     <t>Homola</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>SVK2696</t>
   </si>
   <si>
     <t>Lukostrelecký klub Topoľ</t>
   </si>
   <si>
     <t>TRRB999m</t>
   </si>
   <si>
     <t>Kamenický</t>
   </si>
   <si>
     <t>Miroslav</t>
   </si>
   <si>
     <t>SVK2695</t>
   </si>
   <si>
     <t>Pikus</t>
   </si>
   <si>
     <t>Zdeněk</t>
   </si>
   <si>
     <t>SVK2703</t>
+  </si>
+  <si>
+    <t>Kováč</t>
+  </si>
+  <si>
+    <t>Ján</t>
+  </si>
+  <si>
+    <t>SVK0747</t>
+  </si>
+  <si>
+    <t>ML3D TJ Družstevník Mníchova Lehota</t>
+  </si>
+  <si>
+    <t>Styrczula</t>
+  </si>
+  <si>
+    <t>Božena</t>
+  </si>
+  <si>
+    <t>TRRB999z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -714,68 +822,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK18"/>
+  <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="11.711" bestFit="true" customWidth="true" style="0"/>
@@ -967,551 +1075,1026 @@
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="AE4">
         <v>1</v>
       </c>
       <c r="AF4">
         <v>25.0</v>
       </c>
       <c r="AI4" t="s">
         <v>30</v>
       </c>
       <c r="AJ4">
         <v>113193</v>
       </c>
       <c r="AK4">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>34</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AF5">
         <v>25.0</v>
       </c>
+      <c r="AG5">
+        <v>25.0</v>
+      </c>
       <c r="AI5" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="AJ5">
-        <v>113015</v>
+        <v>113825</v>
+      </c>
+      <c r="AK5">
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>39</v>
+      </c>
+      <c r="J6" t="s">
+        <v>40</v>
       </c>
       <c r="AE6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF6">
-        <v>35.0</v>
+        <v>25.0</v>
       </c>
       <c r="AI6" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="AJ6">
-        <v>113262</v>
+        <v>113620</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
+        <v>42</v>
+      </c>
+      <c r="E7" t="s">
+        <v>43</v>
+      </c>
+      <c r="G7" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="E7" t="s">
+      <c r="H7" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="F7" t="s">
+      <c r="I7" t="s">
         <v>46</v>
       </c>
-      <c r="G7" s="3" t="s">
+      <c r="J7" t="s">
         <v>47</v>
       </c>
-      <c r="H7" s="4" t="s">
+      <c r="AE7">
+        <v>1</v>
+      </c>
+      <c r="AF7">
+        <v>25.0</v>
+      </c>
+      <c r="AI7" t="s">
         <v>48</v>
       </c>
-      <c r="I7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AJ7">
-        <v>112965</v>
+        <v>113811</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
+        <v>49</v>
+      </c>
+      <c r="E8" t="s">
+        <v>50</v>
+      </c>
+      <c r="F8" t="s">
+        <v>51</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I8" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE8">
+        <v>2</v>
+      </c>
+      <c r="AF8">
+        <v>35.0</v>
+      </c>
+      <c r="AI8" t="s">
         <v>52</v>
       </c>
-      <c r="E8" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AJ8">
-        <v>112857</v>
+        <v>113262</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="E9" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H9" s="5" t="s">
-        <v>58</v>
+      <c r="H9" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I9" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="J9" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
-        <v>16.0</v>
+        <v>25.0</v>
       </c>
       <c r="AI9" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="AJ9">
-        <v>112914</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113810</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="E10" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>55</v>
+      </c>
+      <c r="F10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="I10" t="s">
+        <v>57</v>
+      </c>
+      <c r="J10" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE10">
+        <v>1</v>
+      </c>
+      <c r="AF10">
+        <v>25.0</v>
+      </c>
+      <c r="AI10" t="s">
         <v>59</v>
       </c>
-      <c r="J10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AJ10">
-        <v>113292</v>
+        <v>112965</v>
+      </c>
+      <c r="AK10">
+        <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E11" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>61</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>44</v>
       </c>
       <c r="H11" s="4" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I11" t="s">
+        <v>57</v>
+      </c>
+      <c r="J11" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE11">
+        <v>1</v>
+      </c>
+      <c r="AF11">
+        <v>25.0</v>
+      </c>
+      <c r="AG11">
+        <v>25.0</v>
+      </c>
+      <c r="AI11" t="s">
         <v>59</v>
       </c>
-      <c r="J11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AJ11">
-        <v>112912</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>112857</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="E12" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="F12" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H12" s="4" t="s">
-        <v>48</v>
+      <c r="H12" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I12" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="J12" t="s">
-        <v>37</v>
+        <v>68</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>69</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
-        <v>25.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI12" t="s">
         <v>70</v>
       </c>
       <c r="AJ12">
-        <v>112923</v>
+        <v>112914</v>
       </c>
       <c r="AK12">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="E13" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H13" s="4" t="s">
-        <v>48</v>
+      <c r="H13" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I13" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="J13" t="s">
-        <v>77</v>
+        <v>73</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>74</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
-        <v>25.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI13" t="s">
         <v>70</v>
       </c>
       <c r="AJ13">
-        <v>112929</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>113768</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="E14" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="F14" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H14" s="4" t="s">
-        <v>48</v>
+      <c r="H14" s="6" t="s">
+        <v>78</v>
       </c>
       <c r="I14" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="J14" t="s">
-        <v>81</v>
+        <v>79</v>
+      </c>
+      <c r="AE14">
+        <v>3</v>
       </c>
       <c r="AF14">
-        <v>15.0</v>
+        <v>40.0</v>
       </c>
       <c r="AI14" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="AJ14">
-        <v>113320</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113659</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
+        <v>81</v>
+      </c>
+      <c r="E15" t="s">
         <v>82</v>
       </c>
-      <c r="E15" t="s">
+      <c r="G15" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="I15" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE15">
+        <v>1</v>
+      </c>
+      <c r="AF15">
+        <v>20.0</v>
+      </c>
+      <c r="AI15" t="s">
         <v>83</v>
       </c>
-      <c r="F15" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AJ15">
-        <v>112913</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>113713</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E16" t="s">
-        <v>87</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>85</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>78</v>
       </c>
       <c r="I16" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="J16" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
-        <v>25.0</v>
+        <v>20.0</v>
       </c>
       <c r="AI16" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="AJ16">
-        <v>112932</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113839</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
-        <v>91</v>
+        <v>63</v>
       </c>
       <c r="E17" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="F17" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H17" s="2" t="s">
-        <v>27</v>
+      <c r="H17" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="I17" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="J17" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>25.0</v>
       </c>
       <c r="AI17" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="AJ17">
-        <v>112933</v>
+        <v>112912</v>
       </c>
       <c r="AK17">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="E18" t="s">
-        <v>95</v>
+        <v>53</v>
       </c>
       <c r="F18" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H18" s="2" t="s">
+      <c r="H18" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="I18" t="s">
+        <v>67</v>
+      </c>
+      <c r="J18" t="s">
+        <v>40</v>
+      </c>
+      <c r="AE18">
+        <v>1</v>
+      </c>
+      <c r="AF18">
+        <v>25.0</v>
+      </c>
+      <c r="AG18">
+        <v>25.0</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>88</v>
+      </c>
+      <c r="AJ18">
+        <v>112923</v>
+      </c>
+      <c r="AK18">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37">
+      <c r="D19" t="s">
+        <v>91</v>
+      </c>
+      <c r="E19" t="s">
+        <v>92</v>
+      </c>
+      <c r="F19" t="s">
+        <v>93</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H19" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="I19" t="s">
+        <v>67</v>
+      </c>
+      <c r="J19" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE19">
+        <v>1</v>
+      </c>
+      <c r="AF19">
+        <v>25.0</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>88</v>
+      </c>
+      <c r="AJ19">
+        <v>113452</v>
+      </c>
+      <c r="AK19">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37">
+      <c r="D20" t="s">
+        <v>94</v>
+      </c>
+      <c r="E20" t="s">
+        <v>95</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H20" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="I20" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE20">
+        <v>1</v>
+      </c>
+      <c r="AF20">
+        <v>25.0</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>88</v>
+      </c>
+      <c r="AJ20">
+        <v>113712</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37">
+      <c r="D21" t="s">
+        <v>96</v>
+      </c>
+      <c r="E21" t="s">
+        <v>97</v>
+      </c>
+      <c r="F21" t="s">
+        <v>98</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H21" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="I21" t="s">
+        <v>67</v>
+      </c>
+      <c r="J21" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF21">
+        <v>15.0</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>88</v>
+      </c>
+      <c r="AJ21">
+        <v>113320</v>
+      </c>
+      <c r="AK21">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="D22" t="s">
+        <v>100</v>
+      </c>
+      <c r="E22" t="s">
+        <v>101</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H22" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="I22" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE22">
+        <v>1</v>
+      </c>
+      <c r="AF22">
+        <v>25.0</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>88</v>
+      </c>
+      <c r="AJ22">
+        <v>113845</v>
+      </c>
+    </row>
+    <row r="23" spans="1:37">
+      <c r="D23" t="s">
+        <v>102</v>
+      </c>
+      <c r="E23" t="s">
+        <v>103</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="I23" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE23">
+        <v>1</v>
+      </c>
+      <c r="AF23">
+        <v>25.0</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>88</v>
+      </c>
+      <c r="AJ23">
+        <v>113846</v>
+      </c>
+    </row>
+    <row r="24" spans="1:37">
+      <c r="D24" t="s">
+        <v>104</v>
+      </c>
+      <c r="E24" t="s">
+        <v>105</v>
+      </c>
+      <c r="F24" t="s">
+        <v>106</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H24" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="I24" t="s">
+        <v>67</v>
+      </c>
+      <c r="J24" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE24">
+        <v>1</v>
+      </c>
+      <c r="AF24">
+        <v>25.0</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ24">
+        <v>112913</v>
+      </c>
+      <c r="AK24">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37">
+      <c r="D25" t="s">
+        <v>91</v>
+      </c>
+      <c r="E25" t="s">
+        <v>108</v>
+      </c>
+      <c r="F25" t="s">
+        <v>109</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H25" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="I25" t="s">
+        <v>67</v>
+      </c>
+      <c r="J25" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE25">
+        <v>1</v>
+      </c>
+      <c r="AF25">
+        <v>25.0</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ25">
+        <v>113451</v>
+      </c>
+    </row>
+    <row r="26" spans="1:37">
+      <c r="D26" t="s">
+        <v>110</v>
+      </c>
+      <c r="E26" t="s">
+        <v>111</v>
+      </c>
+      <c r="F26" t="s">
+        <v>112</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H26" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="I26" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE26">
+        <v>1</v>
+      </c>
+      <c r="AF26">
+        <v>25.0</v>
+      </c>
+      <c r="AG26">
+        <v>25.0</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ26">
+        <v>113826</v>
+      </c>
+      <c r="AK26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:37">
+      <c r="D27" t="s">
+        <v>113</v>
+      </c>
+      <c r="E27" t="s">
+        <v>114</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="I27" t="s">
+        <v>67</v>
+      </c>
+      <c r="J27" t="s">
+        <v>79</v>
+      </c>
+      <c r="AE27">
+        <v>1</v>
+      </c>
+      <c r="AF27">
+        <v>25.0</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ27">
+        <v>113840</v>
+      </c>
+    </row>
+    <row r="28" spans="1:37">
+      <c r="D28" t="s">
+        <v>115</v>
+      </c>
+      <c r="E28" t="s">
+        <v>116</v>
+      </c>
+      <c r="F28" t="s">
+        <v>117</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H28" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="I18" t="s">
-[...14 lines deleted...]
-      <c r="AJ18">
+      <c r="I28" t="s">
+        <v>67</v>
+      </c>
+      <c r="J28" t="s">
+        <v>118</v>
+      </c>
+      <c r="AE28">
+        <v>1</v>
+      </c>
+      <c r="AF28">
+        <v>25.0</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ28">
+        <v>112932</v>
+      </c>
+      <c r="AK28">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="D29" t="s">
+        <v>120</v>
+      </c>
+      <c r="E29" t="s">
+        <v>121</v>
+      </c>
+      <c r="F29" t="s">
+        <v>122</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I29" t="s">
+        <v>67</v>
+      </c>
+      <c r="J29" t="s">
+        <v>118</v>
+      </c>
+      <c r="AE29">
+        <v>1</v>
+      </c>
+      <c r="AF29">
+        <v>25.0</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ29">
+        <v>112933</v>
+      </c>
+      <c r="AK29">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:37">
+      <c r="D30" t="s">
+        <v>123</v>
+      </c>
+      <c r="E30" t="s">
+        <v>124</v>
+      </c>
+      <c r="F30" t="s">
+        <v>125</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I30" t="s">
+        <v>67</v>
+      </c>
+      <c r="J30" t="s">
+        <v>118</v>
+      </c>
+      <c r="AE30">
+        <v>1</v>
+      </c>
+      <c r="AF30">
+        <v>25.0</v>
+      </c>
+      <c r="AI30" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ30">
         <v>112934</v>
       </c>
-      <c r="AK18">
+      <c r="AK30">
         <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:37">
+      <c r="D31" t="s">
+        <v>126</v>
+      </c>
+      <c r="E31" t="s">
+        <v>127</v>
+      </c>
+      <c r="F31" t="s">
+        <v>128</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I31" t="s">
+        <v>67</v>
+      </c>
+      <c r="J31" t="s">
+        <v>129</v>
+      </c>
+      <c r="AE31">
+        <v>1</v>
+      </c>
+      <c r="AF31">
+        <v>25.0</v>
+      </c>
+      <c r="AG31">
+        <v>25.0</v>
+      </c>
+      <c r="AI31" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ31">
+        <v>113785</v>
+      </c>
+      <c r="AK31">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:37">
+      <c r="D32" t="s">
+        <v>130</v>
+      </c>
+      <c r="E32" t="s">
+        <v>131</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I32" t="s">
+        <v>67</v>
+      </c>
+      <c r="J32" t="s">
+        <v>47</v>
+      </c>
+      <c r="AE32">
+        <v>1</v>
+      </c>
+      <c r="AF32">
+        <v>25.0</v>
+      </c>
+      <c r="AI32" t="s">
+        <v>132</v>
+      </c>
+      <c r="AJ32">
+        <v>113812</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>