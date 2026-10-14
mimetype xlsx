--- v2 (2026-09-09)
+++ v3 (2026-10-14)
@@ -1422,50 +1422,53 @@
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I14" t="s">
         <v>67</v>
       </c>
       <c r="J14" t="s">
         <v>79</v>
       </c>
       <c r="AE14">
         <v>3</v>
       </c>
       <c r="AF14">
         <v>40.0</v>
       </c>
       <c r="AI14" t="s">
         <v>80</v>
       </c>
       <c r="AJ14">
         <v>113659</v>
       </c>
+      <c r="AK14">
+        <v>5</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>81</v>
       </c>
       <c r="E15" t="s">
         <v>82</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I15" t="s">
         <v>67</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>20.0</v>
       </c>
       <c r="AI15" t="s">
         <v>83</v>
@@ -1598,51 +1601,51 @@
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I19" t="s">
         <v>67</v>
       </c>
       <c r="J19" t="s">
         <v>68</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>25.0</v>
       </c>
       <c r="AI19" t="s">
         <v>88</v>
       </c>
       <c r="AJ19">
         <v>113452</v>
       </c>
       <c r="AK19">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>94</v>
       </c>
       <c r="E20" t="s">
         <v>95</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I20" t="s">
         <v>67</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>25.0</v>
       </c>
       <c r="AI20" t="s">