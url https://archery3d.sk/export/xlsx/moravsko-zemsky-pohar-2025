--- v0 (2026-05-31)
+++ v1 (2026-10-21)
@@ -1091,51 +1091,51 @@
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="AE4">
         <v>1</v>
       </c>
       <c r="AF4">
         <v>20.0</v>
       </c>
       <c r="AI4" t="s">
         <v>37</v>
       </c>
       <c r="AJ4">
         <v>101862</v>
       </c>
       <c r="AK4">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>38</v>
       </c>
       <c r="E5" t="s">
         <v>39</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>42</v>
       </c>
       <c r="AE5">
@@ -1345,51 +1345,51 @@
       <c r="G11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I11" t="s">
         <v>66</v>
       </c>
       <c r="J11" t="s">
         <v>67</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>20.0</v>
       </c>
       <c r="AI11" t="s">
         <v>68</v>
       </c>
       <c r="AJ11">
         <v>101549</v>
       </c>
       <c r="AK11">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>69</v>
       </c>
       <c r="E12" t="s">
         <v>70</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I12" t="s">
         <v>66</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>20.0</v>
       </c>
       <c r="AI12" t="s">
@@ -1983,51 +1983,51 @@
       <c r="G30" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>74</v>
       </c>
       <c r="I30" t="s">
         <v>118</v>
       </c>
       <c r="J30" t="s">
         <v>67</v>
       </c>
       <c r="AE30">
         <v>3</v>
       </c>
       <c r="AF30">
         <v>31.0</v>
       </c>
       <c r="AI30" t="s">
         <v>128</v>
       </c>
       <c r="AJ30">
         <v>101917</v>
       </c>
       <c r="AK30">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>129</v>
       </c>
       <c r="E31" t="s">
         <v>130</v>
       </c>
       <c r="F31" t="s">
         <v>131</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I31" t="s">
         <v>118</v>
       </c>
       <c r="J31" t="s">
         <v>61</v>
       </c>
       <c r="AE31">