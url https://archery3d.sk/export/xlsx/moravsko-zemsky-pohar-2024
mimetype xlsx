--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -1259,51 +1259,51 @@
       <c r="F4" t="s">
         <v>32</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="AE4">
         <v>1</v>
       </c>
       <c r="AF4">
         <v>20.0</v>
       </c>
       <c r="AI4" t="s">
         <v>29</v>
       </c>
       <c r="AJ4">
         <v>90669</v>
       </c>
       <c r="AK4">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>37</v>
       </c>
       <c r="AE5">
@@ -1894,51 +1894,51 @@
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I23" t="s">
         <v>87</v>
       </c>
       <c r="J23" t="s">
         <v>37</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>20.0</v>
       </c>
       <c r="AI23" t="s">
         <v>93</v>
       </c>
       <c r="AJ23">
         <v>90603</v>
       </c>
       <c r="AK23">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>90</v>
       </c>
       <c r="E24" t="s">
         <v>104</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I24" t="s">
         <v>87</v>
       </c>
       <c r="J24" t="s">
         <v>92</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
@@ -2751,51 +2751,51 @@
       <c r="G48" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I48" t="s">
         <v>144</v>
       </c>
       <c r="J48" t="s">
         <v>179</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
         <v>20.0</v>
       </c>
       <c r="AI48" t="s">
         <v>174</v>
       </c>
       <c r="AJ48">
         <v>90572</v>
       </c>
       <c r="AK48">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>180</v>
       </c>
       <c r="E49" t="s">
         <v>181</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I49" t="s">
         <v>144</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>20.0</v>
       </c>
       <c r="AI49" t="s">