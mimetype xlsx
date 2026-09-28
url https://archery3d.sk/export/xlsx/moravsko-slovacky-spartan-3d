--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -3545,51 +3545,51 @@
       <c r="F73" t="s">
         <v>239</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I73" t="s">
         <v>194</v>
       </c>
       <c r="J73" t="s">
         <v>210</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AI73" t="s">
         <v>220</v>
       </c>
       <c r="AJ73">
         <v>11978</v>
       </c>
       <c r="AK73">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>240</v>
       </c>
       <c r="E74" t="s">
         <v>241</v>
       </c>
       <c r="F74" t="s">
         <v>242</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I74" t="s">
         <v>194</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AI74" t="s">