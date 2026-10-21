--- v1 (2026-09-28)
+++ v2 (2026-10-21)
@@ -2255,51 +2255,51 @@
       <c r="F31" t="s">
         <v>119</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I31" t="s">
         <v>120</v>
       </c>
       <c r="J31" t="s">
         <v>37</v>
       </c>
       <c r="AE31">
         <v>2</v>
       </c>
       <c r="AI31" t="s">
         <v>121</v>
       </c>
       <c r="AJ31">
         <v>12047</v>
       </c>
       <c r="AK31">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>122</v>
       </c>
       <c r="E32" t="s">
         <v>123</v>
       </c>
       <c r="F32" t="s">
         <v>124</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I32" t="s">
         <v>120</v>
       </c>
       <c r="J32" t="s">
         <v>125</v>
       </c>
       <c r="AE32">
@@ -2383,51 +2383,51 @@
       <c r="E35" t="s">
         <v>133</v>
       </c>
       <c r="F35" t="s">
         <v>134</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I35" t="s">
         <v>120</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AI35" t="s">
         <v>121</v>
       </c>
       <c r="AJ35">
         <v>12022</v>
       </c>
       <c r="AK35">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>135</v>
       </c>
       <c r="E36" t="s">
         <v>68</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I36" t="s">
         <v>136</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
         <v>137</v>
       </c>
       <c r="AJ36">