--- v0 (2026-08-15)
+++ v1 (2026-09-30)
@@ -1387,51 +1387,51 @@
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I5" t="s">
         <v>40</v>
       </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AI5" t="s">
         <v>42</v>
       </c>
       <c r="AJ5">
         <v>14619</v>
       </c>
       <c r="AK5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>44</v>
       </c>
       <c r="F6" t="s">
         <v>45</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I6" t="s">
         <v>40</v>
       </c>
       <c r="J6" t="s">
         <v>41</v>
       </c>
       <c r="AE6">