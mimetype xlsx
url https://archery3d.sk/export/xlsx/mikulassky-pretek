--- v1 (2026-09-30)
+++ v2 (2026-10-21)
@@ -2846,51 +2846,51 @@
       <c r="F52" t="s">
         <v>181</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I52" t="s">
         <v>149</v>
       </c>
       <c r="J52" t="s">
         <v>53</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AI52" t="s">
         <v>182</v>
       </c>
       <c r="AJ52">
         <v>14683</v>
       </c>
       <c r="AK52">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>183</v>
       </c>
       <c r="E53" t="s">
         <v>148</v>
       </c>
       <c r="F53" t="s">
         <v>184</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I53" t="s">
         <v>149</v>
       </c>
       <c r="J53" t="s">
         <v>34</v>
       </c>
       <c r="AE53">