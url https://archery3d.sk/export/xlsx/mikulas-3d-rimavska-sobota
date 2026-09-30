--- v0 (2026-08-17)
+++ v1 (2026-09-30)
@@ -1396,51 +1396,51 @@
       <c r="F8" t="s">
         <v>50</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I8" t="s">
         <v>39</v>
       </c>
       <c r="J8" t="s">
         <v>40</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AI8" t="s">
         <v>45</v>
       </c>
       <c r="AJ8">
         <v>5855</v>
       </c>
       <c r="AK8">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>51</v>
       </c>
       <c r="E9" t="s">
         <v>52</v>
       </c>
       <c r="F9" t="s">
         <v>53</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>54</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I9" t="s">
         <v>39</v>
       </c>
       <c r="J9" t="s">
         <v>40</v>
       </c>
       <c r="AE9">