--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -2674,53 +2674,50 @@
       </c>
       <c r="H22" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I22" t="s">
         <v>112</v>
       </c>
       <c r="J22" t="s">
         <v>113</v>
       </c>
       <c r="AD22" t="s">
         <v>114</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>10.0</v>
       </c>
       <c r="AI22" t="s">
         <v>115</v>
       </c>
       <c r="AJ22">
         <v>81700</v>
       </c>
-      <c r="AK22">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>116</v>
       </c>
       <c r="E23" t="s">
         <v>117</v>
       </c>
       <c r="F23" t="s">
         <v>118</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I23" t="s">
         <v>112</v>
       </c>
       <c r="J23" t="s">
         <v>119</v>
       </c>
       <c r="AF23">
         <v>9.0</v>
@@ -3582,51 +3579,51 @@
       <c r="G48" s="6" t="s">
         <v>80</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I48" t="s">
         <v>112</v>
       </c>
       <c r="J48" t="s">
         <v>124</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
         <v>16.0</v>
       </c>
       <c r="AI48" t="s">
         <v>194</v>
       </c>
       <c r="AJ48">
         <v>80616</v>
       </c>
       <c r="AK48">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>195</v>
       </c>
       <c r="E49" t="s">
         <v>144</v>
       </c>
       <c r="F49" t="s">
         <v>196</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I49" t="s">
         <v>112</v>
       </c>
       <c r="J49" t="s">
         <v>119</v>
       </c>
       <c r="AE49">
@@ -4142,51 +4139,51 @@
       <c r="G64" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I64" t="s">
         <v>217</v>
       </c>
       <c r="J64" t="s">
         <v>218</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>16.0</v>
       </c>
       <c r="AI64" t="s">
         <v>223</v>
       </c>
       <c r="AJ64">
         <v>67246</v>
       </c>
       <c r="AK64">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>247</v>
       </c>
       <c r="E65" t="s">
         <v>248</v>
       </c>
       <c r="F65" t="s">
         <v>249</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I65" t="s">
         <v>217</v>
       </c>
       <c r="J65" t="s">
         <v>218</v>
       </c>
       <c r="AF65">