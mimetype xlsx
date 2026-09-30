--- v0 (2026-08-17)
+++ v1 (2026-09-30)
@@ -2205,51 +2205,51 @@
       <c r="F9" t="s">
         <v>59</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I9" t="s">
         <v>60</v>
       </c>
       <c r="J9" t="s">
         <v>61</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AI9" t="s">
         <v>62</v>
       </c>
       <c r="AJ9">
         <v>25360</v>
       </c>
       <c r="AK9">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>64</v>
       </c>
       <c r="F10" t="s">
         <v>65</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I10" t="s">
         <v>60</v>
       </c>
       <c r="J10" t="s">
         <v>61</v>
       </c>
       <c r="AE10">