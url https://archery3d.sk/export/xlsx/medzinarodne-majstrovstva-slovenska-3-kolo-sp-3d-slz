--- v0 (2026-09-10)
+++ v1 (2026-10-21)
@@ -3254,50 +3254,53 @@
       </c>
       <c r="F18" t="s">
         <v>95</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>39</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
         <v>84</v>
       </c>
       <c r="AJ18">
         <v>4458</v>
       </c>
+      <c r="AK18">
+        <v>5</v>
+      </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>96</v>
       </c>
       <c r="E19" t="s">
         <v>97</v>
       </c>
       <c r="F19" t="s">
         <v>98</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>93</v>
       </c>
       <c r="AE19">
         <v>1</v>
@@ -7714,51 +7717,51 @@
       <c r="F155" t="s">
         <v>505</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I155" t="s">
         <v>423</v>
       </c>
       <c r="J155" t="s">
         <v>211</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AI155" t="s">
         <v>490</v>
       </c>
       <c r="AJ155">
         <v>4692</v>
       </c>
       <c r="AK155">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>506</v>
       </c>
       <c r="E156" t="s">
         <v>507</v>
       </c>
       <c r="F156" t="s">
         <v>508</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I156" t="s">
         <v>423</v>
       </c>
       <c r="J156" t="s">
         <v>181</v>
       </c>
       <c r="AE156">
@@ -7784,51 +7787,51 @@
       <c r="F157" t="s">
         <v>510</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I157" t="s">
         <v>423</v>
       </c>
       <c r="J157" t="s">
         <v>298</v>
       </c>
       <c r="AE157">
         <v>1</v>
       </c>
       <c r="AI157" t="s">
         <v>490</v>
       </c>
       <c r="AJ157">
         <v>4756</v>
       </c>
       <c r="AK157">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>511</v>
       </c>
       <c r="E158" t="s">
         <v>179</v>
       </c>
       <c r="F158" t="s">
         <v>512</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I158" t="s">
         <v>423</v>
       </c>
       <c r="J158" t="s">
         <v>513</v>
       </c>
       <c r="AE158">
@@ -8212,51 +8215,51 @@
       <c r="F170" t="s">
         <v>551</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="6" t="s">
         <v>160</v>
       </c>
       <c r="I170" t="s">
         <v>423</v>
       </c>
       <c r="J170" t="s">
         <v>500</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AI170" t="s">
         <v>546</v>
       </c>
       <c r="AJ170">
         <v>4736</v>
       </c>
       <c r="AK170">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>552</v>
       </c>
       <c r="E171" t="s">
         <v>553</v>
       </c>
       <c r="F171" t="s">
         <v>554</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="6" t="s">
         <v>160</v>
       </c>
       <c r="I171" t="s">
         <v>423</v>
       </c>
       <c r="J171" t="s">
         <v>524</v>
       </c>
       <c r="AE171">
@@ -9260,51 +9263,51 @@
       <c r="F202" t="s">
         <v>643</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I202" t="s">
         <v>560</v>
       </c>
       <c r="J202" t="s">
         <v>93</v>
       </c>
       <c r="AE202">
         <v>1</v>
       </c>
       <c r="AI202" t="s">
         <v>632</v>
       </c>
       <c r="AJ202">
         <v>3955</v>
       </c>
       <c r="AK202">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="D203" t="s">
         <v>41</v>
       </c>
       <c r="E203" t="s">
         <v>644</v>
       </c>
       <c r="F203" t="s">
         <v>645</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I203" t="s">
         <v>560</v>
       </c>
       <c r="J203" t="s">
         <v>44</v>
       </c>
       <c r="AE203">