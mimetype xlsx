--- v0 (2026-08-17)
+++ v1 (2026-09-29)
@@ -4734,51 +4734,51 @@
       <c r="F105" t="s">
         <v>317</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I105" t="s">
         <v>217</v>
       </c>
       <c r="J105" t="s">
         <v>29</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AI105" t="s">
         <v>303</v>
       </c>
       <c r="AJ105">
         <v>16701</v>
       </c>
       <c r="AK105">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>318</v>
       </c>
       <c r="E106" t="s">
         <v>319</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I106" t="s">
         <v>217</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
         <v>303</v>
       </c>
       <c r="AJ106">