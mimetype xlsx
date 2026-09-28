--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -1786,51 +1786,51 @@
       <c r="F8" t="s">
         <v>49</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I8" t="s">
         <v>27</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>20.0</v>
       </c>
       <c r="AI8" t="s">
         <v>40</v>
       </c>
       <c r="AJ8">
         <v>85546</v>
       </c>
       <c r="AK8">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>50</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I9" t="s">
         <v>27</v>
       </c>
       <c r="J9" t="s">
         <v>34</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
@@ -2246,89 +2246,89 @@
       <c r="F22" t="s">
         <v>87</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I22" t="s">
         <v>27</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>20.0</v>
       </c>
       <c r="AI22" t="s">
         <v>40</v>
       </c>
       <c r="AJ22">
         <v>86516</v>
       </c>
       <c r="AK22">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>88</v>
       </c>
       <c r="E23" t="s">
         <v>89</v>
       </c>
       <c r="F23" t="s">
         <v>90</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I23" t="s">
         <v>27</v>
       </c>
       <c r="J23" t="s">
         <v>44</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>20.0</v>
       </c>
       <c r="AI23" t="s">
         <v>91</v>
       </c>
       <c r="AJ23">
         <v>85016</v>
       </c>
       <c r="AK23">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>92</v>
       </c>
       <c r="E24" t="s">
         <v>93</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I24" t="s">
         <v>27</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>20.0</v>
       </c>
       <c r="AI24" t="s">
@@ -2554,53 +2554,50 @@
       </c>
       <c r="G31" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>116</v>
       </c>
       <c r="I31" t="s">
         <v>117</v>
       </c>
       <c r="J31" t="s">
         <v>59</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>20.0</v>
       </c>
       <c r="AI31" t="s">
         <v>118</v>
       </c>
       <c r="AJ31">
         <v>87380</v>
       </c>
-      <c r="AK31">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>119</v>
       </c>
       <c r="E32" t="s">
         <v>53</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I32" t="s">
         <v>117</v>
       </c>
       <c r="AF32">
         <v>14.0</v>
       </c>
       <c r="AI32" t="s">
         <v>120</v>
       </c>
       <c r="AJ32">
         <v>86809</v>
@@ -2727,51 +2724,51 @@
       <c r="G36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I36" t="s">
         <v>117</v>
       </c>
       <c r="J36" t="s">
         <v>131</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>20.0</v>
       </c>
       <c r="AI36" t="s">
         <v>120</v>
       </c>
       <c r="AJ36">
         <v>85653</v>
       </c>
       <c r="AK36">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>132</v>
       </c>
       <c r="E37" t="s">
         <v>81</v>
       </c>
       <c r="F37" t="s">
         <v>133</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I37" t="s">
         <v>117</v>
       </c>
       <c r="J37" t="s">
         <v>126</v>
       </c>
       <c r="AE37">
@@ -2855,51 +2852,51 @@
       <c r="F40" t="s">
         <v>141</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I40" t="s">
         <v>142</v>
       </c>
       <c r="J40" t="s">
         <v>143</v>
       </c>
       <c r="AF40">
         <v>14.0</v>
       </c>
       <c r="AI40" t="s">
         <v>144</v>
       </c>
       <c r="AJ40">
         <v>87371</v>
       </c>
       <c r="AK40">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>145</v>
       </c>
       <c r="E41" t="s">
         <v>146</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I41" t="s">
         <v>142</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>20.0</v>
       </c>
       <c r="AI41" t="s">
@@ -4837,51 +4834,51 @@
       <c r="G101" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H101" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I101" t="s">
         <v>238</v>
       </c>
       <c r="J101" t="s">
         <v>126</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AF101">
         <v>20.0</v>
       </c>
       <c r="AI101" t="s">
         <v>280</v>
       </c>
       <c r="AJ101">
         <v>85713</v>
       </c>
       <c r="AK101">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>289</v>
       </c>
       <c r="E102" t="s">
         <v>221</v>
       </c>
       <c r="F102" t="s">
         <v>292</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H102" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I102" t="s">
         <v>238</v>
       </c>
       <c r="J102" t="s">
         <v>126</v>
       </c>
       <c r="AE102">