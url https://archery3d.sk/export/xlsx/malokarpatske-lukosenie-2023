--- v0 (2026-09-08)
+++ v1 (2026-09-30)
@@ -2196,86 +2196,86 @@
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>18.0</v>
       </c>
       <c r="AI18" t="s">
         <v>84</v>
       </c>
       <c r="AJ18">
         <v>70710</v>
       </c>
       <c r="AK18">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>88</v>
       </c>
       <c r="E19" t="s">
         <v>89</v>
       </c>
       <c r="F19" t="s">
         <v>90</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>18.0</v>
       </c>
       <c r="AI19" t="s">
         <v>84</v>
       </c>
       <c r="AJ19">
         <v>73528</v>
       </c>
       <c r="AK19">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>91</v>
       </c>
       <c r="E20" t="s">
         <v>92</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>18.0</v>
       </c>
       <c r="AI20" t="s">
@@ -3657,51 +3657,51 @@
       <c r="F63" t="s">
         <v>215</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>119</v>
       </c>
       <c r="I63" t="s">
         <v>180</v>
       </c>
       <c r="J63" t="s">
         <v>42</v>
       </c>
       <c r="AF63">
         <v>12.0</v>
       </c>
       <c r="AI63" t="s">
         <v>212</v>
       </c>
       <c r="AJ63">
         <v>73199</v>
       </c>
       <c r="AK63">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>216</v>
       </c>
       <c r="E64" t="s">
         <v>217</v>
       </c>
       <c r="F64" t="s">
         <v>218</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I64" t="s">
         <v>219</v>
       </c>
       <c r="J64" t="s">
         <v>42</v>
       </c>
       <c r="AE64">
@@ -4877,51 +4877,51 @@
       <c r="F100" t="s">
         <v>310</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I100" t="s">
         <v>260</v>
       </c>
       <c r="J100" t="s">
         <v>149</v>
       </c>
       <c r="AF100">
         <v>12.0</v>
       </c>
       <c r="AI100" t="s">
         <v>306</v>
       </c>
       <c r="AJ100">
         <v>71264</v>
       </c>
       <c r="AK100">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>311</v>
       </c>
       <c r="E101" t="s">
         <v>312</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I101" t="s">
         <v>260</v>
       </c>
       <c r="J101" t="s">
         <v>199</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AF101">
@@ -5081,51 +5081,51 @@
       <c r="F106" t="s">
         <v>322</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I106" t="s">
         <v>260</v>
       </c>
       <c r="J106" t="s">
         <v>42</v>
       </c>
       <c r="AF106">
         <v>12.0</v>
       </c>
       <c r="AI106" t="s">
         <v>306</v>
       </c>
       <c r="AJ106">
         <v>73203</v>
       </c>
       <c r="AK106">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>323</v>
       </c>
       <c r="E107" t="s">
         <v>132</v>
       </c>
       <c r="F107" t="s">
         <v>324</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="6" t="s">
         <v>119</v>
       </c>
       <c r="I107" t="s">
         <v>260</v>
       </c>
       <c r="AF107">
         <v>12.0</v>
       </c>
       <c r="AI107" t="s">