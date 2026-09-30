--- v0 (2026-09-08)
+++ v1 (2026-09-30)
@@ -2922,51 +2922,51 @@
       <c r="F45" t="s">
         <v>166</v>
       </c>
       <c r="G45" s="4" t="s">
         <v>60</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I45" t="s">
         <v>142</v>
       </c>
       <c r="J45" t="s">
         <v>167</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AI45" t="s">
         <v>153</v>
       </c>
       <c r="AJ45">
         <v>28816</v>
       </c>
       <c r="AK45">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>57</v>
       </c>
       <c r="E46" t="s">
         <v>168</v>
       </c>
       <c r="G46" s="4" t="s">
         <v>60</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I46" t="s">
         <v>142</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>153</v>
       </c>
       <c r="AJ46">
@@ -4363,51 +4363,51 @@
       <c r="F92" t="s">
         <v>293</v>
       </c>
       <c r="G92" s="4" t="s">
         <v>60</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I92" t="s">
         <v>258</v>
       </c>
       <c r="J92" t="s">
         <v>259</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AI92" t="s">
         <v>281</v>
       </c>
       <c r="AJ92">
         <v>27773</v>
       </c>
       <c r="AK92">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>294</v>
       </c>
       <c r="E93" t="s">
         <v>295</v>
       </c>
       <c r="F93" t="s">
         <v>296</v>
       </c>
       <c r="G93" s="4" t="s">
         <v>60</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I93" t="s">
         <v>258</v>
       </c>
       <c r="J93" t="s">
         <v>65</v>
       </c>
       <c r="AE93">
@@ -4520,51 +4520,51 @@
       <c r="F97" t="s">
         <v>305</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I97" t="s">
         <v>258</v>
       </c>
       <c r="J97" t="s">
         <v>56</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AI97" t="s">
         <v>299</v>
       </c>
       <c r="AJ97">
         <v>28770</v>
       </c>
       <c r="AK97">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>221</v>
       </c>
       <c r="E98" t="s">
         <v>306</v>
       </c>
       <c r="F98" t="s">
         <v>307</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I98" t="s">
         <v>258</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">