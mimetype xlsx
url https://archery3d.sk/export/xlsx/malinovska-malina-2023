--- v0 (2026-08-18)
+++ v1 (2026-09-09)
@@ -3143,51 +3143,51 @@
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I49" t="s">
         <v>141</v>
       </c>
       <c r="J49" t="s">
         <v>176</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>18.0</v>
       </c>
       <c r="AI49" t="s">
         <v>166</v>
       </c>
       <c r="AJ49">
         <v>78173</v>
       </c>
       <c r="AK49">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>151</v>
       </c>
       <c r="E50" t="s">
         <v>152</v>
       </c>
       <c r="F50" t="s">
         <v>177</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I50" t="s">
         <v>141</v>
       </c>
       <c r="J50" t="s">
         <v>153</v>
       </c>
       <c r="AE50">