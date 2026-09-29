--- v1 (2026-09-09)
+++ v2 (2026-09-29)
@@ -2153,51 +2153,51 @@
       <c r="F19" t="s">
         <v>86</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>18.0</v>
       </c>
       <c r="AI19" t="s">
         <v>78</v>
       </c>
       <c r="AJ19">
         <v>78759</v>
       </c>
       <c r="AK19">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>87</v>
       </c>
       <c r="E20" t="s">
         <v>88</v>
       </c>
       <c r="F20" t="s">
         <v>89</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
@@ -4784,51 +4784,51 @@
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I100" t="s">
         <v>246</v>
       </c>
       <c r="J100" t="s">
         <v>52</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AF100">
         <v>18.0</v>
       </c>
       <c r="AI100" t="s">
         <v>269</v>
       </c>
       <c r="AJ100">
         <v>78773</v>
       </c>
       <c r="AK100">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>265</v>
       </c>
       <c r="E101" t="s">
         <v>288</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I101" t="s">
         <v>246</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AF101">
         <v>18.0</v>
       </c>
       <c r="AI101" t="s">
@@ -5025,86 +5025,86 @@
       <c r="G108" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I108" t="s">
         <v>246</v>
       </c>
       <c r="J108" t="s">
         <v>66</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AF108">
         <v>18.0</v>
       </c>
       <c r="AI108" t="s">
         <v>291</v>
       </c>
       <c r="AJ108">
         <v>79005</v>
       </c>
       <c r="AK108">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
         <v>303</v>
       </c>
       <c r="E109" t="s">
         <v>304</v>
       </c>
       <c r="F109" t="s">
         <v>305</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I109" t="s">
         <v>246</v>
       </c>
       <c r="J109" t="s">
         <v>306</v>
       </c>
       <c r="AF109">
         <v>13.0</v>
       </c>
       <c r="AI109" t="s">
         <v>291</v>
       </c>
       <c r="AJ109">
         <v>78789</v>
       </c>
       <c r="AK109">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>303</v>
       </c>
       <c r="E110" t="s">
         <v>137</v>
       </c>
       <c r="F110" t="s">
         <v>307</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I110" t="s">
         <v>246</v>
       </c>
       <c r="J110" t="s">
         <v>306</v>
       </c>
       <c r="AF110">