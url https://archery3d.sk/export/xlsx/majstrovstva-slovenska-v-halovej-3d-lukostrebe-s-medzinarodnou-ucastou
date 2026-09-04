--- v0 (2026-07-25)
+++ v1 (2026-09-04)
@@ -9241,53 +9241,50 @@
       </c>
       <c r="F189" t="s">
         <v>615</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I189" t="s">
         <v>580</v>
       </c>
       <c r="J189" t="s">
         <v>200</v>
       </c>
       <c r="AE189">
         <v>1</v>
       </c>
       <c r="AI189" t="s">
         <v>586</v>
       </c>
       <c r="AJ189">
         <v>35977</v>
       </c>
-      <c r="AK189">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
         <v>616</v>
       </c>
       <c r="E190" t="s">
         <v>250</v>
       </c>
       <c r="F190" t="s">
         <v>617</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I190" t="s">
         <v>580</v>
       </c>
       <c r="J190" t="s">
         <v>66</v>
       </c>
       <c r="AE190">
         <v>1</v>
@@ -9830,51 +9827,51 @@
       <c r="F207" t="s">
         <v>658</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>185</v>
       </c>
       <c r="I207" t="s">
         <v>580</v>
       </c>
       <c r="J207" t="s">
         <v>263</v>
       </c>
       <c r="AE207">
         <v>1</v>
       </c>
       <c r="AI207" t="s">
         <v>653</v>
       </c>
       <c r="AJ207">
         <v>36573</v>
       </c>
       <c r="AK207">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
         <v>659</v>
       </c>
       <c r="E208" t="s">
         <v>32</v>
       </c>
       <c r="F208" t="s">
         <v>660</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H208" s="5" t="s">
         <v>185</v>
       </c>
       <c r="I208" t="s">
         <v>580</v>
       </c>
       <c r="J208" t="s">
         <v>432</v>
       </c>
       <c r="AE208">