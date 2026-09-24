--- v1 (2026-09-04)
+++ v2 (2026-09-24)
@@ -3687,86 +3687,86 @@
       <c r="F20" t="s">
         <v>94</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>41</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
         <v>63</v>
       </c>
       <c r="AJ20">
         <v>36248</v>
       </c>
       <c r="AK20">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>95</v>
       </c>
       <c r="E21" t="s">
         <v>96</v>
       </c>
       <c r="F21" t="s">
         <v>97</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>66</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AI21" t="s">
         <v>63</v>
       </c>
       <c r="AJ21">
         <v>35996</v>
       </c>
       <c r="AK21">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>98</v>
       </c>
       <c r="E22" t="s">
         <v>99</v>
       </c>
       <c r="F22" t="s">
         <v>100</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>66</v>
       </c>
       <c r="AE22">
@@ -6304,51 +6304,51 @@
       <c r="F100" t="s">
         <v>362</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I100" t="s">
         <v>344</v>
       </c>
       <c r="J100" t="s">
         <v>363</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AI100" t="s">
         <v>356</v>
       </c>
       <c r="AJ100">
         <v>37418</v>
       </c>
       <c r="AK100">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>364</v>
       </c>
       <c r="E101" t="s">
         <v>365</v>
       </c>
       <c r="F101" t="s">
         <v>366</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I101" t="s">
         <v>344</v>
       </c>
       <c r="J101" t="s">
         <v>273</v>
       </c>
       <c r="AE101">
@@ -8048,51 +8048,51 @@
       <c r="F153" t="s">
         <v>518</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I153" t="s">
         <v>470</v>
       </c>
       <c r="J153" t="s">
         <v>37</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AI153" t="s">
         <v>479</v>
       </c>
       <c r="AJ153">
         <v>35970</v>
       </c>
       <c r="AK153">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>367</v>
       </c>
       <c r="E154" t="s">
         <v>517</v>
       </c>
       <c r="F154" t="s">
         <v>519</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I154" t="s">
         <v>470</v>
       </c>
       <c r="J154" t="s">
         <v>369</v>
       </c>
       <c r="AE154">
@@ -9827,51 +9827,51 @@
       <c r="F207" t="s">
         <v>658</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>185</v>
       </c>
       <c r="I207" t="s">
         <v>580</v>
       </c>
       <c r="J207" t="s">
         <v>263</v>
       </c>
       <c r="AE207">
         <v>1</v>
       </c>
       <c r="AI207" t="s">
         <v>653</v>
       </c>
       <c r="AJ207">
         <v>36573</v>
       </c>
       <c r="AK207">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
         <v>659</v>
       </c>
       <c r="E208" t="s">
         <v>32</v>
       </c>
       <c r="F208" t="s">
         <v>660</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H208" s="5" t="s">
         <v>185</v>
       </c>
       <c r="I208" t="s">
         <v>580</v>
       </c>
       <c r="J208" t="s">
         <v>432</v>
       </c>
       <c r="AE208">
@@ -10799,51 +10799,51 @@
       <c r="F237" t="s">
         <v>738</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H237" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I237" t="s">
         <v>664</v>
       </c>
       <c r="J237" t="s">
         <v>74</v>
       </c>
       <c r="AE237">
         <v>1</v>
       </c>
       <c r="AI237" t="s">
         <v>699</v>
       </c>
       <c r="AJ237">
         <v>35982</v>
       </c>
       <c r="AK237">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="238" spans="1:37">
       <c r="D238" t="s">
         <v>739</v>
       </c>
       <c r="E238" t="s">
         <v>211</v>
       </c>
       <c r="F238" t="s">
         <v>740</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H238" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I238" t="s">
         <v>664</v>
       </c>
       <c r="J238" t="s">
         <v>172</v>
       </c>
       <c r="AE238">
@@ -11323,51 +11323,51 @@
       <c r="F253" t="s">
         <v>781</v>
       </c>
       <c r="G253" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H253" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I253" t="s">
         <v>664</v>
       </c>
       <c r="J253" t="s">
         <v>66</v>
       </c>
       <c r="AE253">
         <v>1</v>
       </c>
       <c r="AI253" t="s">
         <v>778</v>
       </c>
       <c r="AJ253">
         <v>36942</v>
       </c>
       <c r="AK253">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="254" spans="1:37">
       <c r="D254" t="s">
         <v>782</v>
       </c>
       <c r="E254" t="s">
         <v>783</v>
       </c>
       <c r="F254" t="s">
         <v>784</v>
       </c>
       <c r="G254" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H254" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I254" t="s">
         <v>664</v>
       </c>
       <c r="J254" t="s">
         <v>178</v>
       </c>
       <c r="AE254">
@@ -11521,51 +11521,51 @@
       <c r="F259" t="s">
         <v>794</v>
       </c>
       <c r="G259" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H259" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I259" t="s">
         <v>664</v>
       </c>
       <c r="J259" t="s">
         <v>41</v>
       </c>
       <c r="AE259">
         <v>1</v>
       </c>
       <c r="AI259" t="s">
         <v>778</v>
       </c>
       <c r="AJ259">
         <v>36262</v>
       </c>
       <c r="AK259">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="260" spans="1:37">
       <c r="D260" t="s">
         <v>694</v>
       </c>
       <c r="E260" t="s">
         <v>795</v>
       </c>
       <c r="F260" t="s">
         <v>796</v>
       </c>
       <c r="G260" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H260" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I260" t="s">
         <v>664</v>
       </c>
       <c r="J260" t="s">
         <v>37</v>
       </c>
       <c r="AE260">