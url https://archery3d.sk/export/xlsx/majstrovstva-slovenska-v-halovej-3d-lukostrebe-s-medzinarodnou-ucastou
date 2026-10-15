--- v2 (2026-09-24)
+++ v3 (2026-10-15)
@@ -3518,51 +3518,51 @@
       <c r="F15" t="s">
         <v>77</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>50</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AI15" t="s">
         <v>63</v>
       </c>
       <c r="AJ15">
         <v>35948</v>
       </c>
       <c r="AK15">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>78</v>
       </c>
       <c r="E16" t="s">
         <v>59</v>
       </c>
       <c r="F16" t="s">
         <v>79</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>80</v>
       </c>
       <c r="AE16">
@@ -4278,51 +4278,51 @@
       <c r="F38" t="s">
         <v>155</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H38" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>74</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AI38" t="s">
         <v>140</v>
       </c>
       <c r="AJ38">
         <v>36705</v>
       </c>
       <c r="AK38">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>156</v>
       </c>
       <c r="E39" t="s">
         <v>55</v>
       </c>
       <c r="F39" t="s">
         <v>157</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>158</v>
       </c>
       <c r="AE39">
@@ -6237,51 +6237,51 @@
       <c r="F98" t="s">
         <v>354</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I98" t="s">
         <v>344</v>
       </c>
       <c r="J98" t="s">
         <v>355</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">
         <v>356</v>
       </c>
       <c r="AJ98">
         <v>36121</v>
       </c>
       <c r="AK98">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>357</v>
       </c>
       <c r="E99" t="s">
         <v>293</v>
       </c>
       <c r="F99" t="s">
         <v>358</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I99" t="s">
         <v>344</v>
       </c>
       <c r="J99" t="s">
         <v>359</v>
       </c>
       <c r="AE99">
@@ -6598,51 +6598,51 @@
       <c r="F109" t="s">
         <v>386</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I109" t="s">
         <v>344</v>
       </c>
       <c r="J109" t="s">
         <v>66</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AI109" t="s">
         <v>356</v>
       </c>
       <c r="AJ109">
         <v>35940</v>
       </c>
       <c r="AK109">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>387</v>
       </c>
       <c r="E110" t="s">
         <v>388</v>
       </c>
       <c r="F110" t="s">
         <v>389</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I110" t="s">
         <v>344</v>
       </c>
       <c r="J110" t="s">
         <v>390</v>
       </c>
       <c r="AE110">
@@ -9306,51 +9306,51 @@
       <c r="F191" t="s">
         <v>619</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H191" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I191" t="s">
         <v>580</v>
       </c>
       <c r="J191" t="s">
         <v>268</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AI191" t="s">
         <v>586</v>
       </c>
       <c r="AJ191">
         <v>37572</v>
       </c>
       <c r="AK191">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>620</v>
       </c>
       <c r="E192" t="s">
         <v>621</v>
       </c>
       <c r="F192" t="s">
         <v>622</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H192" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I192" t="s">
         <v>580</v>
       </c>
       <c r="J192" t="s">
         <v>509</v>
       </c>
       <c r="AE192">