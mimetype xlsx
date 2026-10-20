--- v0 (2026-09-09)
+++ v1 (2026-10-20)
@@ -3899,51 +3899,51 @@
       <c r="G40" s="3" t="s">
         <v>80</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>48</v>
       </c>
       <c r="AD40" t="s">
         <v>170</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AI40" t="s">
         <v>162</v>
       </c>
       <c r="AJ40">
         <v>11126</v>
       </c>
       <c r="AK40">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>171</v>
       </c>
       <c r="E41" t="s">
         <v>172</v>
       </c>
       <c r="F41" t="s">
         <v>173</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>80</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>127</v>
       </c>
       <c r="AE41">
@@ -4936,83 +4936,83 @@
       <c r="F71" t="s">
         <v>278</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I71" t="s">
         <v>247</v>
       </c>
       <c r="J71" t="s">
         <v>124</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AI71" t="s">
         <v>275</v>
       </c>
       <c r="AJ71">
         <v>11279</v>
       </c>
       <c r="AK71">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>279</v>
       </c>
       <c r="E72" t="s">
         <v>117</v>
       </c>
       <c r="F72" t="s">
         <v>280</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I72" t="s">
         <v>247</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AI72" t="s">
         <v>275</v>
       </c>
       <c r="AJ72">
         <v>10518</v>
       </c>
       <c r="AK72">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>281</v>
       </c>
       <c r="E73" t="s">
         <v>282</v>
       </c>
       <c r="F73" t="s">
         <v>283</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I73" t="s">
         <v>247</v>
       </c>
       <c r="J73" t="s">
         <v>284</v>
       </c>
       <c r="AE73">
@@ -8410,51 +8410,51 @@
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I176" t="s">
         <v>518</v>
       </c>
       <c r="J176" t="s">
         <v>48</v>
       </c>
       <c r="AD176" t="s">
         <v>597</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AI176" t="s">
         <v>592</v>
       </c>
       <c r="AJ176">
         <v>10280</v>
       </c>
       <c r="AK176">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>258</v>
       </c>
       <c r="E177" t="s">
         <v>133</v>
       </c>
       <c r="F177" t="s">
         <v>598</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I177" t="s">
         <v>518</v>
       </c>
       <c r="J177" t="s">
         <v>149</v>
       </c>
       <c r="AE177">