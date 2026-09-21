--- v2 (2026-06-21)
+++ v3 (2026-09-21)
@@ -3311,89 +3311,89 @@
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
         <v>36</v>
       </c>
       <c r="AE4">
         <v>2</v>
       </c>
       <c r="AF4">
         <v>52.0</v>
       </c>
       <c r="AG4">
         <v>52.0</v>
       </c>
       <c r="AI4" t="s">
         <v>31</v>
       </c>
       <c r="AJ4">
         <v>107928</v>
       </c>
       <c r="AK4">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="AD5" t="s">
         <v>41</v>
       </c>
       <c r="AF5">
         <v>20.0</v>
       </c>
       <c r="AI5" t="s">
         <v>31</v>
       </c>
       <c r="AJ5">
         <v>106912</v>
       </c>
       <c r="AK5">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>43</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>45</v>
       </c>
       <c r="AD6" t="s">
@@ -3425,51 +3425,51 @@
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>51</v>
       </c>
       <c r="AD7" t="s">
         <v>52</v>
       </c>
       <c r="AE7">
         <v>2</v>
       </c>
       <c r="AF7">
         <v>52.0</v>
       </c>
       <c r="AI7" t="s">
         <v>53</v>
       </c>
       <c r="AJ7">
         <v>112125</v>
       </c>
       <c r="AK7">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>54</v>
       </c>
       <c r="E8" t="s">
         <v>55</v>
       </c>
       <c r="F8" t="s">
         <v>56</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="AE8">
@@ -3504,51 +3504,51 @@
       <c r="H9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>62</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>41.0</v>
       </c>
       <c r="AG9">
         <v>41.0</v>
       </c>
       <c r="AI9" t="s">
         <v>58</v>
       </c>
       <c r="AJ9">
         <v>106596</v>
       </c>
       <c r="AK9">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>64</v>
       </c>
       <c r="F10" t="s">
         <v>65</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>66</v>
       </c>
       <c r="AE10">
@@ -3618,51 +3618,51 @@
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>66</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>41.0</v>
       </c>
       <c r="AI12" t="s">
         <v>58</v>
       </c>
       <c r="AJ12">
         <v>111859</v>
       </c>
       <c r="AK12">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>73</v>
       </c>
       <c r="E13" t="s">
         <v>74</v>
       </c>
       <c r="F13" t="s">
         <v>75</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>62</v>
       </c>
       <c r="AE13">
@@ -3731,53 +3731,50 @@
       </c>
       <c r="H15" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>83</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>41.0</v>
       </c>
       <c r="AG15">
         <v>41.0</v>
       </c>
       <c r="AI15" t="s">
         <v>76</v>
       </c>
       <c r="AJ15">
         <v>109855</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>84</v>
       </c>
       <c r="E16" t="s">
         <v>85</v>
       </c>
       <c r="F16" t="s">
         <v>86</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>51</v>
       </c>
       <c r="AF16">
         <v>25.0</v>
@@ -4679,51 +4676,51 @@
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>40</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>51.0</v>
       </c>
       <c r="AI40" t="s">
         <v>99</v>
       </c>
       <c r="AJ40">
         <v>108008</v>
       </c>
       <c r="AK40">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>161</v>
       </c>
       <c r="E41" t="s">
         <v>162</v>
       </c>
       <c r="F41" t="s">
         <v>163</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>113</v>
       </c>
       <c r="AE41">
@@ -4799,51 +4796,51 @@
       <c r="H43" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>83</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>51.0</v>
       </c>
       <c r="AG43">
         <v>51.0</v>
       </c>
       <c r="AI43" t="s">
         <v>99</v>
       </c>
       <c r="AJ43">
         <v>106743</v>
       </c>
       <c r="AK43">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>168</v>
       </c>
       <c r="E44" t="s">
         <v>117</v>
       </c>
       <c r="F44" t="s">
         <v>169</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
@@ -4954,89 +4951,89 @@
       <c r="H47" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>181</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>51.0</v>
       </c>
       <c r="AG47">
         <v>51.0</v>
       </c>
       <c r="AI47" t="s">
         <v>174</v>
       </c>
       <c r="AJ47">
         <v>107167</v>
       </c>
       <c r="AK47">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>182</v>
       </c>
       <c r="E48" t="s">
         <v>81</v>
       </c>
       <c r="F48" t="s">
         <v>183</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>106</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
         <v>51.0</v>
       </c>
       <c r="AI48" t="s">
         <v>174</v>
       </c>
       <c r="AJ48">
         <v>112290</v>
       </c>
       <c r="AK48">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>184</v>
       </c>
       <c r="E49" t="s">
         <v>185</v>
       </c>
       <c r="F49" t="s">
         <v>186</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>113</v>
       </c>
       <c r="AE49">
@@ -5112,92 +5109,92 @@
       <c r="H51" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>35</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>51.0</v>
       </c>
       <c r="AG51">
         <v>51.0</v>
       </c>
       <c r="AI51" t="s">
         <v>174</v>
       </c>
       <c r="AJ51">
         <v>107711</v>
       </c>
       <c r="AK51">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>193</v>
       </c>
       <c r="E52" t="s">
         <v>194</v>
       </c>
       <c r="F52" t="s">
         <v>195</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
         <v>66</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>51.0</v>
       </c>
       <c r="AG52">
         <v>51.0</v>
       </c>
       <c r="AI52" t="s">
         <v>174</v>
       </c>
       <c r="AJ52">
         <v>106433</v>
       </c>
       <c r="AK52">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>196</v>
       </c>
       <c r="E53" t="s">
         <v>197</v>
       </c>
       <c r="F53" t="s">
         <v>198</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="J53" t="s">
         <v>113</v>
       </c>
       <c r="AE53">
@@ -5580,87 +5577,90 @@
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I63" t="s">
         <v>28</v>
       </c>
       <c r="J63" t="s">
         <v>230</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>51.0</v>
       </c>
       <c r="AI63" t="s">
         <v>205</v>
       </c>
       <c r="AJ63">
         <v>109030</v>
       </c>
       <c r="AK63">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>231</v>
       </c>
       <c r="E64" t="s">
         <v>232</v>
       </c>
       <c r="F64" t="s">
         <v>233</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I64" t="s">
         <v>28</v>
       </c>
       <c r="J64" t="s">
         <v>234</v>
       </c>
       <c r="AF64">
         <v>35.0</v>
       </c>
       <c r="AG64">
         <v>35.0</v>
       </c>
       <c r="AI64" t="s">
         <v>205</v>
       </c>
       <c r="AJ64">
         <v>111088</v>
       </c>
+      <c r="AK64">
+        <v>5</v>
+      </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>235</v>
       </c>
       <c r="E65" t="s">
         <v>111</v>
       </c>
       <c r="F65" t="s">
         <v>236</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I65" t="s">
         <v>28</v>
       </c>
       <c r="J65" t="s">
         <v>40</v>
       </c>
       <c r="AE65">
         <v>1</v>
@@ -6062,51 +6062,51 @@
       <c r="H76" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I76" t="s">
         <v>258</v>
       </c>
       <c r="J76" t="s">
         <v>35</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>51.0</v>
       </c>
       <c r="AG76">
         <v>51.0</v>
       </c>
       <c r="AI76" t="s">
         <v>259</v>
       </c>
       <c r="AJ76">
         <v>107988</v>
       </c>
       <c r="AK76">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>274</v>
       </c>
       <c r="E77" t="s">
         <v>275</v>
       </c>
       <c r="F77" t="s">
         <v>276</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I77" t="s">
         <v>258</v>
       </c>
       <c r="J77" t="s">
         <v>277</v>
       </c>
       <c r="AE77">
@@ -6143,53 +6143,50 @@
       </c>
       <c r="H78" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I78" t="s">
         <v>280</v>
       </c>
       <c r="J78" t="s">
         <v>83</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>41.0</v>
       </c>
       <c r="AG78">
         <v>41.0</v>
       </c>
       <c r="AI78" t="s">
         <v>281</v>
       </c>
       <c r="AJ78">
         <v>108608</v>
       </c>
-      <c r="AK78">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>282</v>
       </c>
       <c r="E79" t="s">
         <v>60</v>
       </c>
       <c r="F79" t="s">
         <v>283</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I79" t="s">
         <v>280</v>
       </c>
       <c r="AF79">
         <v>25.0</v>
       </c>
       <c r="AI79" t="s">
         <v>281</v>
@@ -6243,87 +6240,90 @@
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I81" t="s">
         <v>280</v>
       </c>
       <c r="J81" t="s">
         <v>51</v>
       </c>
       <c r="AE81">
         <v>2</v>
       </c>
       <c r="AF81">
         <v>57.0</v>
       </c>
       <c r="AI81" t="s">
         <v>281</v>
       </c>
       <c r="AJ81">
         <v>112602</v>
       </c>
       <c r="AK81">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>290</v>
       </c>
       <c r="E82" t="s">
         <v>291</v>
       </c>
       <c r="F82" t="s">
         <v>292</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I82" t="s">
         <v>280</v>
       </c>
       <c r="J82" t="s">
         <v>51</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
         <v>41.0</v>
       </c>
       <c r="AI82" t="s">
         <v>281</v>
       </c>
       <c r="AJ82">
         <v>112378</v>
       </c>
+      <c r="AK82">
+        <v>5</v>
+      </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>293</v>
       </c>
       <c r="E83" t="s">
         <v>294</v>
       </c>
       <c r="F83" t="s">
         <v>295</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I83" t="s">
         <v>280</v>
       </c>
       <c r="J83" t="s">
         <v>113</v>
       </c>
       <c r="AE83">
         <v>1</v>
@@ -6818,53 +6818,50 @@
       </c>
       <c r="I96" t="s">
         <v>328</v>
       </c>
       <c r="J96" t="s">
         <v>83</v>
       </c>
       <c r="AD96" t="s">
         <v>338</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AF96">
         <v>36.0</v>
       </c>
       <c r="AG96">
         <v>36.0</v>
       </c>
       <c r="AI96" t="s">
         <v>339</v>
       </c>
       <c r="AJ96">
         <v>106303</v>
       </c>
-      <c r="AK96">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>340</v>
       </c>
       <c r="E97" t="s">
         <v>341</v>
       </c>
       <c r="F97" t="s">
         <v>342</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I97" t="s">
         <v>328</v>
       </c>
       <c r="J97" t="s">
         <v>255</v>
       </c>
       <c r="AE97">
         <v>1</v>
@@ -7275,51 +7272,51 @@
       <c r="H108" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I108" t="s">
         <v>328</v>
       </c>
       <c r="J108" t="s">
         <v>181</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AF108">
         <v>51.0</v>
       </c>
       <c r="AG108">
         <v>51.0</v>
       </c>
       <c r="AI108" t="s">
         <v>356</v>
       </c>
       <c r="AJ108">
         <v>108644</v>
       </c>
       <c r="AK108">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
         <v>372</v>
       </c>
       <c r="E109" t="s">
         <v>114</v>
       </c>
       <c r="F109" t="s">
         <v>373</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I109" t="s">
         <v>328</v>
       </c>
       <c r="J109" t="s">
         <v>83</v>
       </c>
       <c r="AE109">
@@ -7354,51 +7351,51 @@
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I110" t="s">
         <v>328</v>
       </c>
       <c r="J110" t="s">
         <v>334</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
         <v>51.0</v>
       </c>
       <c r="AI110" t="s">
         <v>356</v>
       </c>
       <c r="AJ110">
         <v>106357</v>
       </c>
       <c r="AK110">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>331</v>
       </c>
       <c r="E111" t="s">
         <v>376</v>
       </c>
       <c r="F111" t="s">
         <v>377</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I111" t="s">
         <v>328</v>
       </c>
       <c r="J111" t="s">
         <v>334</v>
       </c>
       <c r="AE111">
@@ -7426,50 +7423,53 @@
       </c>
       <c r="F112" t="s">
         <v>380</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I112" t="s">
         <v>328</v>
       </c>
       <c r="J112" t="s">
         <v>381</v>
       </c>
       <c r="AF112">
         <v>35.0</v>
       </c>
       <c r="AI112" t="s">
         <v>356</v>
       </c>
       <c r="AJ112">
         <v>110482</v>
       </c>
+      <c r="AK112">
+        <v>4</v>
+      </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>382</v>
       </c>
       <c r="E113" t="s">
         <v>117</v>
       </c>
       <c r="F113" t="s">
         <v>383</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I113" t="s">
         <v>328</v>
       </c>
       <c r="J113" t="s">
         <v>35</v>
       </c>
       <c r="AE113">
         <v>1</v>
@@ -7617,51 +7617,51 @@
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I117" t="s">
         <v>328</v>
       </c>
       <c r="J117" t="s">
         <v>62</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>51.0</v>
       </c>
       <c r="AI117" t="s">
         <v>356</v>
       </c>
       <c r="AJ117">
         <v>109231</v>
       </c>
       <c r="AK117">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>394</v>
       </c>
       <c r="E118" t="s">
         <v>395</v>
       </c>
       <c r="F118" t="s">
         <v>396</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I118" t="s">
         <v>328</v>
       </c>
       <c r="J118" t="s">
         <v>397</v>
       </c>
       <c r="AE118">
@@ -7845,51 +7845,51 @@
       <c r="G123" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I123" t="s">
         <v>328</v>
       </c>
       <c r="J123" t="s">
         <v>334</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AF123">
         <v>51.0</v>
       </c>
       <c r="AI123" t="s">
         <v>409</v>
       </c>
       <c r="AJ123">
         <v>106358</v>
       </c>
       <c r="AK123">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>412</v>
       </c>
       <c r="E124" t="s">
         <v>413</v>
       </c>
       <c r="F124" t="s">
         <v>414</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I124" t="s">
         <v>328</v>
       </c>
       <c r="J124" t="s">
         <v>381</v>
       </c>
       <c r="AF124">
@@ -7915,51 +7915,51 @@
       <c r="F125" t="s">
         <v>417</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I125" t="s">
         <v>328</v>
       </c>
       <c r="J125" t="s">
         <v>381</v>
       </c>
       <c r="AF125">
         <v>35.0</v>
       </c>
       <c r="AI125" t="s">
         <v>409</v>
       </c>
       <c r="AJ125">
         <v>110481</v>
       </c>
       <c r="AK125">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>418</v>
       </c>
       <c r="E126" t="s">
         <v>419</v>
       </c>
       <c r="F126" t="s">
         <v>420</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I126" t="s">
         <v>328</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AF126">
@@ -8263,84 +8263,87 @@
       <c r="H134" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I134" t="s">
         <v>328</v>
       </c>
       <c r="J134" t="s">
         <v>35</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AF134">
         <v>51.0</v>
       </c>
       <c r="AG134">
         <v>51.0</v>
       </c>
       <c r="AI134" t="s">
         <v>445</v>
       </c>
       <c r="AJ134">
         <v>107929</v>
       </c>
       <c r="AK134">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>446</v>
       </c>
       <c r="E135" t="s">
         <v>447</v>
       </c>
       <c r="F135" t="s">
         <v>448</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I135" t="s">
         <v>449</v>
       </c>
       <c r="J135" t="s">
         <v>51</v>
       </c>
       <c r="AF135">
         <v>25.0</v>
       </c>
       <c r="AI135" t="s">
         <v>450</v>
       </c>
       <c r="AJ135">
         <v>112350</v>
       </c>
+      <c r="AK135">
+        <v>4</v>
+      </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>367</v>
       </c>
       <c r="E136" t="s">
         <v>451</v>
       </c>
       <c r="F136" t="s">
         <v>452</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H136" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I136" t="s">
         <v>449</v>
       </c>
       <c r="J136" t="s">
         <v>453</v>
       </c>
       <c r="AF136">
         <v>25.0</v>
@@ -8443,122 +8446,125 @@
       </c>
       <c r="G139" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H139" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I139" t="s">
         <v>449</v>
       </c>
       <c r="J139" t="s">
         <v>51</v>
       </c>
       <c r="AE139">
         <v>2</v>
       </c>
       <c r="AF139">
         <v>57.0</v>
       </c>
       <c r="AI139" t="s">
         <v>454</v>
       </c>
       <c r="AJ139">
         <v>112126</v>
       </c>
+      <c r="AK139">
+        <v>5</v>
+      </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>462</v>
       </c>
       <c r="E140" t="s">
         <v>60</v>
       </c>
       <c r="F140" t="s">
         <v>463</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I140" t="s">
         <v>449</v>
       </c>
       <c r="J140" t="s">
         <v>255</v>
       </c>
       <c r="AE140">
         <v>2</v>
       </c>
       <c r="AF140">
         <v>67.0</v>
       </c>
       <c r="AI140" t="s">
         <v>464</v>
       </c>
       <c r="AJ140">
         <v>110593</v>
       </c>
       <c r="AK140">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>465</v>
       </c>
       <c r="E141" t="s">
         <v>275</v>
       </c>
       <c r="F141" t="s">
         <v>466</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I141" t="s">
         <v>449</v>
       </c>
       <c r="J141" t="s">
         <v>467</v>
       </c>
       <c r="AF141">
         <v>35.0</v>
       </c>
       <c r="AI141" t="s">
         <v>464</v>
       </c>
       <c r="AJ141">
         <v>107641</v>
       </c>
       <c r="AK141">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>178</v>
       </c>
       <c r="E142" t="s">
         <v>117</v>
       </c>
       <c r="F142" t="s">
         <v>468</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I142" t="s">
         <v>449</v>
       </c>
       <c r="J142" t="s">
         <v>181</v>
       </c>
       <c r="AE142">
@@ -8662,50 +8668,53 @@
       </c>
       <c r="H145" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I145" t="s">
         <v>449</v>
       </c>
       <c r="J145" t="s">
         <v>35</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AF145">
         <v>51.0</v>
       </c>
       <c r="AG145">
         <v>51.0</v>
       </c>
       <c r="AI145" t="s">
         <v>478</v>
       </c>
       <c r="AJ145">
         <v>108091</v>
       </c>
+      <c r="AK145">
+        <v>5</v>
+      </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>479</v>
       </c>
       <c r="E146" t="s">
         <v>480</v>
       </c>
       <c r="F146" t="s">
         <v>481</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I146" t="s">
         <v>449</v>
       </c>
       <c r="J146" t="s">
         <v>482</v>
       </c>
       <c r="AF146">
         <v>35.0</v>
@@ -8841,92 +8850,92 @@
       <c r="H150" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I150" t="s">
         <v>488</v>
       </c>
       <c r="J150" t="s">
         <v>498</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AF150">
         <v>41.0</v>
       </c>
       <c r="AG150">
         <v>41.0</v>
       </c>
       <c r="AI150" t="s">
         <v>494</v>
       </c>
       <c r="AJ150">
         <v>106327</v>
       </c>
       <c r="AK150">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
         <v>499</v>
       </c>
       <c r="E151" t="s">
         <v>33</v>
       </c>
       <c r="F151" t="s">
         <v>500</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I151" t="s">
         <v>488</v>
       </c>
       <c r="J151" t="s">
         <v>113</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AF151">
         <v>51.0</v>
       </c>
       <c r="AG151">
         <v>51.0</v>
       </c>
       <c r="AI151" t="s">
         <v>501</v>
       </c>
       <c r="AJ151">
         <v>107272</v>
       </c>
       <c r="AK151">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
         <v>502</v>
       </c>
       <c r="E152" t="s">
         <v>117</v>
       </c>
       <c r="F152" t="s">
         <v>503</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I152" t="s">
         <v>488</v>
       </c>
       <c r="J152" t="s">
         <v>300</v>
       </c>
       <c r="AF152">
@@ -9066,51 +9075,51 @@
       <c r="F156" t="s">
         <v>513</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I156" t="s">
         <v>488</v>
       </c>
       <c r="J156" t="s">
         <v>514</v>
       </c>
       <c r="AF156">
         <v>35.0</v>
       </c>
       <c r="AI156" t="s">
         <v>501</v>
       </c>
       <c r="AJ156">
         <v>110688</v>
       </c>
       <c r="AK156">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>515</v>
       </c>
       <c r="E157" t="s">
         <v>447</v>
       </c>
       <c r="F157" t="s">
         <v>516</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I157" t="s">
         <v>488</v>
       </c>
       <c r="J157" t="s">
         <v>435</v>
       </c>
       <c r="AE157">
@@ -9259,51 +9268,51 @@
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I161" t="s">
         <v>488</v>
       </c>
       <c r="J161" t="s">
         <v>525</v>
       </c>
       <c r="AF161">
         <v>35.0</v>
       </c>
       <c r="AG161">
         <v>35.0</v>
       </c>
       <c r="AI161" t="s">
         <v>501</v>
       </c>
       <c r="AJ161">
         <v>110248</v>
       </c>
       <c r="AK161">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>526</v>
       </c>
       <c r="E162" t="s">
         <v>156</v>
       </c>
       <c r="F162" t="s">
         <v>527</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I162" t="s">
         <v>488</v>
       </c>
       <c r="J162" t="s">
         <v>51</v>
       </c>
       <c r="AE162">
@@ -9718,51 +9727,51 @@
       <c r="H173" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I173" t="s">
         <v>488</v>
       </c>
       <c r="J173" t="s">
         <v>51</v>
       </c>
       <c r="AE173">
         <v>1</v>
       </c>
       <c r="AF173">
         <v>51.0</v>
       </c>
       <c r="AG173">
         <v>51.0</v>
       </c>
       <c r="AI173" t="s">
         <v>547</v>
       </c>
       <c r="AJ173">
         <v>113064</v>
       </c>
       <c r="AK173">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
         <v>555</v>
       </c>
       <c r="E174" t="s">
         <v>556</v>
       </c>
       <c r="F174" t="s">
         <v>557</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I174" t="s">
         <v>488</v>
       </c>
       <c r="J174" t="s">
         <v>66</v>
       </c>
       <c r="AE174">
@@ -9832,51 +9841,51 @@
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I176" t="s">
         <v>488</v>
       </c>
       <c r="J176" t="s">
         <v>510</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AF176">
         <v>51.0</v>
       </c>
       <c r="AI176" t="s">
         <v>560</v>
       </c>
       <c r="AJ176">
         <v>111621</v>
       </c>
       <c r="AK176">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>562</v>
       </c>
       <c r="E177" t="s">
         <v>261</v>
       </c>
       <c r="F177" t="s">
         <v>563</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I177" t="s">
         <v>488</v>
       </c>
       <c r="J177" t="s">
         <v>70</v>
       </c>
       <c r="AE177">
@@ -10218,51 +10227,51 @@
       <c r="G186" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H186" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I186" t="s">
         <v>576</v>
       </c>
       <c r="J186" t="s">
         <v>525</v>
       </c>
       <c r="AE186">
         <v>2</v>
       </c>
       <c r="AF186">
         <v>67.0</v>
       </c>
       <c r="AI186" t="s">
         <v>594</v>
       </c>
       <c r="AJ186">
         <v>112395</v>
       </c>
       <c r="AK186">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
         <v>595</v>
       </c>
       <c r="E187" t="s">
         <v>294</v>
       </c>
       <c r="F187" t="s">
         <v>596</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I187" t="s">
         <v>576</v>
       </c>
       <c r="J187" t="s">
         <v>83</v>
       </c>
       <c r="AE187">
@@ -10329,90 +10338,93 @@
       <c r="F189" t="s">
         <v>600</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I189" t="s">
         <v>576</v>
       </c>
       <c r="J189" t="s">
         <v>525</v>
       </c>
       <c r="AF189">
         <v>35.0</v>
       </c>
       <c r="AI189" t="s">
         <v>594</v>
       </c>
       <c r="AJ189">
         <v>109629</v>
       </c>
       <c r="AK189">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
         <v>601</v>
       </c>
       <c r="E190" t="s">
         <v>131</v>
       </c>
       <c r="F190" t="s">
         <v>602</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I190" t="s">
         <v>576</v>
       </c>
       <c r="J190" t="s">
         <v>525</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AF190">
         <v>51.0</v>
       </c>
       <c r="AG190">
         <v>51.0</v>
       </c>
       <c r="AI190" t="s">
         <v>594</v>
       </c>
       <c r="AJ190">
         <v>112720</v>
       </c>
+      <c r="AK190">
+        <v>5</v>
+      </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>603</v>
       </c>
       <c r="E191" t="s">
         <v>108</v>
       </c>
       <c r="F191" t="s">
         <v>604</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I191" t="s">
         <v>576</v>
       </c>
       <c r="J191" t="s">
         <v>435</v>
       </c>
       <c r="AE191">
         <v>1</v>
@@ -10525,51 +10537,51 @@
       <c r="H194" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I194" t="s">
         <v>576</v>
       </c>
       <c r="J194" t="s">
         <v>521</v>
       </c>
       <c r="AE194">
         <v>1</v>
       </c>
       <c r="AF194">
         <v>51.0</v>
       </c>
       <c r="AG194">
         <v>51.0</v>
       </c>
       <c r="AI194" t="s">
         <v>594</v>
       </c>
       <c r="AJ194">
         <v>106905</v>
       </c>
       <c r="AK194">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
         <v>614</v>
       </c>
       <c r="E195" t="s">
         <v>104</v>
       </c>
       <c r="F195" t="s">
         <v>615</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I195" t="s">
         <v>576</v>
       </c>
       <c r="J195" t="s">
         <v>51</v>
       </c>
       <c r="AE195">
@@ -10607,51 +10619,51 @@
       <c r="H196" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I196" t="s">
         <v>576</v>
       </c>
       <c r="J196" t="s">
         <v>35</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AF196">
         <v>51.0</v>
       </c>
       <c r="AG196">
         <v>51.0</v>
       </c>
       <c r="AI196" t="s">
         <v>594</v>
       </c>
       <c r="AJ196">
         <v>113085</v>
       </c>
       <c r="AK196">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
         <v>618</v>
       </c>
       <c r="E197" t="s">
         <v>512</v>
       </c>
       <c r="F197" t="s">
         <v>619</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H197" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I197" t="s">
         <v>576</v>
       </c>
       <c r="J197" t="s">
         <v>525</v>
       </c>
       <c r="AE197">
@@ -10712,51 +10724,51 @@
       <c r="E199" t="s">
         <v>624</v>
       </c>
       <c r="F199" t="s">
         <v>625</v>
       </c>
       <c r="G199" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I199" t="s">
         <v>576</v>
       </c>
       <c r="AF199">
         <v>35.0</v>
       </c>
       <c r="AI199" t="s">
         <v>622</v>
       </c>
       <c r="AJ199">
         <v>110184</v>
       </c>
       <c r="AK199">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>626</v>
       </c>
       <c r="E200" t="s">
         <v>200</v>
       </c>
       <c r="F200" t="s">
         <v>627</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I200" t="s">
         <v>576</v>
       </c>
       <c r="J200" t="s">
         <v>255</v>
       </c>
       <c r="AF200">
@@ -10826,51 +10838,51 @@
       <c r="G202" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I202" t="s">
         <v>576</v>
       </c>
       <c r="J202" t="s">
         <v>397</v>
       </c>
       <c r="AE202">
         <v>1</v>
       </c>
       <c r="AF202">
         <v>51.0</v>
       </c>
       <c r="AI202" t="s">
         <v>622</v>
       </c>
       <c r="AJ202">
         <v>106494</v>
       </c>
       <c r="AK202">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="D203" t="s">
         <v>633</v>
       </c>
       <c r="E203" t="s">
         <v>634</v>
       </c>
       <c r="F203" t="s">
         <v>635</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H203" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I203" t="s">
         <v>576</v>
       </c>
       <c r="J203" t="s">
         <v>35</v>
       </c>
       <c r="AF203">
@@ -11089,51 +11101,51 @@
       <c r="G209" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H209" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I209" t="s">
         <v>576</v>
       </c>
       <c r="J209" t="s">
         <v>316</v>
       </c>
       <c r="AE209">
         <v>1</v>
       </c>
       <c r="AF209">
         <v>51.0</v>
       </c>
       <c r="AI209" t="s">
         <v>636</v>
       </c>
       <c r="AJ209">
         <v>107214</v>
       </c>
       <c r="AK209">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="D210" t="s">
         <v>649</v>
       </c>
       <c r="E210" t="s">
         <v>117</v>
       </c>
       <c r="F210" t="s">
         <v>650</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H210" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I210" t="s">
         <v>576</v>
       </c>
       <c r="J210" t="s">
         <v>29</v>
       </c>
       <c r="AF210">
@@ -11281,93 +11293,96 @@
       </c>
       <c r="H214" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I214" t="s">
         <v>655</v>
       </c>
       <c r="J214" t="s">
         <v>40</v>
       </c>
       <c r="AD214" t="s">
         <v>664</v>
       </c>
       <c r="AE214">
         <v>1</v>
       </c>
       <c r="AF214">
         <v>36.0</v>
       </c>
       <c r="AI214" t="s">
         <v>657</v>
       </c>
       <c r="AJ214">
         <v>107314</v>
       </c>
+      <c r="AK214">
+        <v>4</v>
+      </c>
     </row>
     <row r="215" spans="1:37">
       <c r="D215" t="s">
         <v>665</v>
       </c>
       <c r="E215" t="s">
         <v>666</v>
       </c>
       <c r="F215" t="s">
         <v>667</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H215" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I215" t="s">
         <v>655</v>
       </c>
       <c r="J215" t="s">
         <v>83</v>
       </c>
       <c r="AD215" t="s">
         <v>668</v>
       </c>
       <c r="AE215">
         <v>1</v>
       </c>
       <c r="AF215">
         <v>36.0</v>
       </c>
       <c r="AG215">
         <v>36.0</v>
       </c>
       <c r="AI215" t="s">
         <v>657</v>
       </c>
       <c r="AJ215">
         <v>112712</v>
       </c>
       <c r="AK215">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="D216" t="s">
         <v>669</v>
       </c>
       <c r="E216" t="s">
         <v>670</v>
       </c>
       <c r="F216" t="s">
         <v>671</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H216" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I216" t="s">
         <v>655</v>
       </c>
       <c r="J216" t="s">
         <v>70</v>
       </c>
       <c r="AD216" t="s">
@@ -11443,95 +11458,95 @@
       <c r="H218" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I218" t="s">
         <v>655</v>
       </c>
       <c r="J218" t="s">
         <v>521</v>
       </c>
       <c r="AD218" t="s">
         <v>679</v>
       </c>
       <c r="AE218">
         <v>1</v>
       </c>
       <c r="AF218">
         <v>36.0</v>
       </c>
       <c r="AI218" t="s">
         <v>680</v>
       </c>
       <c r="AJ218">
         <v>107387</v>
       </c>
       <c r="AK218">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:37">
       <c r="D219" t="s">
         <v>681</v>
       </c>
       <c r="E219" t="s">
         <v>682</v>
       </c>
       <c r="F219" t="s">
         <v>683</v>
       </c>
       <c r="G219" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H219" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I219" t="s">
         <v>655</v>
       </c>
       <c r="J219" t="s">
         <v>83</v>
       </c>
       <c r="AD219" t="s">
         <v>684</v>
       </c>
       <c r="AE219">
         <v>1</v>
       </c>
       <c r="AF219">
         <v>36.0</v>
       </c>
       <c r="AG219">
         <v>36.0</v>
       </c>
       <c r="AI219" t="s">
         <v>680</v>
       </c>
       <c r="AJ219">
         <v>112004</v>
       </c>
       <c r="AK219">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="D220" t="s">
         <v>685</v>
       </c>
       <c r="E220" t="s">
         <v>686</v>
       </c>
       <c r="F220" t="s">
         <v>687</v>
       </c>
       <c r="G220" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H220" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I220" t="s">
         <v>655</v>
       </c>
       <c r="J220" t="s">
         <v>40</v>
       </c>
       <c r="AD220" t="s">
@@ -11569,51 +11584,51 @@
       <c r="H221" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I221" t="s">
         <v>655</v>
       </c>
       <c r="J221" t="s">
         <v>40</v>
       </c>
       <c r="AD221" t="s">
         <v>692</v>
       </c>
       <c r="AE221">
         <v>1</v>
       </c>
       <c r="AF221">
         <v>36.0</v>
       </c>
       <c r="AI221" t="s">
         <v>680</v>
       </c>
       <c r="AJ221">
         <v>111566</v>
       </c>
       <c r="AK221">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="222" spans="1:37">
       <c r="D222" t="s">
         <v>693</v>
       </c>
       <c r="E222" t="s">
         <v>694</v>
       </c>
       <c r="F222" t="s">
         <v>695</v>
       </c>
       <c r="G222" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H222" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I222" t="s">
         <v>655</v>
       </c>
       <c r="J222" t="s">
         <v>106</v>
       </c>
       <c r="AD222" t="s">
@@ -11647,93 +11662,90 @@
       </c>
       <c r="G223" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H223" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I223" t="s">
         <v>655</v>
       </c>
       <c r="J223" t="s">
         <v>366</v>
       </c>
       <c r="AE223">
         <v>3</v>
       </c>
       <c r="AF223">
         <v>73.0</v>
       </c>
       <c r="AI223" t="s">
         <v>700</v>
       </c>
       <c r="AJ223">
         <v>109100</v>
       </c>
-      <c r="AK223">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="224" spans="1:37">
       <c r="D224" t="s">
         <v>701</v>
       </c>
       <c r="E224" t="s">
         <v>574</v>
       </c>
       <c r="F224" t="s">
         <v>702</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H224" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I224" t="s">
         <v>655</v>
       </c>
       <c r="J224" t="s">
         <v>83</v>
       </c>
       <c r="AE224">
         <v>1</v>
       </c>
       <c r="AF224">
         <v>41.0</v>
       </c>
       <c r="AG224">
         <v>41.0</v>
       </c>
       <c r="AI224" t="s">
         <v>700</v>
       </c>
       <c r="AJ224">
         <v>108352</v>
       </c>
       <c r="AK224">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="225" spans="1:37">
       <c r="D225" t="s">
         <v>703</v>
       </c>
       <c r="E225" t="s">
         <v>704</v>
       </c>
       <c r="F225" t="s">
         <v>705</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H225" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I225" t="s">
         <v>655</v>
       </c>
       <c r="J225" t="s">
         <v>706</v>
       </c>
       <c r="AE225">
@@ -11764,50 +11776,53 @@
       </c>
       <c r="G226" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H226" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I226" t="s">
         <v>655</v>
       </c>
       <c r="J226" t="s">
         <v>525</v>
       </c>
       <c r="AE226">
         <v>2</v>
       </c>
       <c r="AF226">
         <v>57.0</v>
       </c>
       <c r="AI226" t="s">
         <v>700</v>
       </c>
       <c r="AJ226">
         <v>112510</v>
       </c>
+      <c r="AK226">
+        <v>5</v>
+      </c>
     </row>
     <row r="227" spans="1:37">
       <c r="D227" t="s">
         <v>709</v>
       </c>
       <c r="E227" t="s">
         <v>272</v>
       </c>
       <c r="F227" t="s">
         <v>710</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H227" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I227" t="s">
         <v>655</v>
       </c>
       <c r="J227" t="s">
         <v>29</v>
       </c>
       <c r="AE227">
         <v>1</v>
@@ -11879,51 +11894,51 @@
       <c r="G229" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H229" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I229" t="s">
         <v>655</v>
       </c>
       <c r="J229" t="s">
         <v>113</v>
       </c>
       <c r="AE229">
         <v>3</v>
       </c>
       <c r="AF229">
         <v>73.0</v>
       </c>
       <c r="AI229" t="s">
         <v>700</v>
       </c>
       <c r="AJ229">
         <v>106488</v>
       </c>
       <c r="AK229">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
         <v>716</v>
       </c>
       <c r="E230" t="s">
         <v>78</v>
       </c>
       <c r="F230" t="s">
         <v>717</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H230" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I230" t="s">
         <v>655</v>
       </c>
       <c r="J230" t="s">
         <v>435</v>
       </c>
       <c r="AE230">
@@ -12002,51 +12017,51 @@
       <c r="H232" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I232" t="s">
         <v>655</v>
       </c>
       <c r="J232" t="s">
         <v>83</v>
       </c>
       <c r="AE232">
         <v>1</v>
       </c>
       <c r="AF232">
         <v>41.0</v>
       </c>
       <c r="AG232">
         <v>41.0</v>
       </c>
       <c r="AI232" t="s">
         <v>718</v>
       </c>
       <c r="AJ232">
         <v>108604</v>
       </c>
       <c r="AK232">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="233" spans="1:37">
       <c r="D233" t="s">
         <v>722</v>
       </c>
       <c r="E233" t="s">
         <v>723</v>
       </c>
       <c r="F233" t="s">
         <v>724</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H233" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I233" t="s">
         <v>655</v>
       </c>
       <c r="J233" t="s">
         <v>525</v>
       </c>
       <c r="AE233">
@@ -12773,50 +12788,53 @@
       </c>
       <c r="H252" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I252" t="s">
         <v>655</v>
       </c>
       <c r="J252" t="s">
         <v>40</v>
       </c>
       <c r="AE252">
         <v>1</v>
       </c>
       <c r="AF252">
         <v>51.0</v>
       </c>
       <c r="AG252">
         <v>51.0</v>
       </c>
       <c r="AI252" t="s">
         <v>734</v>
       </c>
       <c r="AJ252">
         <v>112759</v>
       </c>
+      <c r="AK252">
+        <v>5</v>
+      </c>
     </row>
     <row r="253" spans="1:37">
       <c r="D253" t="s">
         <v>766</v>
       </c>
       <c r="E253" t="s">
         <v>767</v>
       </c>
       <c r="F253" t="s">
         <v>768</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H253" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I253" t="s">
         <v>655</v>
       </c>
       <c r="J253" t="s">
         <v>83</v>
       </c>
       <c r="AE253">
         <v>1</v>
@@ -13092,50 +13110,53 @@
       </c>
       <c r="H260" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I260" t="s">
         <v>655</v>
       </c>
       <c r="J260" t="s">
         <v>83</v>
       </c>
       <c r="AE260">
         <v>1</v>
       </c>
       <c r="AF260">
         <v>51.0</v>
       </c>
       <c r="AG260">
         <v>51.0</v>
       </c>
       <c r="AI260" t="s">
         <v>734</v>
       </c>
       <c r="AJ260">
         <v>112553</v>
       </c>
+      <c r="AK260">
+        <v>5</v>
+      </c>
     </row>
     <row r="261" spans="1:37">
       <c r="D261" t="s">
         <v>781</v>
       </c>
       <c r="E261" t="s">
         <v>272</v>
       </c>
       <c r="F261" t="s">
         <v>782</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H261" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I261" t="s">
         <v>655</v>
       </c>
       <c r="AE261">
         <v>1</v>
       </c>
       <c r="AF261">
         <v>51.0</v>
@@ -13239,51 +13260,51 @@
       <c r="F264" t="s">
         <v>787</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H264" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I264" t="s">
         <v>655</v>
       </c>
       <c r="AE264">
         <v>1</v>
       </c>
       <c r="AF264">
         <v>51.0</v>
       </c>
       <c r="AI264" t="s">
         <v>734</v>
       </c>
       <c r="AJ264">
         <v>109003</v>
       </c>
       <c r="AK264">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:37">
       <c r="D265" t="s">
         <v>788</v>
       </c>
       <c r="E265" t="s">
         <v>272</v>
       </c>
       <c r="F265" t="s">
         <v>789</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H265" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I265" t="s">
         <v>655</v>
       </c>
       <c r="J265" t="s">
         <v>29</v>
       </c>
       <c r="AE265">
@@ -13394,89 +13415,89 @@
       <c r="G268" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H268" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I268" t="s">
         <v>655</v>
       </c>
       <c r="J268" t="s">
         <v>113</v>
       </c>
       <c r="AE268">
         <v>1</v>
       </c>
       <c r="AF268">
         <v>51.0</v>
       </c>
       <c r="AI268" t="s">
         <v>734</v>
       </c>
       <c r="AJ268">
         <v>106466</v>
       </c>
       <c r="AK268">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="269" spans="1:37">
       <c r="D269" t="s">
         <v>796</v>
       </c>
       <c r="E269" t="s">
         <v>261</v>
       </c>
       <c r="F269" t="s">
         <v>797</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H269" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I269" t="s">
         <v>655</v>
       </c>
       <c r="J269" t="s">
         <v>181</v>
       </c>
       <c r="AF269">
         <v>35.0</v>
       </c>
       <c r="AG269">
         <v>35.0</v>
       </c>
       <c r="AI269" t="s">
         <v>734</v>
       </c>
       <c r="AJ269">
         <v>112101</v>
       </c>
       <c r="AK269">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="270" spans="1:37">
       <c r="D270" t="s">
         <v>798</v>
       </c>
       <c r="E270" t="s">
         <v>799</v>
       </c>
       <c r="F270" t="s">
         <v>800</v>
       </c>
       <c r="G270" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H270" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I270" t="s">
         <v>655</v>
       </c>
       <c r="J270" t="s">
         <v>308</v>
       </c>
       <c r="AE270">
@@ -13514,51 +13535,51 @@
       <c r="H271" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I271" t="s">
         <v>655</v>
       </c>
       <c r="J271" t="s">
         <v>83</v>
       </c>
       <c r="AE271">
         <v>1</v>
       </c>
       <c r="AF271">
         <v>51.0</v>
       </c>
       <c r="AG271">
         <v>51.0</v>
       </c>
       <c r="AI271" t="s">
         <v>801</v>
       </c>
       <c r="AJ271">
         <v>108602</v>
       </c>
       <c r="AK271">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="272" spans="1:37">
       <c r="D272" t="s">
         <v>805</v>
       </c>
       <c r="E272" t="s">
         <v>806</v>
       </c>
       <c r="F272" t="s">
         <v>807</v>
       </c>
       <c r="G272" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H272" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I272" t="s">
         <v>655</v>
       </c>
       <c r="J272" t="s">
         <v>29</v>
       </c>
       <c r="AF272">
@@ -13631,51 +13652,51 @@
       <c r="H274" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I274" t="s">
         <v>655</v>
       </c>
       <c r="J274" t="s">
         <v>83</v>
       </c>
       <c r="AE274">
         <v>1</v>
       </c>
       <c r="AF274">
         <v>51.0</v>
       </c>
       <c r="AG274">
         <v>51.0</v>
       </c>
       <c r="AI274" t="s">
         <v>801</v>
       </c>
       <c r="AJ274">
         <v>106872</v>
       </c>
       <c r="AK274">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="275" spans="1:37">
       <c r="D275" t="s">
         <v>812</v>
       </c>
       <c r="E275" t="s">
         <v>813</v>
       </c>
       <c r="F275" t="s">
         <v>814</v>
       </c>
       <c r="G275" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H275" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I275" t="s">
         <v>655</v>
       </c>
       <c r="J275" t="s">
         <v>435</v>
       </c>
       <c r="AE275">
@@ -13704,51 +13725,51 @@
       <c r="E276" t="s">
         <v>194</v>
       </c>
       <c r="F276" t="s">
         <v>816</v>
       </c>
       <c r="G276" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H276" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I276" t="s">
         <v>655</v>
       </c>
       <c r="AF276">
         <v>35.0</v>
       </c>
       <c r="AI276" t="s">
         <v>801</v>
       </c>
       <c r="AJ276">
         <v>111234</v>
       </c>
       <c r="AK276">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="277" spans="1:37">
       <c r="D277" t="s">
         <v>817</v>
       </c>
       <c r="E277" t="s">
         <v>818</v>
       </c>
       <c r="F277" t="s">
         <v>819</v>
       </c>
       <c r="G277" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H277" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I277" t="s">
         <v>655</v>
       </c>
       <c r="AE277">
         <v>1</v>
       </c>
       <c r="AF277">
@@ -13976,51 +13997,51 @@
       <c r="H283" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I283" t="s">
         <v>655</v>
       </c>
       <c r="J283" t="s">
         <v>113</v>
       </c>
       <c r="AE283">
         <v>1</v>
       </c>
       <c r="AF283">
         <v>51.0</v>
       </c>
       <c r="AG283">
         <v>51.0</v>
       </c>
       <c r="AI283" t="s">
         <v>801</v>
       </c>
       <c r="AJ283">
         <v>110846</v>
       </c>
       <c r="AK283">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:37">
       <c r="D284" t="s">
         <v>834</v>
       </c>
       <c r="E284" t="s">
         <v>111</v>
       </c>
       <c r="F284" t="s">
         <v>835</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H284" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I284" t="s">
         <v>655</v>
       </c>
       <c r="J284" t="s">
         <v>510</v>
       </c>
       <c r="AE284">
@@ -14238,50 +14259,53 @@
       </c>
       <c r="G290" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H290" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I290" t="s">
         <v>655</v>
       </c>
       <c r="J290" t="s">
         <v>51</v>
       </c>
       <c r="AE290">
         <v>1</v>
       </c>
       <c r="AF290">
         <v>51.0</v>
       </c>
       <c r="AI290" t="s">
         <v>836</v>
       </c>
       <c r="AJ290">
         <v>112459</v>
       </c>
+      <c r="AK290">
+        <v>5</v>
+      </c>
     </row>
     <row r="291" spans="1:37">
       <c r="D291" t="s">
         <v>849</v>
       </c>
       <c r="E291" t="s">
         <v>850</v>
       </c>
       <c r="F291" t="s">
         <v>851</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H291" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I291" t="s">
         <v>655</v>
       </c>
       <c r="J291" t="s">
         <v>83</v>
       </c>
       <c r="AE291">
         <v>1</v>
@@ -14312,51 +14336,51 @@
       <c r="F292" t="s">
         <v>852</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H292" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I292" t="s">
         <v>655</v>
       </c>
       <c r="AE292">
         <v>1</v>
       </c>
       <c r="AF292">
         <v>51.0</v>
       </c>
       <c r="AI292" t="s">
         <v>836</v>
       </c>
       <c r="AJ292">
         <v>107405</v>
       </c>
       <c r="AK292">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="293" spans="1:37">
       <c r="D293" t="s">
         <v>853</v>
       </c>
       <c r="E293" t="s">
         <v>294</v>
       </c>
       <c r="F293" t="s">
         <v>854</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H293" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I293" t="s">
         <v>655</v>
       </c>
       <c r="J293" t="s">
         <v>29</v>
       </c>
       <c r="AE293">
@@ -14616,92 +14640,92 @@
       <c r="G300" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H300" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I300" t="s">
         <v>655</v>
       </c>
       <c r="J300" t="s">
         <v>869</v>
       </c>
       <c r="AE300">
         <v>1</v>
       </c>
       <c r="AF300">
         <v>51.0</v>
       </c>
       <c r="AI300" t="s">
         <v>836</v>
       </c>
       <c r="AJ300">
         <v>112379</v>
       </c>
       <c r="AK300">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="301" spans="1:37">
       <c r="D301" t="s">
         <v>798</v>
       </c>
       <c r="E301" t="s">
         <v>870</v>
       </c>
       <c r="F301" t="s">
         <v>871</v>
       </c>
       <c r="G301" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H301" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I301" t="s">
         <v>655</v>
       </c>
       <c r="J301" t="s">
         <v>308</v>
       </c>
       <c r="AE301">
         <v>1</v>
       </c>
       <c r="AF301">
         <v>51.0</v>
       </c>
       <c r="AG301">
         <v>51.0</v>
       </c>
       <c r="AI301" t="s">
         <v>872</v>
       </c>
       <c r="AJ301">
         <v>106537</v>
       </c>
       <c r="AK301">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:37">
       <c r="D302" t="s">
         <v>873</v>
       </c>
       <c r="E302" t="s">
         <v>81</v>
       </c>
       <c r="F302" t="s">
         <v>874</v>
       </c>
       <c r="G302" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H302" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I302" t="s">
         <v>655</v>
       </c>
       <c r="J302" t="s">
         <v>308</v>
       </c>
       <c r="AE302">