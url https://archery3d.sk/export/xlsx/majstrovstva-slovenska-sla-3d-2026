--- v3 (2026-09-21)
+++ v4 (2026-10-13)
@@ -3267,51 +3267,51 @@
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>2</v>
       </c>
       <c r="AF3">
         <v>52.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>106895</v>
       </c>
       <c r="AK3">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
@@ -3542,51 +3542,51 @@
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>66</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>41.0</v>
       </c>
       <c r="AI10" t="s">
         <v>58</v>
       </c>
       <c r="AJ10">
         <v>110732</v>
       </c>
       <c r="AK10">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>68</v>
       </c>
       <c r="F11" t="s">
         <v>69</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>70</v>
       </c>
       <c r="AE11">
@@ -3837,51 +3837,51 @@
       <c r="F18" t="s">
         <v>92</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>40</v>
       </c>
       <c r="AF18">
         <v>25.0</v>
       </c>
       <c r="AI18" t="s">
         <v>76</v>
       </c>
       <c r="AJ18">
         <v>106957</v>
       </c>
       <c r="AK18">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>93</v>
       </c>
       <c r="E19" t="s">
         <v>94</v>
       </c>
       <c r="F19" t="s">
         <v>95</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>40</v>
       </c>
       <c r="AE19">
@@ -3910,51 +3910,51 @@
       <c r="F20" t="s">
         <v>97</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>40</v>
       </c>
       <c r="AF20">
         <v>35.0</v>
       </c>
       <c r="AI20" t="s">
         <v>99</v>
       </c>
       <c r="AJ20">
         <v>106759</v>
       </c>
       <c r="AK20">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>100</v>
       </c>
       <c r="E21" t="s">
         <v>101</v>
       </c>
       <c r="F21" t="s">
         <v>102</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>83</v>
       </c>
       <c r="AE21">
@@ -4027,51 +4027,51 @@
       <c r="H23" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>83</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>51.0</v>
       </c>
       <c r="AG23">
         <v>51.0</v>
       </c>
       <c r="AI23" t="s">
         <v>99</v>
       </c>
       <c r="AJ23">
         <v>106794</v>
       </c>
       <c r="AK23">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>110</v>
       </c>
       <c r="E24" t="s">
         <v>111</v>
       </c>
       <c r="F24" t="s">
         <v>112</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>113</v>
       </c>
       <c r="AE24">
@@ -4144,51 +4144,51 @@
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>119</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>51.0</v>
       </c>
       <c r="AI26" t="s">
         <v>99</v>
       </c>
       <c r="AJ26">
         <v>111192</v>
       </c>
       <c r="AK26">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>59</v>
       </c>
       <c r="E27" t="s">
         <v>120</v>
       </c>
       <c r="F27" t="s">
         <v>121</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>62</v>
       </c>
       <c r="AE27">
@@ -5030,51 +5030,51 @@
       <c r="H49" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>113</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>51.0</v>
       </c>
       <c r="AG49">
         <v>51.0</v>
       </c>
       <c r="AI49" t="s">
         <v>174</v>
       </c>
       <c r="AJ49">
         <v>109740</v>
       </c>
       <c r="AK49">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>187</v>
       </c>
       <c r="E50" t="s">
         <v>188</v>
       </c>
       <c r="F50" t="s">
         <v>189</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
         <v>70</v>
       </c>
       <c r="AE50">
@@ -6354,51 +6354,51 @@
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I84" t="s">
         <v>280</v>
       </c>
       <c r="J84" t="s">
         <v>300</v>
       </c>
       <c r="AE84">
         <v>2</v>
       </c>
       <c r="AF84">
         <v>67.0</v>
       </c>
       <c r="AI84" t="s">
         <v>296</v>
       </c>
       <c r="AJ84">
         <v>107579</v>
       </c>
       <c r="AK84">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>301</v>
       </c>
       <c r="E85" t="s">
         <v>207</v>
       </c>
       <c r="F85" t="s">
         <v>302</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I85" t="s">
         <v>280</v>
       </c>
       <c r="J85" t="s">
         <v>83</v>
       </c>
       <c r="AE85">
@@ -6898,51 +6898,51 @@
       <c r="H98" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I98" t="s">
         <v>328</v>
       </c>
       <c r="J98" t="s">
         <v>35</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AF98">
         <v>41.0</v>
       </c>
       <c r="AG98">
         <v>41.0</v>
       </c>
       <c r="AI98" t="s">
         <v>343</v>
       </c>
       <c r="AJ98">
         <v>107927</v>
       </c>
       <c r="AK98">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>346</v>
       </c>
       <c r="E99" t="s">
         <v>207</v>
       </c>
       <c r="F99" t="s">
         <v>347</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I99" t="s">
         <v>328</v>
       </c>
       <c r="J99" t="s">
         <v>29</v>
       </c>
       <c r="AD99" t="s">
@@ -7126,51 +7126,51 @@
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I104" t="s">
         <v>328</v>
       </c>
       <c r="AE104">
         <v>1</v>
       </c>
       <c r="AF104">
         <v>51.0</v>
       </c>
       <c r="AG104">
         <v>51.0</v>
       </c>
       <c r="AI104" t="s">
         <v>356</v>
       </c>
       <c r="AJ104">
         <v>107558</v>
       </c>
       <c r="AK104">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="D105" t="s">
         <v>361</v>
       </c>
       <c r="E105" t="s">
         <v>117</v>
       </c>
       <c r="F105" t="s">
         <v>362</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I105" t="s">
         <v>328</v>
       </c>
       <c r="J105" t="s">
         <v>334</v>
       </c>
       <c r="AE105">
@@ -7351,51 +7351,51 @@
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I110" t="s">
         <v>328</v>
       </c>
       <c r="J110" t="s">
         <v>334</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
         <v>51.0</v>
       </c>
       <c r="AI110" t="s">
         <v>356</v>
       </c>
       <c r="AJ110">
         <v>106357</v>
       </c>
       <c r="AK110">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>331</v>
       </c>
       <c r="E111" t="s">
         <v>376</v>
       </c>
       <c r="F111" t="s">
         <v>377</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I111" t="s">
         <v>328</v>
       </c>
       <c r="J111" t="s">
         <v>334</v>
       </c>
       <c r="AE111">
@@ -7424,51 +7424,51 @@
       <c r="F112" t="s">
         <v>380</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I112" t="s">
         <v>328</v>
       </c>
       <c r="J112" t="s">
         <v>381</v>
       </c>
       <c r="AF112">
         <v>35.0</v>
       </c>
       <c r="AI112" t="s">
         <v>356</v>
       </c>
       <c r="AJ112">
         <v>110482</v>
       </c>
       <c r="AK112">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>382</v>
       </c>
       <c r="E113" t="s">
         <v>117</v>
       </c>
       <c r="F113" t="s">
         <v>383</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I113" t="s">
         <v>328</v>
       </c>
       <c r="J113" t="s">
         <v>35</v>
       </c>
       <c r="AE113">
@@ -7505,50 +7505,53 @@
       </c>
       <c r="H114" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I114" t="s">
         <v>328</v>
       </c>
       <c r="J114" t="s">
         <v>62</v>
       </c>
       <c r="AE114">
         <v>2</v>
       </c>
       <c r="AF114">
         <v>67.0</v>
       </c>
       <c r="AG114">
         <v>67.0</v>
       </c>
       <c r="AI114" t="s">
         <v>356</v>
       </c>
       <c r="AJ114">
         <v>111778</v>
       </c>
+      <c r="AK114">
+        <v>4</v>
+      </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
         <v>386</v>
       </c>
       <c r="E115" t="s">
         <v>387</v>
       </c>
       <c r="F115" t="s">
         <v>388</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I115" t="s">
         <v>328</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>51.0</v>
@@ -7617,51 +7620,51 @@
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I117" t="s">
         <v>328</v>
       </c>
       <c r="J117" t="s">
         <v>62</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>51.0</v>
       </c>
       <c r="AI117" t="s">
         <v>356</v>
       </c>
       <c r="AJ117">
         <v>109231</v>
       </c>
       <c r="AK117">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>394</v>
       </c>
       <c r="E118" t="s">
         <v>395</v>
       </c>
       <c r="F118" t="s">
         <v>396</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I118" t="s">
         <v>328</v>
       </c>
       <c r="J118" t="s">
         <v>397</v>
       </c>
       <c r="AE118">
@@ -7807,51 +7810,51 @@
       <c r="G122" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I122" t="s">
         <v>328</v>
       </c>
       <c r="J122" t="s">
         <v>366</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>51.0</v>
       </c>
       <c r="AI122" t="s">
         <v>409</v>
       </c>
       <c r="AJ122">
         <v>106818</v>
       </c>
       <c r="AK122">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>410</v>
       </c>
       <c r="E123" t="s">
         <v>179</v>
       </c>
       <c r="F123" t="s">
         <v>411</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I123" t="s">
         <v>328</v>
       </c>
       <c r="J123" t="s">
         <v>334</v>
       </c>
       <c r="AE123">
@@ -8026,51 +8029,51 @@
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I128" t="s">
         <v>328</v>
       </c>
       <c r="J128" t="s">
         <v>366</v>
       </c>
       <c r="AE128">
         <v>1</v>
       </c>
       <c r="AF128">
         <v>51.0</v>
       </c>
       <c r="AI128" t="s">
         <v>424</v>
       </c>
       <c r="AJ128">
         <v>107282</v>
       </c>
       <c r="AK128">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>427</v>
       </c>
       <c r="E129" t="s">
         <v>428</v>
       </c>
       <c r="F129" t="s">
         <v>429</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I129" t="s">
         <v>328</v>
       </c>
       <c r="J129" t="s">
         <v>62</v>
       </c>
       <c r="AE129">
@@ -8333,51 +8336,51 @@
       <c r="F136" t="s">
         <v>452</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H136" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I136" t="s">
         <v>449</v>
       </c>
       <c r="J136" t="s">
         <v>453</v>
       </c>
       <c r="AF136">
         <v>25.0</v>
       </c>
       <c r="AI136" t="s">
         <v>454</v>
       </c>
       <c r="AJ136">
         <v>112981</v>
       </c>
       <c r="AK136">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="D137" t="s">
         <v>455</v>
       </c>
       <c r="E137" t="s">
         <v>456</v>
       </c>
       <c r="F137" t="s">
         <v>457</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H137" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I137" t="s">
         <v>449</v>
       </c>
       <c r="J137" t="s">
         <v>51</v>
       </c>
       <c r="AE137">
@@ -8520,51 +8523,51 @@
       <c r="F141" t="s">
         <v>466</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I141" t="s">
         <v>449</v>
       </c>
       <c r="J141" t="s">
         <v>467</v>
       </c>
       <c r="AF141">
         <v>35.0</v>
       </c>
       <c r="AI141" t="s">
         <v>464</v>
       </c>
       <c r="AJ141">
         <v>107641</v>
       </c>
       <c r="AK141">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>178</v>
       </c>
       <c r="E142" t="s">
         <v>117</v>
       </c>
       <c r="F142" t="s">
         <v>468</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I142" t="s">
         <v>449</v>
       </c>
       <c r="J142" t="s">
         <v>181</v>
       </c>
       <c r="AE142">
@@ -8811,50 +8814,53 @@
       </c>
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I149" t="s">
         <v>488</v>
       </c>
       <c r="J149" t="s">
         <v>70</v>
       </c>
       <c r="AE149">
         <v>1</v>
       </c>
       <c r="AF149">
         <v>41.0</v>
       </c>
       <c r="AI149" t="s">
         <v>494</v>
       </c>
       <c r="AJ149">
         <v>109868</v>
       </c>
+      <c r="AK149">
+        <v>5</v>
+      </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
         <v>495</v>
       </c>
       <c r="E150" t="s">
         <v>496</v>
       </c>
       <c r="F150" t="s">
         <v>497</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H150" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I150" t="s">
         <v>488</v>
       </c>
       <c r="J150" t="s">
         <v>498</v>
       </c>
       <c r="AE150">
         <v>1</v>
@@ -9230,51 +9236,51 @@
       <c r="H160" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I160" t="s">
         <v>488</v>
       </c>
       <c r="J160" t="s">
         <v>181</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AF160">
         <v>51.0</v>
       </c>
       <c r="AG160">
         <v>51.0</v>
       </c>
       <c r="AI160" t="s">
         <v>501</v>
       </c>
       <c r="AJ160">
         <v>107166</v>
       </c>
       <c r="AK160">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>523</v>
       </c>
       <c r="E161" t="s">
         <v>473</v>
       </c>
       <c r="F161" t="s">
         <v>524</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I161" t="s">
         <v>488</v>
       </c>
       <c r="J161" t="s">
         <v>525</v>
       </c>
       <c r="AF161">
@@ -9347,51 +9353,51 @@
       <c r="H163" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I163" t="s">
         <v>488</v>
       </c>
       <c r="J163" t="s">
         <v>29</v>
       </c>
       <c r="AE163">
         <v>1</v>
       </c>
       <c r="AF163">
         <v>51.0</v>
       </c>
       <c r="AG163">
         <v>51.0</v>
       </c>
       <c r="AI163" t="s">
         <v>501</v>
       </c>
       <c r="AJ163">
         <v>112819</v>
       </c>
       <c r="AK163">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
         <v>485</v>
       </c>
       <c r="E164" t="s">
         <v>104</v>
       </c>
       <c r="F164" t="s">
         <v>530</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I164" t="s">
         <v>488</v>
       </c>
       <c r="J164" t="s">
         <v>29</v>
       </c>
       <c r="AE164">
@@ -9767,50 +9773,53 @@
       </c>
       <c r="H174" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I174" t="s">
         <v>488</v>
       </c>
       <c r="J174" t="s">
         <v>66</v>
       </c>
       <c r="AE174">
         <v>1</v>
       </c>
       <c r="AF174">
         <v>51.0</v>
       </c>
       <c r="AG174">
         <v>51.0</v>
       </c>
       <c r="AI174" t="s">
         <v>547</v>
       </c>
       <c r="AJ174">
         <v>107485</v>
       </c>
+      <c r="AK174">
+        <v>5</v>
+      </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>558</v>
       </c>
       <c r="E175" t="s">
         <v>216</v>
       </c>
       <c r="F175" t="s">
         <v>559</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I175" t="s">
         <v>488</v>
       </c>
       <c r="J175" t="s">
         <v>510</v>
       </c>
       <c r="AE175">
         <v>1</v>
@@ -10496,51 +10505,51 @@
       <c r="F193" t="s">
         <v>610</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I193" t="s">
         <v>576</v>
       </c>
       <c r="J193" t="s">
         <v>381</v>
       </c>
       <c r="AF193">
         <v>35.0</v>
       </c>
       <c r="AI193" t="s">
         <v>594</v>
       </c>
       <c r="AJ193">
         <v>110479</v>
       </c>
       <c r="AK193">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>611</v>
       </c>
       <c r="E194" t="s">
         <v>612</v>
       </c>
       <c r="F194" t="s">
         <v>613</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I194" t="s">
         <v>576</v>
       </c>
       <c r="J194" t="s">
         <v>521</v>
       </c>
       <c r="AE194">
@@ -11294,51 +11303,51 @@
       <c r="H214" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I214" t="s">
         <v>655</v>
       </c>
       <c r="J214" t="s">
         <v>40</v>
       </c>
       <c r="AD214" t="s">
         <v>664</v>
       </c>
       <c r="AE214">
         <v>1</v>
       </c>
       <c r="AF214">
         <v>36.0</v>
       </c>
       <c r="AI214" t="s">
         <v>657</v>
       </c>
       <c r="AJ214">
         <v>107314</v>
       </c>
       <c r="AK214">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="215" spans="1:37">
       <c r="D215" t="s">
         <v>665</v>
       </c>
       <c r="E215" t="s">
         <v>666</v>
       </c>
       <c r="F215" t="s">
         <v>667</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H215" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I215" t="s">
         <v>655</v>
       </c>
       <c r="J215" t="s">
         <v>83</v>
       </c>
       <c r="AD215" t="s">
@@ -11502,133 +11511,133 @@
       <c r="I219" t="s">
         <v>655</v>
       </c>
       <c r="J219" t="s">
         <v>83</v>
       </c>
       <c r="AD219" t="s">
         <v>684</v>
       </c>
       <c r="AE219">
         <v>1</v>
       </c>
       <c r="AF219">
         <v>36.0</v>
       </c>
       <c r="AG219">
         <v>36.0</v>
       </c>
       <c r="AI219" t="s">
         <v>680</v>
       </c>
       <c r="AJ219">
         <v>112004</v>
       </c>
       <c r="AK219">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="D220" t="s">
         <v>685</v>
       </c>
       <c r="E220" t="s">
         <v>686</v>
       </c>
       <c r="F220" t="s">
         <v>687</v>
       </c>
       <c r="G220" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H220" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I220" t="s">
         <v>655</v>
       </c>
       <c r="J220" t="s">
         <v>40</v>
       </c>
       <c r="AD220" t="s">
         <v>688</v>
       </c>
       <c r="AE220">
         <v>1</v>
       </c>
       <c r="AF220">
         <v>36.0</v>
       </c>
       <c r="AI220" t="s">
         <v>680</v>
       </c>
       <c r="AJ220">
         <v>106948</v>
       </c>
       <c r="AK220">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="D221" t="s">
         <v>689</v>
       </c>
       <c r="E221" t="s">
         <v>690</v>
       </c>
       <c r="F221" t="s">
         <v>691</v>
       </c>
       <c r="G221" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H221" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I221" t="s">
         <v>655</v>
       </c>
       <c r="J221" t="s">
         <v>40</v>
       </c>
       <c r="AD221" t="s">
         <v>692</v>
       </c>
       <c r="AE221">
         <v>1</v>
       </c>
       <c r="AF221">
         <v>36.0</v>
       </c>
       <c r="AI221" t="s">
         <v>680</v>
       </c>
       <c r="AJ221">
         <v>111566</v>
       </c>
       <c r="AK221">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:37">
       <c r="D222" t="s">
         <v>693</v>
       </c>
       <c r="E222" t="s">
         <v>694</v>
       </c>
       <c r="F222" t="s">
         <v>695</v>
       </c>
       <c r="G222" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H222" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I222" t="s">
         <v>655</v>
       </c>
       <c r="J222" t="s">
         <v>106</v>
       </c>
       <c r="AD222" t="s">
@@ -11662,50 +11671,53 @@
       </c>
       <c r="G223" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H223" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I223" t="s">
         <v>655</v>
       </c>
       <c r="J223" t="s">
         <v>366</v>
       </c>
       <c r="AE223">
         <v>3</v>
       </c>
       <c r="AF223">
         <v>73.0</v>
       </c>
       <c r="AI223" t="s">
         <v>700</v>
       </c>
       <c r="AJ223">
         <v>109100</v>
       </c>
+      <c r="AK223">
+        <v>5</v>
+      </c>
     </row>
     <row r="224" spans="1:37">
       <c r="D224" t="s">
         <v>701</v>
       </c>
       <c r="E224" t="s">
         <v>574</v>
       </c>
       <c r="F224" t="s">
         <v>702</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H224" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I224" t="s">
         <v>655</v>
       </c>
       <c r="J224" t="s">
         <v>83</v>
       </c>
       <c r="AE224">
         <v>1</v>
@@ -12435,51 +12447,51 @@
       <c r="H243" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I243" t="s">
         <v>655</v>
       </c>
       <c r="J243" t="s">
         <v>83</v>
       </c>
       <c r="AE243">
         <v>1</v>
       </c>
       <c r="AF243">
         <v>51.0</v>
       </c>
       <c r="AG243">
         <v>51.0</v>
       </c>
       <c r="AI243" t="s">
         <v>734</v>
       </c>
       <c r="AJ243">
         <v>113228</v>
       </c>
       <c r="AK243">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="244" spans="1:37">
       <c r="D244" t="s">
         <v>748</v>
       </c>
       <c r="E244" t="s">
         <v>267</v>
       </c>
       <c r="F244" t="s">
         <v>749</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H244" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I244" t="s">
         <v>655</v>
       </c>
       <c r="J244" t="s">
         <v>435</v>
       </c>
       <c r="AE244">
@@ -12631,51 +12643,51 @@
       <c r="F248" t="s">
         <v>755</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H248" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I248" t="s">
         <v>655</v>
       </c>
       <c r="J248" t="s">
         <v>70</v>
       </c>
       <c r="AF248">
         <v>35.0</v>
       </c>
       <c r="AI248" t="s">
         <v>734</v>
       </c>
       <c r="AJ248">
         <v>113253</v>
       </c>
       <c r="AK248">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="249" spans="1:37">
       <c r="D249" t="s">
         <v>756</v>
       </c>
       <c r="E249" t="s">
         <v>757</v>
       </c>
       <c r="F249" t="s">
         <v>758</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H249" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I249" t="s">
         <v>655</v>
       </c>
       <c r="J249" t="s">
         <v>525</v>
       </c>
       <c r="AE249">
@@ -12871,92 +12883,92 @@
       <c r="H254" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I254" t="s">
         <v>655</v>
       </c>
       <c r="J254" t="s">
         <v>771</v>
       </c>
       <c r="AE254">
         <v>1</v>
       </c>
       <c r="AF254">
         <v>51.0</v>
       </c>
       <c r="AG254">
         <v>51.0</v>
       </c>
       <c r="AI254" t="s">
         <v>734</v>
       </c>
       <c r="AJ254">
         <v>108411</v>
       </c>
       <c r="AK254">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="255" spans="1:37">
       <c r="D255" t="s">
         <v>772</v>
       </c>
       <c r="E255" t="s">
         <v>131</v>
       </c>
       <c r="F255" t="s">
         <v>773</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H255" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I255" t="s">
         <v>655</v>
       </c>
       <c r="J255" t="s">
         <v>435</v>
       </c>
       <c r="AE255">
         <v>1</v>
       </c>
       <c r="AF255">
         <v>51.0</v>
       </c>
       <c r="AG255">
         <v>51.0</v>
       </c>
       <c r="AI255" t="s">
         <v>734</v>
       </c>
       <c r="AJ255">
         <v>108923</v>
       </c>
       <c r="AK255">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="256" spans="1:37">
       <c r="D256" t="s">
         <v>707</v>
       </c>
       <c r="E256" t="s">
         <v>128</v>
       </c>
       <c r="F256" t="s">
         <v>774</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H256" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I256" t="s">
         <v>655</v>
       </c>
       <c r="J256" t="s">
         <v>525</v>
       </c>
       <c r="AE256">
@@ -13841,50 +13853,53 @@
       </c>
       <c r="G279" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H279" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I279" t="s">
         <v>655</v>
       </c>
       <c r="J279" t="s">
         <v>824</v>
       </c>
       <c r="AF279">
         <v>35.0</v>
       </c>
       <c r="AG279">
         <v>35.0</v>
       </c>
       <c r="AI279" t="s">
         <v>801</v>
       </c>
       <c r="AJ279">
         <v>107693</v>
       </c>
+      <c r="AK279">
+        <v>5</v>
+      </c>
     </row>
     <row r="280" spans="1:37">
       <c r="D280" t="s">
         <v>825</v>
       </c>
       <c r="E280" t="s">
         <v>826</v>
       </c>
       <c r="F280" t="s">
         <v>827</v>
       </c>
       <c r="G280" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H280" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I280" t="s">
         <v>655</v>
       </c>
       <c r="J280" t="s">
         <v>181</v>
       </c>
       <c r="AE280">
         <v>1</v>
@@ -14494,51 +14509,51 @@
       <c r="G296" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H296" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I296" t="s">
         <v>655</v>
       </c>
       <c r="J296" t="s">
         <v>308</v>
       </c>
       <c r="AF296">
         <v>35.0</v>
       </c>
       <c r="AG296">
         <v>35.0</v>
       </c>
       <c r="AI296" t="s">
         <v>836</v>
       </c>
       <c r="AJ296">
         <v>106926</v>
       </c>
       <c r="AK296">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="297" spans="1:37">
       <c r="D297" t="s">
         <v>861</v>
       </c>
       <c r="E297" t="s">
         <v>862</v>
       </c>
       <c r="F297" t="s">
         <v>863</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H297" s="6" t="s">
         <v>204</v>
       </c>
       <c r="I297" t="s">
         <v>655</v>
       </c>
       <c r="AF297">
         <v>35.0</v>
       </c>
       <c r="AI297" t="s">