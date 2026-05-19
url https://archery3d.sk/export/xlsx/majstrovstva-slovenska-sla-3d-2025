--- v0 (2026-04-28)
+++ v1 (2026-05-19)
@@ -3338,53 +3338,50 @@
       </c>
       <c r="G6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>46</v>
       </c>
       <c r="AD6" t="s">
         <v>47</v>
       </c>
       <c r="AF6">
         <v>15.0</v>
       </c>
       <c r="AI6" t="s">
         <v>48</v>
       </c>
       <c r="AJ6">
         <v>99125</v>
       </c>
-      <c r="AK6">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>49</v>
       </c>
       <c r="E7" t="s">
         <v>50</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>52</v>
       </c>
       <c r="AD7" t="s">
         <v>53</v>
@@ -3745,51 +3742,51 @@
       <c r="G17" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>46</v>
       </c>
       <c r="AE17">
         <v>2</v>
       </c>
       <c r="AF17">
         <v>48.0</v>
       </c>
       <c r="AI17" t="s">
         <v>77</v>
       </c>
       <c r="AJ17">
         <v>94653</v>
       </c>
       <c r="AK17">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>54</v>
       </c>
       <c r="E18" t="s">
         <v>92</v>
       </c>
       <c r="F18" t="s">
         <v>93</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>58</v>
       </c>
       <c r="AE18">
@@ -4081,51 +4078,51 @@
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>35</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>44.0</v>
       </c>
       <c r="AI26" t="s">
         <v>95</v>
       </c>
       <c r="AJ26">
         <v>94833</v>
       </c>
       <c r="AK26">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>117</v>
       </c>
       <c r="E27" t="s">
         <v>118</v>
       </c>
       <c r="F27" t="s">
         <v>119</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>69</v>
       </c>
       <c r="AF27">
@@ -4540,89 +4537,89 @@
       <c r="G38" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>84</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>44.0</v>
       </c>
       <c r="AI38" t="s">
         <v>152</v>
       </c>
       <c r="AJ38">
         <v>94269</v>
       </c>
       <c r="AK38">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>153</v>
       </c>
       <c r="E39" t="s">
         <v>154</v>
       </c>
       <c r="F39" t="s">
         <v>155</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>35</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>44.0</v>
       </c>
       <c r="AI39" t="s">
         <v>152</v>
       </c>
       <c r="AJ39">
         <v>94834</v>
       </c>
       <c r="AK39">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>156</v>
       </c>
       <c r="E40" t="s">
         <v>150</v>
       </c>
       <c r="F40" t="s">
         <v>157</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>63</v>
       </c>
       <c r="AE40">
@@ -5332,51 +5329,51 @@
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I59" t="s">
         <v>215</v>
       </c>
       <c r="J59" t="s">
         <v>220</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>44.0</v>
       </c>
       <c r="AI59" t="s">
         <v>221</v>
       </c>
       <c r="AJ59">
         <v>98363</v>
       </c>
       <c r="AK59">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>222</v>
       </c>
       <c r="E60" t="s">
         <v>175</v>
       </c>
       <c r="F60" t="s">
         <v>223</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I60" t="s">
         <v>215</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
@@ -6064,51 +6061,51 @@
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I80" t="s">
         <v>263</v>
       </c>
       <c r="J80" t="s">
         <v>292</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>44.0</v>
       </c>
       <c r="AI80" t="s">
         <v>284</v>
       </c>
       <c r="AJ80">
         <v>102430</v>
       </c>
       <c r="AK80">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>293</v>
       </c>
       <c r="E81" t="s">
         <v>67</v>
       </c>
       <c r="F81" t="s">
         <v>294</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I81" t="s">
         <v>263</v>
       </c>
       <c r="J81" t="s">
         <v>52</v>
       </c>
       <c r="AE81">
@@ -7069,51 +7066,51 @@
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I107" t="s">
         <v>331</v>
       </c>
       <c r="J107" t="s">
         <v>73</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AF107">
         <v>44.0</v>
       </c>
       <c r="AI107" t="s">
         <v>360</v>
       </c>
       <c r="AJ107">
         <v>96842</v>
       </c>
       <c r="AK107">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>378</v>
       </c>
       <c r="E108" t="s">
         <v>97</v>
       </c>
       <c r="F108" t="s">
         <v>379</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I108" t="s">
         <v>331</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AF108">
@@ -7872,51 +7869,51 @@
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I129" t="s">
         <v>331</v>
       </c>
       <c r="J129" t="s">
         <v>58</v>
       </c>
       <c r="AE129">
         <v>1</v>
       </c>
       <c r="AF129">
         <v>44.0</v>
       </c>
       <c r="AI129" t="s">
         <v>422</v>
       </c>
       <c r="AJ129">
         <v>96415</v>
       </c>
       <c r="AK129">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>314</v>
       </c>
       <c r="E130" t="s">
         <v>442</v>
       </c>
       <c r="F130" t="s">
         <v>443</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I130" t="s">
         <v>331</v>
       </c>
       <c r="J130" t="s">
         <v>316</v>
       </c>
       <c r="AE130">
@@ -9665,53 +9662,50 @@
       </c>
       <c r="G177" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H177" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I177" t="s">
         <v>566</v>
       </c>
       <c r="J177" t="s">
         <v>292</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AF177">
         <v>34.0</v>
       </c>
       <c r="AI177" t="s">
         <v>579</v>
       </c>
       <c r="AJ177">
         <v>100373</v>
       </c>
-      <c r="AK177">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>506</v>
       </c>
       <c r="E178" t="s">
         <v>580</v>
       </c>
       <c r="F178" t="s">
         <v>581</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H178" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I178" t="s">
         <v>566</v>
       </c>
       <c r="J178" t="s">
         <v>509</v>
       </c>
       <c r="AE178">
         <v>1</v>
@@ -10578,51 +10572,51 @@
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I201" t="s">
         <v>566</v>
       </c>
       <c r="J201" t="s">
         <v>40</v>
       </c>
       <c r="AE201">
         <v>2</v>
       </c>
       <c r="AF201">
         <v>58.0</v>
       </c>
       <c r="AI201" t="s">
         <v>640</v>
       </c>
       <c r="AJ201">
         <v>99351</v>
       </c>
       <c r="AK201">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
         <v>641</v>
       </c>
       <c r="E202" t="s">
         <v>473</v>
       </c>
       <c r="F202" t="s">
         <v>642</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I202" t="s">
         <v>566</v>
       </c>
       <c r="J202" t="s">
         <v>29</v>
       </c>
       <c r="AF202">
@@ -11002,51 +10996,51 @@
       <c r="H212" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I212" t="s">
         <v>652</v>
       </c>
       <c r="J212" t="s">
         <v>588</v>
       </c>
       <c r="AD212" t="s">
         <v>670</v>
       </c>
       <c r="AE212">
         <v>2</v>
       </c>
       <c r="AF212">
         <v>43.0</v>
       </c>
       <c r="AI212" t="s">
         <v>666</v>
       </c>
       <c r="AJ212">
         <v>102242</v>
       </c>
       <c r="AK212">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="D213" t="s">
         <v>671</v>
       </c>
       <c r="E213" t="s">
         <v>672</v>
       </c>
       <c r="F213" t="s">
         <v>673</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H213" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I213" t="s">
         <v>652</v>
       </c>
       <c r="J213" t="s">
         <v>84</v>
       </c>
       <c r="AD213" t="s">
@@ -11844,51 +11838,51 @@
       <c r="G234" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I234" t="s">
         <v>652</v>
       </c>
       <c r="J234" t="s">
         <v>73</v>
       </c>
       <c r="AE234">
         <v>1</v>
       </c>
       <c r="AF234">
         <v>44.0</v>
       </c>
       <c r="AI234" t="s">
         <v>732</v>
       </c>
       <c r="AJ234">
         <v>96515</v>
       </c>
       <c r="AK234">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="235" spans="1:37">
       <c r="D235" t="s">
         <v>733</v>
       </c>
       <c r="E235" t="s">
         <v>734</v>
       </c>
       <c r="F235" t="s">
         <v>735</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H235" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I235" t="s">
         <v>652</v>
       </c>
       <c r="J235" t="s">
         <v>177</v>
       </c>
       <c r="AE235">
@@ -12698,92 +12692,92 @@
       <c r="G256" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H256" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I256" t="s">
         <v>652</v>
       </c>
       <c r="J256" t="s">
         <v>205</v>
       </c>
       <c r="AE256">
         <v>1</v>
       </c>
       <c r="AF256">
         <v>44.0</v>
       </c>
       <c r="AI256" t="s">
         <v>732</v>
       </c>
       <c r="AJ256">
         <v>100797</v>
       </c>
       <c r="AK256">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="257" spans="1:37">
       <c r="D257" t="s">
         <v>683</v>
       </c>
       <c r="E257" t="s">
         <v>392</v>
       </c>
       <c r="F257" t="s">
         <v>775</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H257" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I257" t="s">
         <v>652</v>
       </c>
       <c r="J257" t="s">
         <v>40</v>
       </c>
       <c r="AE257">
         <v>1</v>
       </c>
       <c r="AF257">
         <v>44.0</v>
       </c>
       <c r="AG257">
         <v>44.0</v>
       </c>
       <c r="AI257" t="s">
         <v>732</v>
       </c>
       <c r="AJ257">
         <v>94407</v>
       </c>
       <c r="AK257">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="258" spans="1:37">
       <c r="D258" t="s">
         <v>776</v>
       </c>
       <c r="E258" t="s">
         <v>777</v>
       </c>
       <c r="F258" t="s">
         <v>778</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H258" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I258" t="s">
         <v>652</v>
       </c>
       <c r="J258" t="s">
         <v>29</v>
       </c>
       <c r="AE258">