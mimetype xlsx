--- v1 (2026-05-19)
+++ v2 (2026-06-08)
@@ -3557,53 +3557,50 @@
       </c>
       <c r="F12" t="s">
         <v>72</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>73</v>
       </c>
       <c r="AF12">
         <v>20.0</v>
       </c>
       <c r="AI12" t="s">
         <v>59</v>
       </c>
       <c r="AJ12">
         <v>94655</v>
       </c>
-      <c r="AK12">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>74</v>
       </c>
       <c r="E13" t="s">
         <v>75</v>
       </c>
       <c r="F13" t="s">
         <v>76</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>52</v>
       </c>
       <c r="AE13">
         <v>1</v>
@@ -7604,50 +7601,53 @@
         <v>419</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I122" t="s">
         <v>331</v>
       </c>
       <c r="J122" t="s">
         <v>73</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>44.0</v>
       </c>
       <c r="AI122" t="s">
         <v>408</v>
       </c>
       <c r="AJ122">
         <v>102784</v>
+      </c>
+      <c r="AK122">
+        <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>420</v>
       </c>
       <c r="E123" t="s">
         <v>138</v>
       </c>
       <c r="F123" t="s">
         <v>421</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I123" t="s">
         <v>331</v>
       </c>
       <c r="J123" t="s">
         <v>359</v>
       </c>
       <c r="AE123">