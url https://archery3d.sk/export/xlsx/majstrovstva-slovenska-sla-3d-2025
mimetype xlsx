--- v2 (2026-06-08)
+++ v3 (2026-09-09)
@@ -3219,51 +3219,51 @@
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>1</v>
       </c>
       <c r="AF3">
         <v>29.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>95018</v>
       </c>
       <c r="AK3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
@@ -3377,89 +3377,89 @@
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>52</v>
       </c>
       <c r="AD7" t="s">
         <v>53</v>
       </c>
       <c r="AE7">
         <v>3</v>
       </c>
       <c r="AF7">
         <v>57.0</v>
       </c>
       <c r="AI7" t="s">
         <v>48</v>
       </c>
       <c r="AJ7">
         <v>102131</v>
       </c>
       <c r="AK7">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>54</v>
       </c>
       <c r="E8" t="s">
         <v>55</v>
       </c>
       <c r="F8" t="s">
         <v>56</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>58</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>34.0</v>
       </c>
       <c r="AI8" t="s">
         <v>59</v>
       </c>
       <c r="AJ8">
         <v>98051</v>
       </c>
       <c r="AK8">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>60</v>
       </c>
       <c r="E9" t="s">
         <v>61</v>
       </c>
       <c r="F9" t="s">
         <v>62</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>63</v>
       </c>
       <c r="AE9">
@@ -3627,53 +3627,50 @@
       </c>
       <c r="F14" t="s">
         <v>80</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>34.0</v>
       </c>
       <c r="AI14" t="s">
         <v>77</v>
       </c>
       <c r="AJ14">
         <v>102690</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>81</v>
       </c>
       <c r="E15" t="s">
         <v>82</v>
       </c>
       <c r="F15" t="s">
         <v>83</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>84</v>
       </c>
       <c r="AD15" t="s">
         <v>85</v>
@@ -3923,51 +3920,51 @@
       <c r="F22" t="s">
         <v>107</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>84</v>
       </c>
       <c r="AF22">
         <v>30.0</v>
       </c>
       <c r="AI22" t="s">
         <v>95</v>
       </c>
       <c r="AJ22">
         <v>102438</v>
       </c>
       <c r="AK22">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>108</v>
       </c>
       <c r="E23" t="s">
         <v>109</v>
       </c>
       <c r="F23" t="s">
         <v>110</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>84</v>
       </c>
       <c r="AE23">
@@ -3999,51 +3996,51 @@
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>73</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>44.0</v>
       </c>
       <c r="AI24" t="s">
         <v>95</v>
       </c>
       <c r="AJ24">
         <v>102224</v>
       </c>
       <c r="AK24">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>113</v>
       </c>
       <c r="E25" t="s">
         <v>109</v>
       </c>
       <c r="F25" t="s">
         <v>114</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>69</v>
       </c>
       <c r="AE25">
@@ -4613,51 +4610,51 @@
       <c r="H40" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>63</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>44.0</v>
       </c>
       <c r="AG40">
         <v>44.0</v>
       </c>
       <c r="AI40" t="s">
         <v>152</v>
       </c>
       <c r="AJ40">
         <v>94342</v>
       </c>
       <c r="AK40">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>158</v>
       </c>
       <c r="E41" t="s">
         <v>79</v>
       </c>
       <c r="F41" t="s">
         <v>159</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>63</v>
       </c>
       <c r="AE41">
@@ -4733,51 +4730,51 @@
       <c r="H43" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>166</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>44.0</v>
       </c>
       <c r="AG43">
         <v>44.0</v>
       </c>
       <c r="AI43" t="s">
         <v>152</v>
       </c>
       <c r="AJ43">
         <v>95164</v>
       </c>
       <c r="AK43">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>167</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" t="s">
         <v>168</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>29</v>
       </c>
       <c r="AE44">
@@ -5116,51 +5113,51 @@
       <c r="F53" t="s">
         <v>196</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>44.0</v>
       </c>
       <c r="AI53" t="s">
         <v>197</v>
       </c>
       <c r="AJ53">
         <v>95884</v>
       </c>
       <c r="AK53">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>198</v>
       </c>
       <c r="E54" t="s">
         <v>199</v>
       </c>
       <c r="F54" t="s">
         <v>200</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="J54" t="s">
         <v>201</v>
       </c>
       <c r="AF54">
@@ -5186,51 +5183,51 @@
       <c r="F55" t="s">
         <v>203</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I55" t="s">
         <v>204</v>
       </c>
       <c r="J55" t="s">
         <v>205</v>
       </c>
       <c r="AF55">
         <v>30.0</v>
       </c>
       <c r="AI55" t="s">
         <v>206</v>
       </c>
       <c r="AJ55">
         <v>97800</v>
       </c>
       <c r="AK55">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>207</v>
       </c>
       <c r="E56" t="s">
         <v>208</v>
       </c>
       <c r="F56" t="s">
         <v>209</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I56" t="s">
         <v>204</v>
       </c>
       <c r="J56" t="s">
         <v>210</v>
       </c>
       <c r="AE56">
@@ -5256,51 +5253,51 @@
       <c r="F57" t="s">
         <v>212</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I57" t="s">
         <v>204</v>
       </c>
       <c r="J57" t="s">
         <v>205</v>
       </c>
       <c r="AF57">
         <v>30.0</v>
       </c>
       <c r="AI57" t="s">
         <v>206</v>
       </c>
       <c r="AJ57">
         <v>97848</v>
       </c>
       <c r="AK57">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>213</v>
       </c>
       <c r="E58" t="s">
         <v>138</v>
       </c>
       <c r="F58" t="s">
         <v>214</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I58" t="s">
         <v>215</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
@@ -5848,51 +5845,51 @@
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I74" t="s">
         <v>263</v>
       </c>
       <c r="J74" t="s">
         <v>52</v>
       </c>
       <c r="AE74">
         <v>2</v>
       </c>
       <c r="AF74">
         <v>48.0</v>
       </c>
       <c r="AI74" t="s">
         <v>268</v>
       </c>
       <c r="AJ74">
         <v>102627</v>
       </c>
       <c r="AK74">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>272</v>
       </c>
       <c r="E75" t="s">
         <v>273</v>
       </c>
       <c r="F75" t="s">
         <v>274</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I75" t="s">
         <v>263</v>
       </c>
       <c r="J75" t="s">
         <v>52</v>
       </c>
       <c r="AE75">
@@ -6592,53 +6589,50 @@
       </c>
       <c r="H94" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I94" t="s">
         <v>331</v>
       </c>
       <c r="J94" t="s">
         <v>73</v>
       </c>
       <c r="AD94" t="s">
         <v>337</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
         <v>29.0</v>
       </c>
       <c r="AI94" t="s">
         <v>338</v>
       </c>
       <c r="AJ94">
         <v>95276</v>
       </c>
-      <c r="AK94">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>339</v>
       </c>
       <c r="E95" t="s">
         <v>67</v>
       </c>
       <c r="F95" t="s">
         <v>340</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I95" t="s">
         <v>331</v>
       </c>
       <c r="J95" t="s">
         <v>29</v>
       </c>
       <c r="AE95">
         <v>1</v>
@@ -6850,51 +6844,51 @@
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I101" t="s">
         <v>331</v>
       </c>
       <c r="J101" t="s">
         <v>359</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AF101">
         <v>44.0</v>
       </c>
       <c r="AI101" t="s">
         <v>360</v>
       </c>
       <c r="AJ101">
         <v>95780</v>
       </c>
       <c r="AK101">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>361</v>
       </c>
       <c r="E102" t="s">
         <v>362</v>
       </c>
       <c r="F102" t="s">
         <v>363</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I102" t="s">
         <v>331</v>
       </c>
       <c r="J102" t="s">
         <v>29</v>
       </c>
       <c r="AF102">
@@ -7285,51 +7279,51 @@
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I113" t="s">
         <v>331</v>
       </c>
       <c r="J113" t="s">
         <v>58</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AF113">
         <v>44.0</v>
       </c>
       <c r="AI113" t="s">
         <v>360</v>
       </c>
       <c r="AJ113">
         <v>101290</v>
       </c>
       <c r="AK113">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>328</v>
       </c>
       <c r="E114" t="s">
         <v>394</v>
       </c>
       <c r="F114" t="s">
         <v>395</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I114" t="s">
         <v>331</v>
       </c>
       <c r="J114" t="s">
         <v>332</v>
       </c>
       <c r="AE114">
@@ -7460,51 +7454,51 @@
       <c r="F118" t="s">
         <v>406</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I118" t="s">
         <v>331</v>
       </c>
       <c r="J118" t="s">
         <v>407</v>
       </c>
       <c r="AF118">
         <v>30.0</v>
       </c>
       <c r="AI118" t="s">
         <v>408</v>
       </c>
       <c r="AJ118">
         <v>102434</v>
       </c>
       <c r="AK118">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>409</v>
       </c>
       <c r="E119" t="s">
         <v>410</v>
       </c>
       <c r="F119" t="s">
         <v>411</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I119" t="s">
         <v>331</v>
       </c>
       <c r="J119" t="s">
         <v>407</v>
       </c>
       <c r="AF119">
@@ -8053,51 +8047,51 @@
       <c r="G134" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I134" t="s">
         <v>331</v>
       </c>
       <c r="J134" t="s">
         <v>29</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AF134">
         <v>44.0</v>
       </c>
       <c r="AI134" t="s">
         <v>455</v>
       </c>
       <c r="AJ134">
         <v>102581</v>
       </c>
       <c r="AK134">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>202</v>
       </c>
       <c r="E135" t="s">
         <v>456</v>
       </c>
       <c r="F135" t="s">
         <v>457</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I135" t="s">
         <v>458</v>
       </c>
       <c r="J135" t="s">
         <v>205</v>
       </c>
       <c r="AF135">
@@ -8195,50 +8189,53 @@
       </c>
       <c r="G138" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H138" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I138" t="s">
         <v>458</v>
       </c>
       <c r="J138" t="s">
         <v>52</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AF138">
         <v>34.0</v>
       </c>
       <c r="AI138" t="s">
         <v>465</v>
       </c>
       <c r="AJ138">
         <v>102130</v>
       </c>
+      <c r="AK138">
+        <v>5</v>
+      </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>466</v>
       </c>
       <c r="E139" t="s">
         <v>467</v>
       </c>
       <c r="F139" t="s">
         <v>468</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H139" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I139" t="s">
         <v>458</v>
       </c>
       <c r="J139" t="s">
         <v>52</v>
       </c>
       <c r="AE139">
         <v>1</v>
@@ -8272,51 +8269,51 @@
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I140" t="s">
         <v>458</v>
       </c>
       <c r="J140" t="s">
         <v>205</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AF140">
         <v>44.0</v>
       </c>
       <c r="AI140" t="s">
         <v>471</v>
       </c>
       <c r="AJ140">
         <v>96789</v>
       </c>
       <c r="AK140">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>472</v>
       </c>
       <c r="E141" t="s">
         <v>473</v>
       </c>
       <c r="F141" t="s">
         <v>474</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I141" t="s">
         <v>458</v>
       </c>
       <c r="J141" t="s">
         <v>345</v>
       </c>
       <c r="AF141">
@@ -8564,51 +8561,51 @@
       <c r="H148" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I148" t="s">
         <v>477</v>
       </c>
       <c r="J148" t="s">
         <v>495</v>
       </c>
       <c r="AD148" t="s">
         <v>499</v>
       </c>
       <c r="AE148">
         <v>1</v>
       </c>
       <c r="AF148">
         <v>34.0</v>
       </c>
       <c r="AI148" t="s">
         <v>490</v>
       </c>
       <c r="AJ148">
         <v>96720</v>
       </c>
       <c r="AK148">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>500</v>
       </c>
       <c r="E149" t="s">
         <v>501</v>
       </c>
       <c r="F149" t="s">
         <v>502</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I149" t="s">
         <v>477</v>
       </c>
       <c r="J149" t="s">
         <v>29</v>
       </c>
       <c r="AF149">
@@ -8979,51 +8976,51 @@
       <c r="H159" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I159" t="s">
         <v>477</v>
       </c>
       <c r="J159" t="s">
         <v>489</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AF159">
         <v>44.0</v>
       </c>
       <c r="AG159">
         <v>44.0</v>
       </c>
       <c r="AI159" t="s">
         <v>503</v>
       </c>
       <c r="AJ159">
         <v>102325</v>
       </c>
       <c r="AK159">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
         <v>163</v>
       </c>
       <c r="E160" t="s">
         <v>497</v>
       </c>
       <c r="F160" t="s">
         <v>527</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I160" t="s">
         <v>477</v>
       </c>
       <c r="J160" t="s">
         <v>166</v>
       </c>
       <c r="AE160">
@@ -9324,51 +9321,51 @@
       <c r="H168" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I168" t="s">
         <v>477</v>
       </c>
       <c r="J168" t="s">
         <v>489</v>
       </c>
       <c r="AE168">
         <v>1</v>
       </c>
       <c r="AF168">
         <v>44.0</v>
       </c>
       <c r="AG168">
         <v>44.0</v>
       </c>
       <c r="AI168" t="s">
         <v>550</v>
       </c>
       <c r="AJ168">
         <v>94749</v>
       </c>
       <c r="AK168">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
         <v>551</v>
       </c>
       <c r="E169" t="s">
         <v>175</v>
       </c>
       <c r="F169" t="s">
         <v>552</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I169" t="s">
         <v>477</v>
       </c>
       <c r="J169" t="s">
         <v>46</v>
       </c>
       <c r="AE169">
@@ -9736,89 +9733,89 @@
       <c r="F179" t="s">
         <v>583</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I179" t="s">
         <v>566</v>
       </c>
       <c r="J179" t="s">
         <v>177</v>
       </c>
       <c r="AF179">
         <v>30.0</v>
       </c>
       <c r="AI179" t="s">
         <v>584</v>
       </c>
       <c r="AJ179">
         <v>99096</v>
       </c>
       <c r="AK179">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
         <v>585</v>
       </c>
       <c r="E180" t="s">
         <v>586</v>
       </c>
       <c r="F180" t="s">
         <v>587</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I180" t="s">
         <v>566</v>
       </c>
       <c r="J180" t="s">
         <v>588</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AF180">
         <v>44.0</v>
       </c>
       <c r="AI180" t="s">
         <v>584</v>
       </c>
       <c r="AJ180">
         <v>95260</v>
       </c>
       <c r="AK180">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
         <v>589</v>
       </c>
       <c r="E181" t="s">
         <v>590</v>
       </c>
       <c r="F181" t="s">
         <v>591</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H181" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I181" t="s">
         <v>566</v>
       </c>
       <c r="J181" t="s">
         <v>407</v>
       </c>
       <c r="AF181">
@@ -9923,51 +9920,51 @@
       <c r="G184" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I184" t="s">
         <v>566</v>
       </c>
       <c r="J184" t="s">
         <v>177</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AF184">
         <v>44.0</v>
       </c>
       <c r="AI184" t="s">
         <v>584</v>
       </c>
       <c r="AJ184">
         <v>98375</v>
       </c>
       <c r="AK184">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>598</v>
       </c>
       <c r="E185" t="s">
         <v>448</v>
       </c>
       <c r="F185" t="s">
         <v>599</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I185" t="s">
         <v>566</v>
       </c>
       <c r="J185" t="s">
         <v>177</v>
       </c>
       <c r="AE185">
@@ -10069,51 +10066,51 @@
       <c r="F188" t="s">
         <v>604</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I188" t="s">
         <v>566</v>
       </c>
       <c r="J188" t="s">
         <v>73</v>
       </c>
       <c r="AF188">
         <v>30.0</v>
       </c>
       <c r="AI188" t="s">
         <v>584</v>
       </c>
       <c r="AJ188">
         <v>95122</v>
       </c>
       <c r="AK188">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
         <v>605</v>
       </c>
       <c r="E189" t="s">
         <v>606</v>
       </c>
       <c r="F189" t="s">
         <v>607</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I189" t="s">
         <v>566</v>
       </c>
       <c r="J189" t="s">
         <v>310</v>
       </c>
       <c r="AE189">
@@ -10148,51 +10145,51 @@
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I190" t="s">
         <v>566</v>
       </c>
       <c r="J190" t="s">
         <v>29</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AF190">
         <v>44.0</v>
       </c>
       <c r="AI190" t="s">
         <v>584</v>
       </c>
       <c r="AJ190">
         <v>102803</v>
       </c>
       <c r="AK190">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>610</v>
       </c>
       <c r="E191" t="s">
         <v>611</v>
       </c>
       <c r="F191" t="s">
         <v>612</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I191" t="s">
         <v>566</v>
       </c>
       <c r="J191" t="s">
         <v>166</v>
       </c>
       <c r="AE191">
@@ -10496,89 +10493,89 @@
       <c r="G199" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I199" t="s">
         <v>566</v>
       </c>
       <c r="J199" t="s">
         <v>403</v>
       </c>
       <c r="AE199">
         <v>1</v>
       </c>
       <c r="AF199">
         <v>44.0</v>
       </c>
       <c r="AI199" t="s">
         <v>629</v>
       </c>
       <c r="AJ199">
         <v>95638</v>
       </c>
       <c r="AK199">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>635</v>
       </c>
       <c r="E200" t="s">
         <v>636</v>
       </c>
       <c r="F200" t="s">
         <v>637</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I200" t="s">
         <v>566</v>
       </c>
       <c r="J200" t="s">
         <v>40</v>
       </c>
       <c r="AF200">
         <v>30.0</v>
       </c>
       <c r="AG200">
         <v>30.0</v>
       </c>
       <c r="AI200" t="s">
         <v>629</v>
       </c>
       <c r="AJ200">
         <v>101597</v>
       </c>
       <c r="AK200">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
         <v>638</v>
       </c>
       <c r="E201" t="s">
         <v>67</v>
       </c>
       <c r="F201" t="s">
         <v>639</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I201" t="s">
         <v>566</v>
       </c>
       <c r="J201" t="s">
         <v>40</v>
       </c>
       <c r="AE201">
@@ -10756,51 +10753,51 @@
       <c r="G206" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H206" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I206" t="s">
         <v>566</v>
       </c>
       <c r="J206" t="s">
         <v>313</v>
       </c>
       <c r="AE206">
         <v>1</v>
       </c>
       <c r="AF206">
         <v>44.0</v>
       </c>
       <c r="AI206" t="s">
         <v>640</v>
       </c>
       <c r="AJ206">
         <v>94393</v>
       </c>
       <c r="AK206">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
         <v>650</v>
       </c>
       <c r="E207" t="s">
         <v>106</v>
       </c>
       <c r="F207" t="s">
         <v>651</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I207" t="s">
         <v>652</v>
       </c>
       <c r="J207" t="s">
         <v>177</v>
       </c>
       <c r="AD207" t="s">
@@ -10876,51 +10873,51 @@
       <c r="H209" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I209" t="s">
         <v>652</v>
       </c>
       <c r="J209" t="s">
         <v>621</v>
       </c>
       <c r="AD209" t="s">
         <v>659</v>
       </c>
       <c r="AE209">
         <v>1</v>
       </c>
       <c r="AF209">
         <v>29.0</v>
       </c>
       <c r="AI209" t="s">
         <v>654</v>
       </c>
       <c r="AJ209">
         <v>94397</v>
       </c>
       <c r="AK209">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="D210" t="s">
         <v>660</v>
       </c>
       <c r="E210" t="s">
         <v>661</v>
       </c>
       <c r="F210" t="s">
         <v>662</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H210" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I210" t="s">
         <v>652</v>
       </c>
       <c r="J210" t="s">
         <v>46</v>
       </c>
       <c r="AD210" t="s">
@@ -10996,51 +10993,51 @@
       <c r="H212" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I212" t="s">
         <v>652</v>
       </c>
       <c r="J212" t="s">
         <v>588</v>
       </c>
       <c r="AD212" t="s">
         <v>670</v>
       </c>
       <c r="AE212">
         <v>2</v>
       </c>
       <c r="AF212">
         <v>43.0</v>
       </c>
       <c r="AI212" t="s">
         <v>666</v>
       </c>
       <c r="AJ212">
         <v>102242</v>
       </c>
       <c r="AK212">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="D213" t="s">
         <v>671</v>
       </c>
       <c r="E213" t="s">
         <v>672</v>
       </c>
       <c r="F213" t="s">
         <v>673</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H213" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I213" t="s">
         <v>652</v>
       </c>
       <c r="J213" t="s">
         <v>84</v>
       </c>
       <c r="AD213" t="s">
@@ -11074,53 +11071,50 @@
       </c>
       <c r="G214" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H214" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I214" t="s">
         <v>652</v>
       </c>
       <c r="J214" t="s">
         <v>359</v>
       </c>
       <c r="AE214">
         <v>3</v>
       </c>
       <c r="AF214">
         <v>62.0</v>
       </c>
       <c r="AI214" t="s">
         <v>678</v>
       </c>
       <c r="AJ214">
         <v>100899</v>
       </c>
-      <c r="AK214">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="215" spans="1:37">
       <c r="D215" t="s">
         <v>481</v>
       </c>
       <c r="E215" t="s">
         <v>679</v>
       </c>
       <c r="F215" t="s">
         <v>680</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H215" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I215" t="s">
         <v>652</v>
       </c>
       <c r="J215" t="s">
         <v>681</v>
       </c>
       <c r="AE215">
         <v>1</v>
@@ -11232,50 +11226,53 @@
       </c>
       <c r="H218" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I218" t="s">
         <v>652</v>
       </c>
       <c r="J218" t="s">
         <v>177</v>
       </c>
       <c r="AD218" t="s">
         <v>688</v>
       </c>
       <c r="AE218">
         <v>1</v>
       </c>
       <c r="AF218">
         <v>34.0</v>
       </c>
       <c r="AI218" t="s">
         <v>678</v>
       </c>
       <c r="AJ218">
         <v>101729</v>
       </c>
+      <c r="AK218">
+        <v>5</v>
+      </c>
     </row>
     <row r="219" spans="1:37">
       <c r="D219" t="s">
         <v>689</v>
       </c>
       <c r="E219" t="s">
         <v>690</v>
       </c>
       <c r="F219" t="s">
         <v>691</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H219" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I219" t="s">
         <v>652</v>
       </c>
       <c r="AE219">
         <v>1</v>
       </c>
       <c r="AF219">
         <v>34.0</v>
@@ -11420,51 +11417,51 @@
       <c r="I223" t="s">
         <v>652</v>
       </c>
       <c r="J223" t="s">
         <v>73</v>
       </c>
       <c r="AD223" t="s">
         <v>701</v>
       </c>
       <c r="AE223">
         <v>2</v>
       </c>
       <c r="AF223">
         <v>43.0</v>
       </c>
       <c r="AG223">
         <v>43.0</v>
       </c>
       <c r="AI223" t="s">
         <v>678</v>
       </c>
       <c r="AJ223">
         <v>96655</v>
       </c>
       <c r="AK223">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="224" spans="1:37">
       <c r="D224" t="s">
         <v>618</v>
       </c>
       <c r="E224" t="s">
         <v>702</v>
       </c>
       <c r="F224" t="s">
         <v>703</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H224" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I224" t="s">
         <v>652</v>
       </c>
       <c r="J224" t="s">
         <v>621</v>
       </c>
       <c r="AE224">
@@ -11574,53 +11571,50 @@
       </c>
       <c r="G227" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H227" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I227" t="s">
         <v>652</v>
       </c>
       <c r="J227" t="s">
         <v>177</v>
       </c>
       <c r="AE227">
         <v>2</v>
       </c>
       <c r="AF227">
         <v>48.0</v>
       </c>
       <c r="AI227" t="s">
         <v>707</v>
       </c>
       <c r="AJ227">
         <v>99095</v>
       </c>
-      <c r="AK227">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="228" spans="1:37">
       <c r="D228" t="s">
         <v>711</v>
       </c>
       <c r="E228" t="s">
         <v>712</v>
       </c>
       <c r="F228" t="s">
         <v>713</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H228" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I228" t="s">
         <v>652</v>
       </c>
       <c r="J228" t="s">
         <v>29</v>
       </c>
       <c r="AE228">
         <v>1</v>
@@ -11911,51 +11905,51 @@
       <c r="F236" t="s">
         <v>737</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H236" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I236" t="s">
         <v>652</v>
       </c>
       <c r="J236" t="s">
         <v>738</v>
       </c>
       <c r="AF236">
         <v>30.0</v>
       </c>
       <c r="AI236" t="s">
         <v>732</v>
       </c>
       <c r="AJ236">
         <v>100875</v>
       </c>
       <c r="AK236">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:37">
       <c r="D237" t="s">
         <v>469</v>
       </c>
       <c r="E237" t="s">
         <v>392</v>
       </c>
       <c r="F237" t="s">
         <v>739</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H237" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I237" t="s">
         <v>652</v>
       </c>
       <c r="J237" t="s">
         <v>205</v>
       </c>
       <c r="AE237">
@@ -12961,51 +12955,51 @@
       <c r="H263" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I263" t="s">
         <v>652</v>
       </c>
       <c r="J263" t="s">
         <v>509</v>
       </c>
       <c r="AE263">
         <v>1</v>
       </c>
       <c r="AF263">
         <v>44.0</v>
       </c>
       <c r="AG263">
         <v>44.0</v>
       </c>
       <c r="AI263" t="s">
         <v>732</v>
       </c>
       <c r="AJ263">
         <v>94452</v>
       </c>
       <c r="AK263">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="264" spans="1:37">
       <c r="D264" t="s">
         <v>786</v>
       </c>
       <c r="E264" t="s">
         <v>787</v>
       </c>
       <c r="F264" t="s">
         <v>788</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H264" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I264" t="s">
         <v>652</v>
       </c>
       <c r="AE264">
         <v>1</v>
       </c>
       <c r="AF264">
@@ -13031,89 +13025,89 @@
       <c r="F265" t="s">
         <v>790</v>
       </c>
       <c r="G265" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H265" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I265" t="s">
         <v>652</v>
       </c>
       <c r="AE265">
         <v>1</v>
       </c>
       <c r="AF265">
         <v>44.0</v>
       </c>
       <c r="AI265" t="s">
         <v>791</v>
       </c>
       <c r="AJ265">
         <v>98065</v>
       </c>
       <c r="AK265">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:37">
       <c r="D266" t="s">
         <v>792</v>
       </c>
       <c r="E266" t="s">
         <v>793</v>
       </c>
       <c r="F266" t="s">
         <v>794</v>
       </c>
       <c r="G266" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H266" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I266" t="s">
         <v>652</v>
       </c>
       <c r="J266" t="s">
         <v>73</v>
       </c>
       <c r="AE266">
         <v>1</v>
       </c>
       <c r="AF266">
         <v>44.0</v>
       </c>
       <c r="AI266" t="s">
         <v>791</v>
       </c>
       <c r="AJ266">
         <v>95520</v>
       </c>
       <c r="AK266">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="267" spans="1:37">
       <c r="D267" t="s">
         <v>795</v>
       </c>
       <c r="E267" t="s">
         <v>796</v>
       </c>
       <c r="F267" t="s">
         <v>797</v>
       </c>
       <c r="G267" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H267" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I267" t="s">
         <v>652</v>
       </c>
       <c r="J267" t="s">
         <v>310</v>
       </c>
       <c r="AE267">
@@ -13265,51 +13259,51 @@
       <c r="H271" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I271" t="s">
         <v>652</v>
       </c>
       <c r="J271" t="s">
         <v>310</v>
       </c>
       <c r="AE271">
         <v>1</v>
       </c>
       <c r="AF271">
         <v>44.0</v>
       </c>
       <c r="AG271">
         <v>44.0</v>
       </c>
       <c r="AI271" t="s">
         <v>791</v>
       </c>
       <c r="AJ271">
         <v>97910</v>
       </c>
       <c r="AK271">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:37">
       <c r="D272" t="s">
         <v>808</v>
       </c>
       <c r="E272" t="s">
         <v>809</v>
       </c>
       <c r="F272" t="s">
         <v>810</v>
       </c>
       <c r="G272" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H272" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I272" t="s">
         <v>652</v>
       </c>
       <c r="J272" t="s">
         <v>40</v>
       </c>
       <c r="AE272">
@@ -13341,51 +13335,51 @@
       <c r="F273" t="s">
         <v>813</v>
       </c>
       <c r="G273" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H273" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I273" t="s">
         <v>652</v>
       </c>
       <c r="J273" t="s">
         <v>29</v>
       </c>
       <c r="AF273">
         <v>30.0</v>
       </c>
       <c r="AI273" t="s">
         <v>791</v>
       </c>
       <c r="AJ273">
         <v>102532</v>
       </c>
       <c r="AK273">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="274" spans="1:37">
       <c r="D274" t="s">
         <v>814</v>
       </c>
       <c r="E274" t="s">
         <v>815</v>
       </c>
       <c r="F274" t="s">
         <v>816</v>
       </c>
       <c r="G274" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H274" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I274" t="s">
         <v>652</v>
       </c>
       <c r="J274" t="s">
         <v>29</v>
       </c>
       <c r="AE274">
@@ -13867,125 +13861,128 @@
       <c r="F287" t="s">
         <v>845</v>
       </c>
       <c r="G287" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H287" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I287" t="s">
         <v>652</v>
       </c>
       <c r="AE287">
         <v>1</v>
       </c>
       <c r="AF287">
         <v>44.0</v>
       </c>
       <c r="AI287" t="s">
         <v>830</v>
       </c>
       <c r="AJ287">
         <v>102295</v>
       </c>
       <c r="AK287">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="288" spans="1:37">
       <c r="D288" t="s">
         <v>846</v>
       </c>
       <c r="E288" t="s">
         <v>431</v>
       </c>
       <c r="F288" t="s">
         <v>847</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H288" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I288" t="s">
         <v>652</v>
       </c>
       <c r="J288" t="s">
         <v>848</v>
       </c>
       <c r="AE288">
         <v>1</v>
       </c>
       <c r="AF288">
         <v>44.0</v>
       </c>
       <c r="AI288" t="s">
         <v>830</v>
       </c>
       <c r="AJ288">
         <v>102811</v>
       </c>
       <c r="AK288">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="289" spans="1:37">
       <c r="D289" t="s">
         <v>849</v>
       </c>
       <c r="E289" t="s">
         <v>138</v>
       </c>
       <c r="F289" t="s">
         <v>850</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H289" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I289" t="s">
         <v>652</v>
       </c>
       <c r="J289" t="s">
         <v>40</v>
       </c>
       <c r="AE289">
         <v>1</v>
       </c>
       <c r="AF289">
         <v>44.0</v>
       </c>
       <c r="AI289" t="s">
         <v>830</v>
       </c>
       <c r="AJ289">
         <v>102587</v>
       </c>
+      <c r="AK289">
+        <v>5</v>
+      </c>
     </row>
     <row r="290" spans="1:37">
       <c r="D290" t="s">
         <v>851</v>
       </c>
       <c r="E290" t="s">
         <v>523</v>
       </c>
       <c r="F290" t="s">
         <v>852</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H290" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I290" t="s">
         <v>652</v>
       </c>
       <c r="J290" t="s">
         <v>720</v>
       </c>
       <c r="AF290">
         <v>30.0</v>
@@ -14092,51 +14089,51 @@
       <c r="H293" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I293" t="s">
         <v>652</v>
       </c>
       <c r="J293" t="s">
         <v>310</v>
       </c>
       <c r="AE293">
         <v>1</v>
       </c>
       <c r="AF293">
         <v>44.0</v>
       </c>
       <c r="AG293">
         <v>44.0</v>
       </c>
       <c r="AI293" t="s">
         <v>858</v>
       </c>
       <c r="AJ293">
         <v>97882</v>
       </c>
       <c r="AK293">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:37">
       <c r="D294" t="s">
         <v>859</v>
       </c>
       <c r="E294" t="s">
         <v>860</v>
       </c>
       <c r="F294" t="s">
         <v>861</v>
       </c>
       <c r="G294" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H294" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I294" t="s">
         <v>652</v>
       </c>
       <c r="J294" t="s">
         <v>181</v>
       </c>
       <c r="AF294">