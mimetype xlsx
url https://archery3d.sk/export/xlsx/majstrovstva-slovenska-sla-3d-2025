--- v3 (2026-09-09)
+++ v4 (2026-10-01)
@@ -3301,51 +3301,51 @@
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="AD5" t="s">
         <v>41</v>
       </c>
       <c r="AE5">
         <v>2</v>
       </c>
       <c r="AF5">
         <v>43.0</v>
       </c>
       <c r="AI5" t="s">
         <v>31</v>
       </c>
       <c r="AJ5">
         <v>102586</v>
       </c>
       <c r="AK5">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>43</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>46</v>
       </c>
       <c r="AD6" t="s">
@@ -3487,53 +3487,50 @@
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>63</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>34.0</v>
       </c>
       <c r="AI10" t="s">
         <v>59</v>
       </c>
       <c r="AJ10">
         <v>96090</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>67</v>
       </c>
       <c r="F11" t="s">
         <v>68</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>69</v>
       </c>
       <c r="AE11">
         <v>1</v>
@@ -3958,51 +3955,51 @@
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>84</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>44.0</v>
       </c>
       <c r="AI23" t="s">
         <v>95</v>
       </c>
       <c r="AJ23">
         <v>94270</v>
       </c>
       <c r="AK23">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>111</v>
       </c>
       <c r="E24" t="s">
         <v>67</v>
       </c>
       <c r="F24" t="s">
         <v>112</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>73</v>
       </c>
       <c r="AE24">
@@ -4297,51 +4294,51 @@
       <c r="F32" t="s">
         <v>134</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>84</v>
       </c>
       <c r="AF32">
         <v>30.0</v>
       </c>
       <c r="AI32" t="s">
         <v>95</v>
       </c>
       <c r="AJ32">
         <v>97670</v>
       </c>
       <c r="AK32">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>135</v>
       </c>
       <c r="E33" t="s">
         <v>106</v>
       </c>
       <c r="F33" t="s">
         <v>136</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>63</v>
       </c>
       <c r="AE33">
@@ -4455,51 +4452,51 @@
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>73</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>44.0</v>
       </c>
       <c r="AI36" t="s">
         <v>95</v>
       </c>
       <c r="AJ36">
         <v>102364</v>
       </c>
       <c r="AK36">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>146</v>
       </c>
       <c r="E37" t="s">
         <v>67</v>
       </c>
       <c r="F37" t="s">
         <v>147</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>148</v>
       </c>
       <c r="AE37">
@@ -5183,51 +5180,51 @@
       <c r="F55" t="s">
         <v>203</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I55" t="s">
         <v>204</v>
       </c>
       <c r="J55" t="s">
         <v>205</v>
       </c>
       <c r="AF55">
         <v>30.0</v>
       </c>
       <c r="AI55" t="s">
         <v>206</v>
       </c>
       <c r="AJ55">
         <v>97800</v>
       </c>
       <c r="AK55">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>207</v>
       </c>
       <c r="E56" t="s">
         <v>208</v>
       </c>
       <c r="F56" t="s">
         <v>209</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I56" t="s">
         <v>204</v>
       </c>
       <c r="J56" t="s">
         <v>210</v>
       </c>
       <c r="AE56">
@@ -5527,51 +5524,51 @@
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I65" t="s">
         <v>215</v>
       </c>
       <c r="J65" t="s">
         <v>220</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>44.0</v>
       </c>
       <c r="AI65" t="s">
         <v>221</v>
       </c>
       <c r="AJ65">
         <v>101569</v>
       </c>
       <c r="AK65">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>237</v>
       </c>
       <c r="E66" t="s">
         <v>238</v>
       </c>
       <c r="F66" t="s">
         <v>239</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I66" t="s">
         <v>215</v>
       </c>
       <c r="J66" t="s">
         <v>240</v>
       </c>
       <c r="AF66">
@@ -5806,53 +5803,50 @@
       </c>
       <c r="H73" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I73" t="s">
         <v>263</v>
       </c>
       <c r="J73" t="s">
         <v>73</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>34.0</v>
       </c>
       <c r="AG73">
         <v>34.0</v>
       </c>
       <c r="AI73" t="s">
         <v>268</v>
       </c>
       <c r="AJ73">
         <v>94584</v>
       </c>
-      <c r="AK73">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>269</v>
       </c>
       <c r="E74" t="s">
         <v>270</v>
       </c>
       <c r="F74" t="s">
         <v>271</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I74" t="s">
         <v>263</v>
       </c>
       <c r="J74" t="s">
         <v>52</v>
       </c>
       <c r="AE74">
         <v>2</v>
@@ -6055,51 +6049,51 @@
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I80" t="s">
         <v>263</v>
       </c>
       <c r="J80" t="s">
         <v>292</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>44.0</v>
       </c>
       <c r="AI80" t="s">
         <v>284</v>
       </c>
       <c r="AJ80">
         <v>102430</v>
       </c>
       <c r="AK80">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>293</v>
       </c>
       <c r="E81" t="s">
         <v>67</v>
       </c>
       <c r="F81" t="s">
         <v>294</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I81" t="s">
         <v>263</v>
       </c>
       <c r="J81" t="s">
         <v>52</v>
       </c>
       <c r="AE81">
@@ -7171,51 +7165,51 @@
       <c r="H110" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I110" t="s">
         <v>331</v>
       </c>
       <c r="J110" t="s">
         <v>166</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
         <v>44.0</v>
       </c>
       <c r="AG110">
         <v>44.0</v>
       </c>
       <c r="AI110" t="s">
         <v>360</v>
       </c>
       <c r="AJ110">
         <v>97941</v>
       </c>
       <c r="AK110">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>384</v>
       </c>
       <c r="E111" t="s">
         <v>385</v>
       </c>
       <c r="F111" t="s">
         <v>386</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I111" t="s">
         <v>331</v>
       </c>
       <c r="J111" t="s">
         <v>387</v>
       </c>
       <c r="AF111">
@@ -7635,51 +7629,51 @@
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I123" t="s">
         <v>331</v>
       </c>
       <c r="J123" t="s">
         <v>359</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AF123">
         <v>44.0</v>
       </c>
       <c r="AI123" t="s">
         <v>422</v>
       </c>
       <c r="AJ123">
         <v>95764</v>
       </c>
       <c r="AK123">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>423</v>
       </c>
       <c r="E124" t="s">
         <v>424</v>
       </c>
       <c r="F124" t="s">
         <v>425</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I124" t="s">
         <v>331</v>
       </c>
       <c r="J124" t="s">
         <v>40</v>
       </c>
       <c r="AE124">
@@ -9017,51 +9011,51 @@
       <c r="H160" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I160" t="s">
         <v>477</v>
       </c>
       <c r="J160" t="s">
         <v>166</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AF160">
         <v>44.0</v>
       </c>
       <c r="AG160">
         <v>44.0</v>
       </c>
       <c r="AI160" t="s">
         <v>503</v>
       </c>
       <c r="AJ160">
         <v>95163</v>
       </c>
       <c r="AK160">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>528</v>
       </c>
       <c r="E161" t="s">
         <v>497</v>
       </c>
       <c r="F161" t="s">
         <v>529</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I161" t="s">
         <v>477</v>
       </c>
       <c r="J161" t="s">
         <v>495</v>
       </c>
       <c r="AE161">
@@ -10753,51 +10747,51 @@
       <c r="G206" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H206" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I206" t="s">
         <v>566</v>
       </c>
       <c r="J206" t="s">
         <v>313</v>
       </c>
       <c r="AE206">
         <v>1</v>
       </c>
       <c r="AF206">
         <v>44.0</v>
       </c>
       <c r="AI206" t="s">
         <v>640</v>
       </c>
       <c r="AJ206">
         <v>94393</v>
       </c>
       <c r="AK206">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
         <v>650</v>
       </c>
       <c r="E207" t="s">
         <v>106</v>
       </c>
       <c r="F207" t="s">
         <v>651</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I207" t="s">
         <v>652</v>
       </c>
       <c r="J207" t="s">
         <v>177</v>
       </c>
       <c r="AD207" t="s">
@@ -11034,51 +11028,51 @@
       <c r="H213" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I213" t="s">
         <v>652</v>
       </c>
       <c r="J213" t="s">
         <v>84</v>
       </c>
       <c r="AD213" t="s">
         <v>674</v>
       </c>
       <c r="AE213">
         <v>1</v>
       </c>
       <c r="AF213">
         <v>29.0</v>
       </c>
       <c r="AI213" t="s">
         <v>666</v>
       </c>
       <c r="AJ213">
         <v>102514</v>
       </c>
       <c r="AK213">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="D214" t="s">
         <v>675</v>
       </c>
       <c r="E214" t="s">
         <v>676</v>
       </c>
       <c r="F214" t="s">
         <v>677</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H214" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I214" t="s">
         <v>652</v>
       </c>
       <c r="J214" t="s">
         <v>359</v>
       </c>
       <c r="AE214">
@@ -12142,51 +12136,51 @@
       <c r="H242" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I242" t="s">
         <v>652</v>
       </c>
       <c r="J242" t="s">
         <v>166</v>
       </c>
       <c r="AE242">
         <v>1</v>
       </c>
       <c r="AF242">
         <v>44.0</v>
       </c>
       <c r="AG242">
         <v>44.0</v>
       </c>
       <c r="AI242" t="s">
         <v>732</v>
       </c>
       <c r="AJ242">
         <v>102725</v>
       </c>
       <c r="AK242">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="243" spans="1:37">
       <c r="D243" t="s">
         <v>748</v>
       </c>
       <c r="E243" t="s">
         <v>109</v>
       </c>
       <c r="F243" t="s">
         <v>749</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H243" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I243" t="s">
         <v>652</v>
       </c>
       <c r="J243" t="s">
         <v>292</v>
       </c>
       <c r="AE243">
@@ -12499,51 +12493,51 @@
       <c r="G251" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H251" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I251" t="s">
         <v>652</v>
       </c>
       <c r="J251" t="s">
         <v>35</v>
       </c>
       <c r="AE251">
         <v>1</v>
       </c>
       <c r="AF251">
         <v>44.0</v>
       </c>
       <c r="AI251" t="s">
         <v>732</v>
       </c>
       <c r="AJ251">
         <v>94325</v>
       </c>
       <c r="AK251">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="252" spans="1:37">
       <c r="D252" t="s">
         <v>766</v>
       </c>
       <c r="E252" t="s">
         <v>392</v>
       </c>
       <c r="F252" t="s">
         <v>767</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H252" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I252" t="s">
         <v>652</v>
       </c>
       <c r="AE252">
         <v>1</v>
       </c>
       <c r="AF252">
@@ -12610,51 +12604,51 @@
       <c r="G254" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H254" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I254" t="s">
         <v>652</v>
       </c>
       <c r="J254" t="s">
         <v>73</v>
       </c>
       <c r="AE254">
         <v>1</v>
       </c>
       <c r="AF254">
         <v>44.0</v>
       </c>
       <c r="AI254" t="s">
         <v>732</v>
       </c>
       <c r="AJ254">
         <v>102778</v>
       </c>
       <c r="AK254">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="255" spans="1:37">
       <c r="D255" t="s">
         <v>772</v>
       </c>
       <c r="E255" t="s">
         <v>141</v>
       </c>
       <c r="F255" t="s">
         <v>773</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H255" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I255" t="s">
         <v>652</v>
       </c>
       <c r="J255" t="s">
         <v>588</v>
       </c>
       <c r="AE255">
@@ -13259,51 +13253,51 @@
       <c r="H271" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I271" t="s">
         <v>652</v>
       </c>
       <c r="J271" t="s">
         <v>310</v>
       </c>
       <c r="AE271">
         <v>1</v>
       </c>
       <c r="AF271">
         <v>44.0</v>
       </c>
       <c r="AG271">
         <v>44.0</v>
       </c>
       <c r="AI271" t="s">
         <v>791</v>
       </c>
       <c r="AJ271">
         <v>97910</v>
       </c>
       <c r="AK271">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="272" spans="1:37">
       <c r="D272" t="s">
         <v>808</v>
       </c>
       <c r="E272" t="s">
         <v>809</v>
       </c>
       <c r="F272" t="s">
         <v>810</v>
       </c>
       <c r="G272" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H272" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I272" t="s">
         <v>652</v>
       </c>
       <c r="J272" t="s">
         <v>40</v>
       </c>
       <c r="AE272">
@@ -13563,51 +13557,51 @@
       <c r="G279" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H279" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I279" t="s">
         <v>652</v>
       </c>
       <c r="J279" t="s">
         <v>63</v>
       </c>
       <c r="AF279">
         <v>30.0</v>
       </c>
       <c r="AG279">
         <v>30.0</v>
       </c>
       <c r="AI279" t="s">
         <v>791</v>
       </c>
       <c r="AJ279">
         <v>95733</v>
       </c>
       <c r="AK279">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="280" spans="1:37">
       <c r="D280" t="s">
         <v>828</v>
       </c>
       <c r="E280" t="s">
         <v>67</v>
       </c>
       <c r="F280" t="s">
         <v>829</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H280" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I280" t="s">
         <v>652</v>
       </c>
       <c r="J280" t="s">
         <v>310</v>
       </c>
       <c r="AE280">