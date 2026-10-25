--- v4 (2026-10-01)
+++ v5 (2026-10-25)
@@ -4958,51 +4958,51 @@
       <c r="F49" t="s">
         <v>183</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>44.0</v>
       </c>
       <c r="AI49" t="s">
         <v>170</v>
       </c>
       <c r="AJ49">
         <v>95883</v>
       </c>
       <c r="AK49">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>184</v>
       </c>
       <c r="E50" t="s">
         <v>185</v>
       </c>
       <c r="F50" t="s">
         <v>186</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
         <v>166</v>
       </c>
       <c r="AE50">
@@ -6619,51 +6619,51 @@
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I95" t="s">
         <v>331</v>
       </c>
       <c r="J95" t="s">
         <v>29</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AF95">
         <v>34.0</v>
       </c>
       <c r="AI95" t="s">
         <v>341</v>
       </c>
       <c r="AJ95">
         <v>95017</v>
       </c>
       <c r="AK95">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>342</v>
       </c>
       <c r="E96" t="s">
         <v>343</v>
       </c>
       <c r="F96" t="s">
         <v>344</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I96" t="s">
         <v>331</v>
       </c>
       <c r="J96" t="s">
         <v>345</v>
       </c>
       <c r="AF96">
@@ -7273,51 +7273,51 @@
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I113" t="s">
         <v>331</v>
       </c>
       <c r="J113" t="s">
         <v>58</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AF113">
         <v>44.0</v>
       </c>
       <c r="AI113" t="s">
         <v>360</v>
       </c>
       <c r="AJ113">
         <v>101290</v>
       </c>
       <c r="AK113">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>328</v>
       </c>
       <c r="E114" t="s">
         <v>394</v>
       </c>
       <c r="F114" t="s">
         <v>395</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I114" t="s">
         <v>331</v>
       </c>
       <c r="J114" t="s">
         <v>332</v>
       </c>
       <c r="AE114">
@@ -8780,51 +8780,51 @@
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I154" t="s">
         <v>477</v>
       </c>
       <c r="J154" t="s">
         <v>40</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AF154">
         <v>44.0</v>
       </c>
       <c r="AI154" t="s">
         <v>503</v>
       </c>
       <c r="AJ154">
         <v>100462</v>
       </c>
       <c r="AK154">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>513</v>
       </c>
       <c r="E155" t="s">
         <v>392</v>
       </c>
       <c r="F155" t="s">
         <v>515</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I155" t="s">
         <v>477</v>
       </c>
       <c r="J155" t="s">
         <v>40</v>
       </c>
       <c r="AE155">
@@ -9800,51 +9800,51 @@
       <c r="F181" t="s">
         <v>591</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H181" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I181" t="s">
         <v>566</v>
       </c>
       <c r="J181" t="s">
         <v>407</v>
       </c>
       <c r="AF181">
         <v>30.0</v>
       </c>
       <c r="AI181" t="s">
         <v>584</v>
       </c>
       <c r="AJ181">
         <v>102436</v>
       </c>
       <c r="AK181">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
         <v>592</v>
       </c>
       <c r="E182" t="s">
         <v>144</v>
       </c>
       <c r="F182" t="s">
         <v>593</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I182" t="s">
         <v>566</v>
       </c>
       <c r="AE182">
         <v>1</v>
       </c>
       <c r="AF182">
@@ -10867,51 +10867,51 @@
       <c r="H209" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I209" t="s">
         <v>652</v>
       </c>
       <c r="J209" t="s">
         <v>621</v>
       </c>
       <c r="AD209" t="s">
         <v>659</v>
       </c>
       <c r="AE209">
         <v>1</v>
       </c>
       <c r="AF209">
         <v>29.0</v>
       </c>
       <c r="AI209" t="s">
         <v>654</v>
       </c>
       <c r="AJ209">
         <v>94397</v>
       </c>
       <c r="AK209">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="D210" t="s">
         <v>660</v>
       </c>
       <c r="E210" t="s">
         <v>661</v>
       </c>
       <c r="F210" t="s">
         <v>662</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H210" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I210" t="s">
         <v>652</v>
       </c>
       <c r="J210" t="s">
         <v>46</v>
       </c>
       <c r="AD210" t="s">
@@ -11065,50 +11065,53 @@
       </c>
       <c r="G214" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H214" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I214" t="s">
         <v>652</v>
       </c>
       <c r="J214" t="s">
         <v>359</v>
       </c>
       <c r="AE214">
         <v>3</v>
       </c>
       <c r="AF214">
         <v>62.0</v>
       </c>
       <c r="AI214" t="s">
         <v>678</v>
       </c>
       <c r="AJ214">
         <v>100899</v>
       </c>
+      <c r="AK214">
+        <v>5</v>
+      </c>
     </row>
     <row r="215" spans="1:37">
       <c r="D215" t="s">
         <v>481</v>
       </c>
       <c r="E215" t="s">
         <v>679</v>
       </c>
       <c r="F215" t="s">
         <v>680</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H215" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I215" t="s">
         <v>652</v>
       </c>
       <c r="J215" t="s">
         <v>681</v>
       </c>
       <c r="AE215">
         <v>1</v>
@@ -11449,51 +11452,51 @@
       <c r="G224" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H224" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I224" t="s">
         <v>652</v>
       </c>
       <c r="J224" t="s">
         <v>621</v>
       </c>
       <c r="AE224">
         <v>1</v>
       </c>
       <c r="AF224">
         <v>34.0</v>
       </c>
       <c r="AI224" t="s">
         <v>678</v>
       </c>
       <c r="AJ224">
         <v>94398</v>
       </c>
       <c r="AK224">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="225" spans="1:37">
       <c r="D225" t="s">
         <v>523</v>
       </c>
       <c r="E225" t="s">
         <v>300</v>
       </c>
       <c r="F225" t="s">
         <v>704</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H225" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I225" t="s">
         <v>652</v>
       </c>
       <c r="J225" t="s">
         <v>292</v>
       </c>
       <c r="AE225">
@@ -13741,51 +13744,51 @@
       <c r="F284" t="s">
         <v>839</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H284" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I284" t="s">
         <v>652</v>
       </c>
       <c r="J284" t="s">
         <v>69</v>
       </c>
       <c r="AF284">
         <v>30.0</v>
       </c>
       <c r="AI284" t="s">
         <v>830</v>
       </c>
       <c r="AJ284">
         <v>94774</v>
       </c>
       <c r="AK284">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="285" spans="1:37">
       <c r="D285" t="s">
         <v>231</v>
       </c>
       <c r="E285" t="s">
         <v>191</v>
       </c>
       <c r="F285" t="s">
         <v>840</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H285" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I285" t="s">
         <v>652</v>
       </c>
       <c r="J285" t="s">
         <v>489</v>
       </c>
       <c r="AE285">