--- v0 (2026-05-01)
+++ v1 (2026-08-23)
@@ -3026,51 +3026,51 @@
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
         <v>36</v>
       </c>
       <c r="AE4">
         <v>2</v>
       </c>
       <c r="AF4">
         <v>43.0</v>
       </c>
       <c r="AG4">
         <v>43.0</v>
       </c>
       <c r="AI4" t="s">
         <v>31</v>
       </c>
       <c r="AJ4">
         <v>88715</v>
       </c>
       <c r="AK4">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>24</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>39</v>
       </c>
       <c r="AD5" t="s">
@@ -3253,53 +3253,50 @@
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>63</v>
       </c>
       <c r="AE10">
         <v>2</v>
       </c>
       <c r="AF10">
         <v>48.0</v>
       </c>
       <c r="AI10" t="s">
         <v>52</v>
       </c>
       <c r="AJ10">
         <v>82977</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>64</v>
       </c>
       <c r="E11" t="s">
         <v>65</v>
       </c>
       <c r="F11" t="s">
         <v>66</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>67</v>
       </c>
       <c r="AE11">
         <v>2</v>
@@ -3510,53 +3507,50 @@
       </c>
       <c r="G17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>34.0</v>
       </c>
       <c r="AG17">
         <v>34.0</v>
       </c>
       <c r="AI17" t="s">
         <v>83</v>
       </c>
       <c r="AJ17">
         <v>90709</v>
       </c>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>87</v>
       </c>
       <c r="E18" t="s">
         <v>88</v>
       </c>
       <c r="F18" t="s">
         <v>89</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>90</v>
       </c>
       <c r="AE18">
         <v>1</v>
@@ -3621,53 +3615,50 @@
       </c>
       <c r="H20" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>29</v>
       </c>
       <c r="AE20">
         <v>2</v>
       </c>
       <c r="AF20">
         <v>48.0</v>
       </c>
       <c r="AG20">
         <v>48.0</v>
       </c>
       <c r="AI20" t="s">
         <v>83</v>
       </c>
       <c r="AJ20">
         <v>86660</v>
       </c>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>97</v>
       </c>
       <c r="E21" t="s">
         <v>98</v>
       </c>
       <c r="F21" t="s">
         <v>99</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>29</v>
       </c>
       <c r="AD21" t="s">
         <v>100</v>
@@ -4210,51 +4201,51 @@
       <c r="H35" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>140</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>44.0</v>
       </c>
       <c r="AG35">
         <v>44.0</v>
       </c>
       <c r="AI35" t="s">
         <v>106</v>
       </c>
       <c r="AJ35">
         <v>84418</v>
       </c>
       <c r="AK35">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>149</v>
       </c>
       <c r="E36" t="s">
         <v>150</v>
       </c>
       <c r="F36" t="s">
         <v>151</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>140</v>
       </c>
       <c r="AE36">
@@ -4435,131 +4426,134 @@
       <c r="H41" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>132</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>44.0</v>
       </c>
       <c r="AG41">
         <v>44.0</v>
       </c>
       <c r="AI41" t="s">
         <v>159</v>
       </c>
       <c r="AJ41">
         <v>83506</v>
       </c>
       <c r="AK41">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>168</v>
       </c>
       <c r="E42" t="s">
         <v>169</v>
       </c>
       <c r="F42" t="s">
         <v>170</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>51</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>44.0</v>
       </c>
       <c r="AG42">
         <v>44.0</v>
       </c>
       <c r="AI42" t="s">
         <v>159</v>
       </c>
       <c r="AJ42">
         <v>83267</v>
       </c>
       <c r="AK42">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>171</v>
       </c>
       <c r="E43" t="s">
         <v>172</v>
       </c>
       <c r="F43" t="s">
         <v>173</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>136</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>44.0</v>
       </c>
       <c r="AG43">
         <v>30.0</v>
       </c>
       <c r="AI43" t="s">
         <v>159</v>
       </c>
       <c r="AJ43">
         <v>88141</v>
       </c>
+      <c r="AK43">
+        <v>5</v>
+      </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>174</v>
       </c>
       <c r="E44" t="s">
         <v>85</v>
       </c>
       <c r="F44" t="s">
         <v>175</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>59</v>
       </c>
       <c r="AE44">
         <v>1</v>
@@ -4631,86 +4625,86 @@
       <c r="H46" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>140</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>44.0</v>
       </c>
       <c r="AG46">
         <v>44.0</v>
       </c>
       <c r="AI46" t="s">
         <v>159</v>
       </c>
       <c r="AJ46">
         <v>84419</v>
       </c>
       <c r="AK46">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>182</v>
       </c>
       <c r="E47" t="s">
         <v>183</v>
       </c>
       <c r="F47" t="s">
         <v>184</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>29</v>
       </c>
       <c r="AF47">
         <v>30.0</v>
       </c>
       <c r="AI47" t="s">
         <v>159</v>
       </c>
       <c r="AJ47">
         <v>85974</v>
       </c>
       <c r="AK47">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>185</v>
       </c>
       <c r="E48" t="s">
         <v>186</v>
       </c>
       <c r="F48" t="s">
         <v>187</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>132</v>
       </c>
       <c r="AE48">
@@ -5017,51 +5011,51 @@
       <c r="H56" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I56" t="s">
         <v>28</v>
       </c>
       <c r="J56" t="s">
         <v>214</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>44.0</v>
       </c>
       <c r="AG56">
         <v>44.0</v>
       </c>
       <c r="AI56" t="s">
         <v>215</v>
       </c>
       <c r="AJ56">
         <v>83928</v>
       </c>
       <c r="AK56">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>216</v>
       </c>
       <c r="E57" t="s">
         <v>217</v>
       </c>
       <c r="F57" t="s">
         <v>218</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I57" t="s">
         <v>28</v>
       </c>
       <c r="J57" t="s">
         <v>219</v>
       </c>
       <c r="AE57">
@@ -5306,51 +5300,51 @@
       <c r="E64" t="s">
         <v>240</v>
       </c>
       <c r="F64" t="s">
         <v>245</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I64" t="s">
         <v>233</v>
       </c>
       <c r="AF64">
         <v>30.0</v>
       </c>
       <c r="AI64" t="s">
         <v>235</v>
       </c>
       <c r="AJ64">
         <v>90813</v>
       </c>
       <c r="AK64">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>246</v>
       </c>
       <c r="E65" t="s">
         <v>247</v>
       </c>
       <c r="F65" t="s">
         <v>248</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I65" t="s">
         <v>249</v>
       </c>
       <c r="J65" t="s">
         <v>67</v>
       </c>
       <c r="AD65" t="s">
@@ -5484,51 +5478,51 @@
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I69" t="s">
         <v>249</v>
       </c>
       <c r="J69" t="s">
         <v>67</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>34.0</v>
       </c>
       <c r="AI69" t="s">
         <v>254</v>
       </c>
       <c r="AJ69">
         <v>89021</v>
       </c>
       <c r="AK69">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>262</v>
       </c>
       <c r="E70" t="s">
         <v>102</v>
       </c>
       <c r="F70" t="s">
         <v>263</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I70" t="s">
         <v>249</v>
       </c>
       <c r="J70" t="s">
         <v>67</v>
       </c>
       <c r="AE70">
@@ -5700,51 +5694,51 @@
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I75" t="s">
         <v>249</v>
       </c>
       <c r="J75" t="s">
         <v>278</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>44.0</v>
       </c>
       <c r="AI75" t="s">
         <v>273</v>
       </c>
       <c r="AJ75">
         <v>84499</v>
       </c>
       <c r="AK75">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>279</v>
       </c>
       <c r="E76" t="s">
         <v>127</v>
       </c>
       <c r="F76" t="s">
         <v>280</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I76" t="s">
         <v>249</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
@@ -5948,90 +5942,87 @@
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I82" t="s">
         <v>249</v>
       </c>
       <c r="J82" t="s">
         <v>299</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
         <v>44.0</v>
       </c>
       <c r="AI82" t="s">
         <v>273</v>
       </c>
       <c r="AJ82">
         <v>88236</v>
       </c>
       <c r="AK82">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>300</v>
       </c>
       <c r="E83" t="s">
         <v>231</v>
       </c>
       <c r="F83" t="s">
         <v>301</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I83" t="s">
         <v>249</v>
       </c>
       <c r="J83" t="s">
         <v>63</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>44.0</v>
       </c>
       <c r="AI83" t="s">
         <v>273</v>
       </c>
       <c r="AJ83">
         <v>83122</v>
       </c>
-      <c r="AK83">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>302</v>
       </c>
       <c r="E84" t="s">
         <v>231</v>
       </c>
       <c r="F84" t="s">
         <v>303</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I84" t="s">
         <v>249</v>
       </c>
       <c r="J84" t="s">
         <v>140</v>
       </c>
       <c r="AE84">
         <v>1</v>
@@ -6549,85 +6540,91 @@
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I98" t="s">
         <v>319</v>
       </c>
       <c r="J98" t="s">
         <v>295</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AF98">
         <v>44.0</v>
       </c>
       <c r="AI98" t="s">
         <v>351</v>
       </c>
       <c r="AJ98">
         <v>84487</v>
       </c>
+      <c r="AK98">
+        <v>4</v>
+      </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>352</v>
       </c>
       <c r="E99" t="s">
         <v>353</v>
       </c>
       <c r="F99" t="s">
         <v>354</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I99" t="s">
         <v>319</v>
       </c>
       <c r="J99" t="s">
         <v>320</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
         <v>44.0</v>
       </c>
       <c r="AI99" t="s">
         <v>351</v>
       </c>
       <c r="AJ99">
         <v>89095</v>
       </c>
+      <c r="AK99">
+        <v>4</v>
+      </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>355</v>
       </c>
       <c r="E100" t="s">
         <v>356</v>
       </c>
       <c r="F100" t="s">
         <v>357</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I100" t="s">
         <v>319</v>
       </c>
       <c r="J100" t="s">
         <v>35</v>
       </c>
       <c r="AE100">
         <v>1</v>
@@ -6857,89 +6854,89 @@
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I106" t="s">
         <v>319</v>
       </c>
       <c r="J106" t="s">
         <v>63</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AF106">
         <v>44.0</v>
       </c>
       <c r="AI106" t="s">
         <v>351</v>
       </c>
       <c r="AJ106">
         <v>83291</v>
       </c>
       <c r="AK106">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>375</v>
       </c>
       <c r="E107" t="s">
         <v>144</v>
       </c>
       <c r="F107" t="s">
         <v>376</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I107" t="s">
         <v>319</v>
       </c>
       <c r="J107" t="s">
         <v>90</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AF107">
         <v>44.0</v>
       </c>
       <c r="AI107" t="s">
         <v>351</v>
       </c>
       <c r="AJ107">
         <v>88161</v>
       </c>
       <c r="AK107">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>377</v>
       </c>
       <c r="E108" t="s">
         <v>378</v>
       </c>
       <c r="F108" t="s">
         <v>379</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I108" t="s">
         <v>319</v>
       </c>
       <c r="J108" t="s">
         <v>35</v>
       </c>
       <c r="AF108">
@@ -6974,51 +6971,51 @@
       <c r="H109" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I109" t="s">
         <v>319</v>
       </c>
       <c r="J109" t="s">
         <v>35</v>
       </c>
       <c r="AE109">
         <v>2</v>
       </c>
       <c r="AF109">
         <v>58.0</v>
       </c>
       <c r="AG109">
         <v>58.0</v>
       </c>
       <c r="AI109" t="s">
         <v>351</v>
       </c>
       <c r="AJ109">
         <v>88717</v>
       </c>
       <c r="AK109">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>382</v>
       </c>
       <c r="E110" t="s">
         <v>134</v>
       </c>
       <c r="F110" t="s">
         <v>383</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I110" t="s">
         <v>319</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
@@ -7342,51 +7339,51 @@
       <c r="F119" t="s">
         <v>408</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I119" t="s">
         <v>319</v>
       </c>
       <c r="J119" t="s">
         <v>320</v>
       </c>
       <c r="AF119">
         <v>30.0</v>
       </c>
       <c r="AI119" t="s">
         <v>402</v>
       </c>
       <c r="AJ119">
         <v>89094</v>
       </c>
       <c r="AK119">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>409</v>
       </c>
       <c r="E120" t="s">
         <v>410</v>
       </c>
       <c r="F120" t="s">
         <v>411</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I120" t="s">
         <v>319</v>
       </c>
       <c r="J120" t="s">
         <v>412</v>
       </c>
       <c r="AE120">
@@ -7538,51 +7535,51 @@
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I124" t="s">
         <v>319</v>
       </c>
       <c r="J124" t="s">
         <v>90</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AF124">
         <v>44.0</v>
       </c>
       <c r="AI124" t="s">
         <v>420</v>
       </c>
       <c r="AJ124">
         <v>90710</v>
       </c>
       <c r="AK124">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>424</v>
       </c>
       <c r="E125" t="s">
         <v>425</v>
       </c>
       <c r="F125" t="s">
         <v>426</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I125" t="s">
         <v>319</v>
       </c>
       <c r="J125" t="s">
         <v>427</v>
       </c>
       <c r="AE125">
@@ -7614,51 +7611,51 @@
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I126" t="s">
         <v>319</v>
       </c>
       <c r="J126" t="s">
         <v>430</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AF126">
         <v>44.0</v>
       </c>
       <c r="AI126" t="s">
         <v>420</v>
       </c>
       <c r="AJ126">
         <v>83815</v>
       </c>
       <c r="AK126">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>431</v>
       </c>
       <c r="E127" t="s">
         <v>69</v>
       </c>
       <c r="F127" t="s">
         <v>432</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I127" t="s">
         <v>319</v>
       </c>
       <c r="J127" t="s">
         <v>295</v>
       </c>
       <c r="AE127">
@@ -8571,50 +8568,53 @@
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I152" t="s">
         <v>469</v>
       </c>
       <c r="J152" t="s">
         <v>67</v>
       </c>
       <c r="AE152">
         <v>1</v>
       </c>
       <c r="AF152">
         <v>44.0</v>
       </c>
       <c r="AI152" t="s">
         <v>481</v>
       </c>
       <c r="AJ152">
         <v>90303</v>
       </c>
+      <c r="AK152">
+        <v>4</v>
+      </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
         <v>500</v>
       </c>
       <c r="E153" t="s">
         <v>501</v>
       </c>
       <c r="F153" t="s">
         <v>502</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I153" t="s">
         <v>469</v>
       </c>
       <c r="J153" t="s">
         <v>503</v>
       </c>
       <c r="AE153">
         <v>1</v>
@@ -8922,50 +8922,53 @@
       </c>
       <c r="H161" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I161" t="s">
         <v>469</v>
       </c>
       <c r="J161" t="s">
         <v>498</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AF161">
         <v>44.0</v>
       </c>
       <c r="AG161">
         <v>44.0</v>
       </c>
       <c r="AI161" t="s">
         <v>515</v>
       </c>
       <c r="AJ161">
         <v>84412</v>
       </c>
+      <c r="AK161">
+        <v>4</v>
+      </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>526</v>
       </c>
       <c r="E162" t="s">
         <v>186</v>
       </c>
       <c r="F162" t="s">
         <v>527</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I162" t="s">
         <v>469</v>
       </c>
       <c r="J162" t="s">
         <v>462</v>
       </c>
       <c r="AE162">
         <v>2</v>
@@ -9069,51 +9072,51 @@
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I165" t="s">
         <v>469</v>
       </c>
       <c r="J165" t="s">
         <v>477</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AF165">
         <v>44.0</v>
       </c>
       <c r="AI165" t="s">
         <v>528</v>
       </c>
       <c r="AJ165">
         <v>83809</v>
       </c>
       <c r="AK165">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>534</v>
       </c>
       <c r="E166" t="s">
         <v>206</v>
       </c>
       <c r="F166" t="s">
         <v>535</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I166" t="s">
         <v>469</v>
       </c>
       <c r="J166" t="s">
         <v>29</v>
       </c>
       <c r="AE166">
@@ -9480,90 +9483,93 @@
       </c>
       <c r="F176" t="s">
         <v>562</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I176" t="s">
         <v>546</v>
       </c>
       <c r="J176" t="s">
         <v>320</v>
       </c>
       <c r="AF176">
         <v>30.0</v>
       </c>
       <c r="AI176" t="s">
         <v>563</v>
       </c>
       <c r="AJ176">
         <v>89092</v>
       </c>
+      <c r="AK176">
+        <v>5</v>
+      </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>564</v>
       </c>
       <c r="E177" t="s">
         <v>565</v>
       </c>
       <c r="F177" t="s">
         <v>566</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I177" t="s">
         <v>546</v>
       </c>
       <c r="J177" t="s">
         <v>35</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AF177">
         <v>44.0</v>
       </c>
       <c r="AG177">
         <v>44.0</v>
       </c>
       <c r="AI177" t="s">
         <v>563</v>
       </c>
       <c r="AJ177">
         <v>84515</v>
       </c>
       <c r="AK177">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>567</v>
       </c>
       <c r="E178" t="s">
         <v>138</v>
       </c>
       <c r="F178" t="s">
         <v>568</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I178" t="s">
         <v>546</v>
       </c>
       <c r="J178" t="s">
         <v>140</v>
       </c>
       <c r="AF178">
@@ -9592,51 +9598,51 @@
       <c r="G179" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I179" t="s">
         <v>546</v>
       </c>
       <c r="J179" t="s">
         <v>119</v>
       </c>
       <c r="AE179">
         <v>1</v>
       </c>
       <c r="AF179">
         <v>44.0</v>
       </c>
       <c r="AI179" t="s">
         <v>563</v>
       </c>
       <c r="AJ179">
         <v>86834</v>
       </c>
       <c r="AK179">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
         <v>571</v>
       </c>
       <c r="E180" t="s">
         <v>572</v>
       </c>
       <c r="F180" t="s">
         <v>573</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I180" t="s">
         <v>546</v>
       </c>
       <c r="J180" t="s">
         <v>119</v>
       </c>
       <c r="AE180">
@@ -9782,51 +9788,51 @@
       <c r="H184" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I184" t="s">
         <v>546</v>
       </c>
       <c r="J184" t="s">
         <v>584</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AF184">
         <v>44.0</v>
       </c>
       <c r="AG184">
         <v>44.0</v>
       </c>
       <c r="AI184" t="s">
         <v>563</v>
       </c>
       <c r="AJ184">
         <v>87142</v>
       </c>
       <c r="AK184">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>532</v>
       </c>
       <c r="E185" t="s">
         <v>572</v>
       </c>
       <c r="F185" t="s">
         <v>585</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I185" t="s">
         <v>546</v>
       </c>
       <c r="J185" t="s">
         <v>51</v>
       </c>
       <c r="AE185">
@@ -9899,86 +9905,86 @@
       <c r="H187" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I187" t="s">
         <v>546</v>
       </c>
       <c r="J187" t="s">
         <v>63</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AF187">
         <v>44.0</v>
       </c>
       <c r="AG187">
         <v>44.0</v>
       </c>
       <c r="AI187" t="s">
         <v>563</v>
       </c>
       <c r="AJ187">
         <v>83636</v>
       </c>
       <c r="AK187">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>589</v>
       </c>
       <c r="E188" t="s">
         <v>590</v>
       </c>
       <c r="F188" t="s">
         <v>591</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I188" t="s">
         <v>546</v>
       </c>
       <c r="J188" t="s">
         <v>119</v>
       </c>
       <c r="AF188">
         <v>30.0</v>
       </c>
       <c r="AI188" t="s">
         <v>563</v>
       </c>
       <c r="AJ188">
         <v>86474</v>
       </c>
       <c r="AK188">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
         <v>37</v>
       </c>
       <c r="E189" t="s">
         <v>144</v>
       </c>
       <c r="F189" t="s">
         <v>592</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I189" t="s">
         <v>546</v>
       </c>
       <c r="J189" t="s">
         <v>39</v>
       </c>
       <c r="AE189">
@@ -10123,53 +10129,50 @@
       </c>
       <c r="G193" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I193" t="s">
         <v>546</v>
       </c>
       <c r="J193" t="s">
         <v>35</v>
       </c>
       <c r="AF193">
         <v>30.0</v>
       </c>
       <c r="AG193">
         <v>30.0</v>
       </c>
       <c r="AI193" t="s">
         <v>598</v>
       </c>
       <c r="AJ193">
         <v>88685</v>
       </c>
-      <c r="AK193">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>605</v>
       </c>
       <c r="E194" t="s">
         <v>606</v>
       </c>
       <c r="F194" t="s">
         <v>607</v>
       </c>
       <c r="G194" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I194" t="s">
         <v>546</v>
       </c>
       <c r="J194" t="s">
         <v>608</v>
       </c>
       <c r="AE194">
         <v>1</v>
@@ -10229,51 +10232,51 @@
       <c r="G196" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I196" t="s">
         <v>546</v>
       </c>
       <c r="J196" t="s">
         <v>396</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AF196">
         <v>44.0</v>
       </c>
       <c r="AI196" t="s">
         <v>598</v>
       </c>
       <c r="AJ196">
         <v>83967</v>
       </c>
       <c r="AK196">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
         <v>614</v>
       </c>
       <c r="E197" t="s">
         <v>615</v>
       </c>
       <c r="F197" t="s">
         <v>616</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H197" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I197" t="s">
         <v>546</v>
       </c>
       <c r="J197" t="s">
         <v>35</v>
       </c>
       <c r="AF197">
@@ -10381,89 +10384,89 @@
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I200" t="s">
         <v>546</v>
       </c>
       <c r="J200" t="s">
         <v>292</v>
       </c>
       <c r="AE200">
         <v>2</v>
       </c>
       <c r="AF200">
         <v>58.0</v>
       </c>
       <c r="AI200" t="s">
         <v>617</v>
       </c>
       <c r="AJ200">
         <v>87429</v>
       </c>
       <c r="AK200">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
         <v>623</v>
       </c>
       <c r="E201" t="s">
         <v>69</v>
       </c>
       <c r="F201" t="s">
         <v>624</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I201" t="s">
         <v>546</v>
       </c>
       <c r="J201" t="s">
         <v>625</v>
       </c>
       <c r="AE201">
         <v>1</v>
       </c>
       <c r="AF201">
         <v>44.0</v>
       </c>
       <c r="AI201" t="s">
         <v>617</v>
       </c>
       <c r="AJ201">
         <v>90306</v>
       </c>
       <c r="AK201">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
         <v>626</v>
       </c>
       <c r="E202" t="s">
         <v>627</v>
       </c>
       <c r="F202" t="s">
         <v>628</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I202" t="s">
         <v>629</v>
       </c>
       <c r="J202" t="s">
         <v>119</v>
       </c>
       <c r="AD202" t="s">
@@ -10576,53 +10579,50 @@
       </c>
       <c r="I205" t="s">
         <v>629</v>
       </c>
       <c r="J205" t="s">
         <v>132</v>
       </c>
       <c r="AD205" t="s">
         <v>641</v>
       </c>
       <c r="AE205">
         <v>1</v>
       </c>
       <c r="AF205">
         <v>29.0</v>
       </c>
       <c r="AG205">
         <v>29.0</v>
       </c>
       <c r="AI205" t="s">
         <v>642</v>
       </c>
       <c r="AJ205">
         <v>90403</v>
       </c>
-      <c r="AK205">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="206" spans="1:37">
       <c r="D206" t="s">
         <v>643</v>
       </c>
       <c r="E206" t="s">
         <v>644</v>
       </c>
       <c r="F206" t="s">
         <v>645</v>
       </c>
       <c r="G206" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H206" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I206" t="s">
         <v>629</v>
       </c>
       <c r="J206" t="s">
         <v>51</v>
       </c>
       <c r="AD206" t="s">
         <v>646</v>
@@ -11032,53 +11032,50 @@
       </c>
       <c r="G217" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H217" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I217" t="s">
         <v>629</v>
       </c>
       <c r="J217" t="s">
         <v>348</v>
       </c>
       <c r="AE217">
         <v>1</v>
       </c>
       <c r="AF217">
         <v>34.0</v>
       </c>
       <c r="AI217" t="s">
         <v>673</v>
       </c>
       <c r="AJ217">
         <v>84267</v>
       </c>
-      <c r="AK217">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="218" spans="1:37">
       <c r="D218" t="s">
         <v>676</v>
       </c>
       <c r="E218" t="s">
         <v>677</v>
       </c>
       <c r="F218" t="s">
         <v>678</v>
       </c>
       <c r="G218" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H218" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I218" t="s">
         <v>629</v>
       </c>
       <c r="J218" t="s">
         <v>503</v>
       </c>
       <c r="AE218">
         <v>1</v>
@@ -11149,53 +11146,50 @@
       </c>
       <c r="G220" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H220" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I220" t="s">
         <v>629</v>
       </c>
       <c r="J220" t="s">
         <v>119</v>
       </c>
       <c r="AE220">
         <v>1</v>
       </c>
       <c r="AF220">
         <v>34.0</v>
       </c>
       <c r="AI220" t="s">
         <v>673</v>
       </c>
       <c r="AJ220">
         <v>86475</v>
       </c>
-      <c r="AK220">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="221" spans="1:37">
       <c r="D221" t="s">
         <v>685</v>
       </c>
       <c r="E221" t="s">
         <v>686</v>
       </c>
       <c r="F221" t="s">
         <v>687</v>
       </c>
       <c r="G221" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H221" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I221" t="s">
         <v>629</v>
       </c>
       <c r="J221" t="s">
         <v>503</v>
       </c>
       <c r="AE221">
         <v>1</v>
@@ -11612,51 +11606,51 @@
       <c r="F232" t="s">
         <v>707</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H232" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I232" t="s">
         <v>629</v>
       </c>
       <c r="AE232">
         <v>1</v>
       </c>
       <c r="AF232">
         <v>44.0</v>
       </c>
       <c r="AI232" t="s">
         <v>690</v>
       </c>
       <c r="AJ232">
         <v>90696</v>
       </c>
       <c r="AK232">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:37">
       <c r="D233" t="s">
         <v>626</v>
       </c>
       <c r="E233" t="s">
         <v>314</v>
       </c>
       <c r="F233" t="s">
         <v>708</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H233" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I233" t="s">
         <v>629</v>
       </c>
       <c r="J233" t="s">
         <v>119</v>
       </c>
       <c r="AE233">
@@ -11884,51 +11878,51 @@
       <c r="G239" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H239" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I239" t="s">
         <v>629</v>
       </c>
       <c r="J239" t="s">
         <v>427</v>
       </c>
       <c r="AE239">
         <v>1</v>
       </c>
       <c r="AF239">
         <v>44.0</v>
       </c>
       <c r="AI239" t="s">
         <v>690</v>
       </c>
       <c r="AJ239">
         <v>83565</v>
       </c>
       <c r="AK239">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="240" spans="1:37">
       <c r="D240" t="s">
         <v>721</v>
       </c>
       <c r="E240" t="s">
         <v>237</v>
       </c>
       <c r="F240" t="s">
         <v>722</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H240" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I240" t="s">
         <v>629</v>
       </c>
       <c r="J240" t="s">
         <v>503</v>
       </c>
       <c r="AE240">
@@ -12083,51 +12077,51 @@
       <c r="H244" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I244" t="s">
         <v>629</v>
       </c>
       <c r="J244" t="s">
         <v>503</v>
       </c>
       <c r="AE244">
         <v>1</v>
       </c>
       <c r="AF244">
         <v>44.0</v>
       </c>
       <c r="AG244">
         <v>44.0</v>
       </c>
       <c r="AI244" t="s">
         <v>690</v>
       </c>
       <c r="AJ244">
         <v>84195</v>
       </c>
       <c r="AK244">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="245" spans="1:37">
       <c r="D245" t="s">
         <v>731</v>
       </c>
       <c r="E245" t="s">
         <v>732</v>
       </c>
       <c r="F245" t="s">
         <v>733</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H245" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I245" t="s">
         <v>629</v>
       </c>
       <c r="J245" t="s">
         <v>63</v>
       </c>
       <c r="AE245">
@@ -12346,92 +12340,92 @@
       <c r="G251" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H251" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I251" t="s">
         <v>629</v>
       </c>
       <c r="AE251">
         <v>1</v>
       </c>
       <c r="AF251">
         <v>44.0</v>
       </c>
       <c r="AG251">
         <v>44.0</v>
       </c>
       <c r="AI251" t="s">
         <v>746</v>
       </c>
       <c r="AJ251">
         <v>90672</v>
       </c>
       <c r="AK251">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="252" spans="1:37">
       <c r="D252" t="s">
         <v>750</v>
       </c>
       <c r="E252" t="s">
         <v>169</v>
       </c>
       <c r="F252" t="s">
         <v>751</v>
       </c>
       <c r="G252" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H252" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I252" t="s">
         <v>629</v>
       </c>
       <c r="J252" t="s">
         <v>132</v>
       </c>
       <c r="AE252">
         <v>1</v>
       </c>
       <c r="AF252">
         <v>44.0</v>
       </c>
       <c r="AG252">
         <v>44.0</v>
       </c>
       <c r="AI252" t="s">
         <v>746</v>
       </c>
       <c r="AJ252">
         <v>83524</v>
       </c>
       <c r="AK252">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:37">
       <c r="D253" t="s">
         <v>752</v>
       </c>
       <c r="E253" t="s">
         <v>753</v>
       </c>
       <c r="F253" t="s">
         <v>754</v>
       </c>
       <c r="G253" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H253" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I253" t="s">
         <v>629</v>
       </c>
       <c r="J253" t="s">
         <v>59</v>
       </c>
       <c r="AE253">
@@ -12510,51 +12504,51 @@
       <c r="H255" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I255" t="s">
         <v>629</v>
       </c>
       <c r="J255" t="s">
         <v>757</v>
       </c>
       <c r="AE255">
         <v>1</v>
       </c>
       <c r="AF255">
         <v>44.0</v>
       </c>
       <c r="AG255">
         <v>44.0</v>
       </c>
       <c r="AI255" t="s">
         <v>746</v>
       </c>
       <c r="AJ255">
         <v>83049</v>
       </c>
       <c r="AK255">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:37">
       <c r="D256" t="s">
         <v>759</v>
       </c>
       <c r="E256" t="s">
         <v>760</v>
       </c>
       <c r="F256" t="s">
         <v>761</v>
       </c>
       <c r="G256" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H256" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I256" t="s">
         <v>629</v>
       </c>
       <c r="J256" t="s">
         <v>523</v>
       </c>
       <c r="AF256">