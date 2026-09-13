--- v1 (2026-08-23)
+++ v2 (2026-09-13)
@@ -4318,51 +4318,51 @@
       <c r="H38" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>105</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>44.0</v>
       </c>
       <c r="AG38">
         <v>44.0</v>
       </c>
       <c r="AI38" t="s">
         <v>159</v>
       </c>
       <c r="AJ38">
         <v>84481</v>
       </c>
       <c r="AK38">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>160</v>
       </c>
       <c r="E39" t="s">
         <v>161</v>
       </c>
       <c r="F39" t="s">
         <v>162</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>71</v>
       </c>
       <c r="AF39">
@@ -5119,51 +5119,51 @@
       <c r="F59" t="s">
         <v>228</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I59" t="s">
         <v>223</v>
       </c>
       <c r="J59" t="s">
         <v>229</v>
       </c>
       <c r="AF59">
         <v>30.0</v>
       </c>
       <c r="AI59" t="s">
         <v>225</v>
       </c>
       <c r="AJ59">
         <v>84172</v>
       </c>
       <c r="AK59">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>230</v>
       </c>
       <c r="E60" t="s">
         <v>231</v>
       </c>
       <c r="F60" t="s">
         <v>232</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I60" t="s">
         <v>233</v>
       </c>
       <c r="J60" t="s">
         <v>234</v>
       </c>
       <c r="AE60">
@@ -6324,53 +6324,50 @@
       </c>
       <c r="H92" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I92" t="s">
         <v>319</v>
       </c>
       <c r="J92" t="s">
         <v>63</v>
       </c>
       <c r="AD92" t="s">
         <v>330</v>
       </c>
       <c r="AF92">
         <v>15.0</v>
       </c>
       <c r="AG92">
         <v>15.0</v>
       </c>
       <c r="AI92" t="s">
         <v>331</v>
       </c>
       <c r="AJ92">
         <v>83017</v>
       </c>
-      <c r="AK92">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>332</v>
       </c>
       <c r="E93" t="s">
         <v>48</v>
       </c>
       <c r="F93" t="s">
         <v>333</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I93" t="s">
         <v>319</v>
       </c>
       <c r="J93" t="s">
         <v>63</v>
       </c>
       <c r="AE93">
         <v>1</v>
@@ -7456,51 +7453,51 @@
       <c r="H122" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I122" t="s">
         <v>319</v>
       </c>
       <c r="J122" t="s">
         <v>348</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>44.0</v>
       </c>
       <c r="AG122">
         <v>44.0</v>
       </c>
       <c r="AI122" t="s">
         <v>402</v>
       </c>
       <c r="AJ122">
         <v>83627</v>
       </c>
       <c r="AK122">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>417</v>
       </c>
       <c r="E123" t="s">
         <v>418</v>
       </c>
       <c r="F123" t="s">
         <v>419</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I123" t="s">
         <v>319</v>
       </c>
       <c r="J123" t="s">
         <v>35</v>
       </c>
       <c r="AE123">
@@ -8417,51 +8414,51 @@
       <c r="H148" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I148" t="s">
         <v>469</v>
       </c>
       <c r="J148" t="s">
         <v>477</v>
       </c>
       <c r="AE148">
         <v>1</v>
       </c>
       <c r="AF148">
         <v>44.0</v>
       </c>
       <c r="AG148">
         <v>44.0</v>
       </c>
       <c r="AI148" t="s">
         <v>481</v>
       </c>
       <c r="AJ148">
         <v>83605</v>
       </c>
       <c r="AK148">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>491</v>
       </c>
       <c r="E149" t="s">
         <v>186</v>
       </c>
       <c r="F149" t="s">
         <v>492</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I149" t="s">
         <v>469</v>
       </c>
       <c r="J149" t="s">
         <v>477</v>
       </c>
       <c r="AE149">
@@ -10384,51 +10381,51 @@
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I200" t="s">
         <v>546</v>
       </c>
       <c r="J200" t="s">
         <v>292</v>
       </c>
       <c r="AE200">
         <v>2</v>
       </c>
       <c r="AF200">
         <v>58.0</v>
       </c>
       <c r="AI200" t="s">
         <v>617</v>
       </c>
       <c r="AJ200">
         <v>87429</v>
       </c>
       <c r="AK200">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
         <v>623</v>
       </c>
       <c r="E201" t="s">
         <v>69</v>
       </c>
       <c r="F201" t="s">
         <v>624</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I201" t="s">
         <v>546</v>
       </c>
       <c r="J201" t="s">
         <v>625</v>
       </c>
       <c r="AE201">