--- v2 (2026-09-13)
+++ v3 (2026-10-07)
@@ -3361,90 +3361,87 @@
       </c>
       <c r="H13" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>59</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>34.0</v>
       </c>
       <c r="AG13">
         <v>34.0</v>
       </c>
       <c r="AI13" t="s">
         <v>52</v>
       </c>
       <c r="AJ13">
         <v>84578</v>
       </c>
-      <c r="AK13">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>74</v>
       </c>
       <c r="E14" t="s">
         <v>75</v>
       </c>
       <c r="F14" t="s">
         <v>76</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>59</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>34.0</v>
       </c>
       <c r="AI14" t="s">
         <v>52</v>
       </c>
       <c r="AJ14">
         <v>87170</v>
       </c>
       <c r="AK14">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>77</v>
       </c>
       <c r="E15" t="s">
         <v>78</v>
       </c>
       <c r="F15" t="s">
         <v>79</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>35</v>
       </c>
       <c r="AE15">
@@ -3653,53 +3650,50 @@
       </c>
       <c r="H21" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>29</v>
       </c>
       <c r="AD21" t="s">
         <v>100</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>34.0</v>
       </c>
       <c r="AI21" t="s">
         <v>83</v>
       </c>
       <c r="AJ21">
         <v>87262</v>
       </c>
-      <c r="AK21">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>101</v>
       </c>
       <c r="E22" t="s">
         <v>102</v>
       </c>
       <c r="F22" t="s">
         <v>103</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>105</v>
       </c>
       <c r="AE22">
         <v>1</v>
@@ -3771,51 +3765,51 @@
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>44.0</v>
       </c>
       <c r="AG24">
         <v>44.0</v>
       </c>
       <c r="AI24" t="s">
         <v>106</v>
       </c>
       <c r="AJ24">
         <v>83215</v>
       </c>
       <c r="AK24">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>114</v>
       </c>
       <c r="E25" t="s">
         <v>48</v>
       </c>
       <c r="F25" t="s">
         <v>115</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>71</v>
       </c>
       <c r="AE25">
@@ -4002,51 +3996,51 @@
       <c r="H30" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>132</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AF30">
         <v>44.0</v>
       </c>
       <c r="AG30">
         <v>44.0</v>
       </c>
       <c r="AI30" t="s">
         <v>106</v>
       </c>
       <c r="AJ30">
         <v>83507</v>
       </c>
       <c r="AK30">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>133</v>
       </c>
       <c r="E31" t="s">
         <v>134</v>
       </c>
       <c r="F31" t="s">
         <v>135</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>136</v>
       </c>
       <c r="AE31">
@@ -4508,51 +4502,51 @@
       <c r="H43" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>136</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>44.0</v>
       </c>
       <c r="AG43">
         <v>30.0</v>
       </c>
       <c r="AI43" t="s">
         <v>159</v>
       </c>
       <c r="AJ43">
         <v>88141</v>
       </c>
       <c r="AK43">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>174</v>
       </c>
       <c r="E44" t="s">
         <v>85</v>
       </c>
       <c r="F44" t="s">
         <v>175</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>59</v>
       </c>
       <c r="AE44">
@@ -5119,89 +5113,89 @@
       <c r="F59" t="s">
         <v>228</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I59" t="s">
         <v>223</v>
       </c>
       <c r="J59" t="s">
         <v>229</v>
       </c>
       <c r="AF59">
         <v>30.0</v>
       </c>
       <c r="AI59" t="s">
         <v>225</v>
       </c>
       <c r="AJ59">
         <v>84172</v>
       </c>
       <c r="AK59">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>230</v>
       </c>
       <c r="E60" t="s">
         <v>231</v>
       </c>
       <c r="F60" t="s">
         <v>232</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I60" t="s">
         <v>233</v>
       </c>
       <c r="J60" t="s">
         <v>234</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>44.0</v>
       </c>
       <c r="AI60" t="s">
         <v>235</v>
       </c>
       <c r="AJ60">
         <v>86640</v>
       </c>
       <c r="AK60">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>236</v>
       </c>
       <c r="E61" t="s">
         <v>237</v>
       </c>
       <c r="F61" t="s">
         <v>238</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I61" t="s">
         <v>233</v>
       </c>
       <c r="J61" t="s">
         <v>140</v>
       </c>
       <c r="AE61">
@@ -5404,53 +5398,50 @@
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I67" t="s">
         <v>249</v>
       </c>
       <c r="J67" t="s">
         <v>63</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>34.0</v>
       </c>
       <c r="AI67" t="s">
         <v>254</v>
       </c>
       <c r="AJ67">
         <v>83080</v>
       </c>
-      <c r="AK67">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>257</v>
       </c>
       <c r="E68" t="s">
         <v>48</v>
       </c>
       <c r="F68" t="s">
         <v>258</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I68" t="s">
         <v>249</v>
       </c>
       <c r="J68" t="s">
         <v>67</v>
       </c>
       <c r="AE68">
         <v>1</v>
@@ -5694,51 +5685,51 @@
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I75" t="s">
         <v>249</v>
       </c>
       <c r="J75" t="s">
         <v>278</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>44.0</v>
       </c>
       <c r="AI75" t="s">
         <v>273</v>
       </c>
       <c r="AJ75">
         <v>84499</v>
       </c>
       <c r="AK75">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>279</v>
       </c>
       <c r="E76" t="s">
         <v>127</v>
       </c>
       <c r="F76" t="s">
         <v>280</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I76" t="s">
         <v>249</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
@@ -5942,51 +5933,51 @@
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I82" t="s">
         <v>249</v>
       </c>
       <c r="J82" t="s">
         <v>299</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
         <v>44.0</v>
       </c>
       <c r="AI82" t="s">
         <v>273</v>
       </c>
       <c r="AJ82">
         <v>88236</v>
       </c>
       <c r="AK82">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>300</v>
       </c>
       <c r="E83" t="s">
         <v>231</v>
       </c>
       <c r="F83" t="s">
         <v>301</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I83" t="s">
         <v>249</v>
       </c>
       <c r="J83" t="s">
         <v>63</v>
       </c>
       <c r="AE83">
@@ -7114,51 +7105,51 @@
       <c r="H113" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I113" t="s">
         <v>319</v>
       </c>
       <c r="J113" t="s">
         <v>51</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AF113">
         <v>44.0</v>
       </c>
       <c r="AG113">
         <v>44.0</v>
       </c>
       <c r="AI113" t="s">
         <v>351</v>
       </c>
       <c r="AJ113">
         <v>83657</v>
       </c>
       <c r="AK113">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>391</v>
       </c>
       <c r="E114" t="s">
         <v>392</v>
       </c>
       <c r="F114" t="s">
         <v>393</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I114" t="s">
         <v>319</v>
       </c>
       <c r="J114" t="s">
         <v>340</v>
       </c>
       <c r="AE114">
@@ -7941,51 +7932,51 @@
       <c r="E135" t="s">
         <v>186</v>
       </c>
       <c r="F135" t="s">
         <v>456</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I135" t="s">
         <v>438</v>
       </c>
       <c r="AF135">
         <v>30.0</v>
       </c>
       <c r="AI135" t="s">
         <v>457</v>
       </c>
       <c r="AJ135">
         <v>85535</v>
       </c>
       <c r="AK135">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>226</v>
       </c>
       <c r="E136" t="s">
         <v>48</v>
       </c>
       <c r="F136" t="s">
         <v>458</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I136" t="s">
         <v>438</v>
       </c>
       <c r="J136" t="s">
         <v>229</v>
       </c>
       <c r="AF136">
@@ -8300,51 +8291,51 @@
       <c r="H145" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I145" t="s">
         <v>469</v>
       </c>
       <c r="J145" t="s">
         <v>51</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AF145">
         <v>44.0</v>
       </c>
       <c r="AG145">
         <v>44.0</v>
       </c>
       <c r="AI145" t="s">
         <v>481</v>
       </c>
       <c r="AJ145">
         <v>83266</v>
       </c>
       <c r="AK145">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>485</v>
       </c>
       <c r="E146" t="s">
         <v>486</v>
       </c>
       <c r="F146" t="s">
         <v>487</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I146" t="s">
         <v>469</v>
       </c>
       <c r="J146" t="s">
         <v>29</v>
       </c>
       <c r="AF146">
@@ -9335,51 +9326,51 @@
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I172" t="s">
         <v>546</v>
       </c>
       <c r="J172" t="s">
         <v>51</v>
       </c>
       <c r="AE172">
         <v>2</v>
       </c>
       <c r="AF172">
         <v>48.0</v>
       </c>
       <c r="AI172" t="s">
         <v>550</v>
       </c>
       <c r="AJ172">
         <v>83591</v>
       </c>
       <c r="AK172">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
         <v>543</v>
       </c>
       <c r="E173" t="s">
         <v>553</v>
       </c>
       <c r="F173" t="s">
         <v>554</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H173" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I173" t="s">
         <v>546</v>
       </c>
       <c r="J173" t="s">
         <v>299</v>
       </c>
       <c r="AE173">
@@ -10381,51 +10372,51 @@
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I200" t="s">
         <v>546</v>
       </c>
       <c r="J200" t="s">
         <v>292</v>
       </c>
       <c r="AE200">
         <v>2</v>
       </c>
       <c r="AF200">
         <v>58.0</v>
       </c>
       <c r="AI200" t="s">
         <v>617</v>
       </c>
       <c r="AJ200">
         <v>87429</v>
       </c>
       <c r="AK200">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
         <v>623</v>
       </c>
       <c r="E201" t="s">
         <v>69</v>
       </c>
       <c r="F201" t="s">
         <v>624</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I201" t="s">
         <v>546</v>
       </c>
       <c r="J201" t="s">
         <v>625</v>
       </c>
       <c r="AE201">
@@ -10691,51 +10682,51 @@
       <c r="I208" t="s">
         <v>629</v>
       </c>
       <c r="J208" t="s">
         <v>29</v>
       </c>
       <c r="AD208" t="s">
         <v>653</v>
       </c>
       <c r="AE208">
         <v>1</v>
       </c>
       <c r="AF208">
         <v>29.0</v>
       </c>
       <c r="AG208">
         <v>29.0</v>
       </c>
       <c r="AI208" t="s">
         <v>642</v>
       </c>
       <c r="AJ208">
         <v>86661</v>
       </c>
       <c r="AK208">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="D209" t="s">
         <v>654</v>
       </c>
       <c r="E209" t="s">
         <v>42</v>
       </c>
       <c r="F209" t="s">
         <v>655</v>
       </c>
       <c r="G209" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H209" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I209" t="s">
         <v>629</v>
       </c>
       <c r="J209" t="s">
         <v>35</v>
       </c>
       <c r="AD209" t="s">
@@ -12156,51 +12147,51 @@
       <c r="H246" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I246" t="s">
         <v>629</v>
       </c>
       <c r="J246" t="s">
         <v>140</v>
       </c>
       <c r="AE246">
         <v>1</v>
       </c>
       <c r="AF246">
         <v>44.0</v>
       </c>
       <c r="AG246">
         <v>30.0</v>
       </c>
       <c r="AI246" t="s">
         <v>690</v>
       </c>
       <c r="AJ246">
         <v>88293</v>
       </c>
       <c r="AK246">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="247" spans="1:37">
       <c r="D247" t="s">
         <v>667</v>
       </c>
       <c r="E247" t="s">
         <v>737</v>
       </c>
       <c r="F247" t="s">
         <v>738</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H247" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I247" t="s">
         <v>629</v>
       </c>
       <c r="J247" t="s">
         <v>523</v>
       </c>
       <c r="AE247">
@@ -12501,51 +12492,51 @@
       <c r="H255" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I255" t="s">
         <v>629</v>
       </c>
       <c r="J255" t="s">
         <v>757</v>
       </c>
       <c r="AE255">
         <v>1</v>
       </c>
       <c r="AF255">
         <v>44.0</v>
       </c>
       <c r="AG255">
         <v>44.0</v>
       </c>
       <c r="AI255" t="s">
         <v>746</v>
       </c>
       <c r="AJ255">
         <v>83049</v>
       </c>
       <c r="AK255">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="256" spans="1:37">
       <c r="D256" t="s">
         <v>759</v>
       </c>
       <c r="E256" t="s">
         <v>760</v>
       </c>
       <c r="F256" t="s">
         <v>761</v>
       </c>
       <c r="G256" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H256" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I256" t="s">
         <v>629</v>
       </c>
       <c r="J256" t="s">
         <v>523</v>
       </c>
       <c r="AF256">