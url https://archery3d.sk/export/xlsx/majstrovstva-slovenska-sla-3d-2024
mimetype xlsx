--- v3 (2026-10-07)
+++ v4 (2026-11-04)
@@ -3142,53 +3142,50 @@
       </c>
       <c r="H7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>51</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
         <v>34.0</v>
       </c>
       <c r="AG7">
         <v>34.0</v>
       </c>
       <c r="AI7" t="s">
         <v>52</v>
       </c>
       <c r="AJ7">
         <v>90641</v>
       </c>
-      <c r="AK7">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>54</v>
       </c>
       <c r="F8" t="s">
         <v>55</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="AE8">
         <v>1</v>
@@ -4271,51 +4268,51 @@
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>155</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>44.0</v>
       </c>
       <c r="AI37" t="s">
         <v>106</v>
       </c>
       <c r="AJ37">
         <v>84477</v>
       </c>
       <c r="AK37">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>156</v>
       </c>
       <c r="E38" t="s">
         <v>157</v>
       </c>
       <c r="F38" t="s">
         <v>158</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>105</v>
       </c>
       <c r="AE38">
@@ -6567,51 +6564,51 @@
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I99" t="s">
         <v>319</v>
       </c>
       <c r="J99" t="s">
         <v>320</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
         <v>44.0</v>
       </c>
       <c r="AI99" t="s">
         <v>351</v>
       </c>
       <c r="AJ99">
         <v>89095</v>
       </c>
       <c r="AK99">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>355</v>
       </c>
       <c r="E100" t="s">
         <v>356</v>
       </c>
       <c r="F100" t="s">
         <v>357</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I100" t="s">
         <v>319</v>
       </c>
       <c r="J100" t="s">
         <v>35</v>
       </c>
       <c r="AE100">
@@ -6880,51 +6877,51 @@
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I107" t="s">
         <v>319</v>
       </c>
       <c r="J107" t="s">
         <v>90</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AF107">
         <v>44.0</v>
       </c>
       <c r="AI107" t="s">
         <v>351</v>
       </c>
       <c r="AJ107">
         <v>88161</v>
       </c>
       <c r="AK107">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>377</v>
       </c>
       <c r="E108" t="s">
         <v>378</v>
       </c>
       <c r="F108" t="s">
         <v>379</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I108" t="s">
         <v>319</v>
       </c>
       <c r="J108" t="s">
         <v>35</v>
       </c>
       <c r="AF108">
@@ -7029,87 +7026,90 @@
       <c r="F111" t="s">
         <v>385</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I111" t="s">
         <v>319</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AF111">
         <v>44.0</v>
       </c>
       <c r="AI111" t="s">
         <v>351</v>
       </c>
       <c r="AJ111">
         <v>86167</v>
       </c>
       <c r="AK111">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>386</v>
       </c>
       <c r="E112" t="s">
         <v>387</v>
       </c>
       <c r="F112" t="s">
         <v>388</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I112" t="s">
         <v>319</v>
       </c>
       <c r="J112" t="s">
         <v>295</v>
       </c>
       <c r="AE112">
         <v>2</v>
       </c>
       <c r="AF112">
         <v>58.0</v>
       </c>
       <c r="AI112" t="s">
         <v>351</v>
       </c>
       <c r="AJ112">
         <v>87981</v>
       </c>
+      <c r="AK112">
+        <v>4</v>
+      </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>389</v>
       </c>
       <c r="E113" t="s">
         <v>150</v>
       </c>
       <c r="F113" t="s">
         <v>390</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I113" t="s">
         <v>319</v>
       </c>
       <c r="J113" t="s">
         <v>51</v>
       </c>
       <c r="AE113">
         <v>1</v>
@@ -7485,51 +7485,51 @@
       <c r="H123" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I123" t="s">
         <v>319</v>
       </c>
       <c r="J123" t="s">
         <v>35</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AF123">
         <v>44.0</v>
       </c>
       <c r="AG123">
         <v>44.0</v>
       </c>
       <c r="AI123" t="s">
         <v>420</v>
       </c>
       <c r="AJ123">
         <v>84513</v>
       </c>
       <c r="AK123">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>421</v>
       </c>
       <c r="E124" t="s">
         <v>422</v>
       </c>
       <c r="F124" t="s">
         <v>423</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I124" t="s">
         <v>319</v>
       </c>
       <c r="J124" t="s">
         <v>90</v>
       </c>
       <c r="AE124">
@@ -7637,51 +7637,51 @@
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I127" t="s">
         <v>319</v>
       </c>
       <c r="J127" t="s">
         <v>295</v>
       </c>
       <c r="AE127">
         <v>2</v>
       </c>
       <c r="AF127">
         <v>58.0</v>
       </c>
       <c r="AI127" t="s">
         <v>420</v>
       </c>
       <c r="AJ127">
         <v>83855</v>
       </c>
       <c r="AK127">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>433</v>
       </c>
       <c r="E128" t="s">
         <v>434</v>
       </c>
       <c r="F128" t="s">
         <v>435</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I128" t="s">
         <v>319</v>
       </c>
       <c r="J128" t="s">
         <v>396</v>
       </c>
       <c r="AE128">
@@ -7932,51 +7932,51 @@
       <c r="E135" t="s">
         <v>186</v>
       </c>
       <c r="F135" t="s">
         <v>456</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I135" t="s">
         <v>438</v>
       </c>
       <c r="AF135">
         <v>30.0</v>
       </c>
       <c r="AI135" t="s">
         <v>457</v>
       </c>
       <c r="AJ135">
         <v>85535</v>
       </c>
       <c r="AK135">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>226</v>
       </c>
       <c r="E136" t="s">
         <v>48</v>
       </c>
       <c r="F136" t="s">
         <v>458</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I136" t="s">
         <v>438</v>
       </c>
       <c r="J136" t="s">
         <v>229</v>
       </c>
       <c r="AF136">
@@ -9024,50 +9024,53 @@
       </c>
       <c r="G164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H164" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I164" t="s">
         <v>469</v>
       </c>
       <c r="J164" t="s">
         <v>462</v>
       </c>
       <c r="AE164">
         <v>1</v>
       </c>
       <c r="AF164">
         <v>44.0</v>
       </c>
       <c r="AI164" t="s">
         <v>528</v>
       </c>
       <c r="AJ164">
         <v>90693</v>
       </c>
+      <c r="AK164">
+        <v>4</v>
+      </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
         <v>532</v>
       </c>
       <c r="E165" t="s">
         <v>365</v>
       </c>
       <c r="F165" t="s">
         <v>533</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I165" t="s">
         <v>469</v>
       </c>
       <c r="J165" t="s">
         <v>477</v>
       </c>
       <c r="AE165">
         <v>1</v>
@@ -9472,51 +9475,51 @@
       <c r="F176" t="s">
         <v>562</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I176" t="s">
         <v>546</v>
       </c>
       <c r="J176" t="s">
         <v>320</v>
       </c>
       <c r="AF176">
         <v>30.0</v>
       </c>
       <c r="AI176" t="s">
         <v>563</v>
       </c>
       <c r="AJ176">
         <v>89092</v>
       </c>
       <c r="AK176">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>564</v>
       </c>
       <c r="E177" t="s">
         <v>565</v>
       </c>
       <c r="F177" t="s">
         <v>566</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I177" t="s">
         <v>546</v>
       </c>
       <c r="J177" t="s">
         <v>35</v>
       </c>
       <c r="AE177">
@@ -10410,51 +10413,51 @@
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I201" t="s">
         <v>546</v>
       </c>
       <c r="J201" t="s">
         <v>625</v>
       </c>
       <c r="AE201">
         <v>1</v>
       </c>
       <c r="AF201">
         <v>44.0</v>
       </c>
       <c r="AI201" t="s">
         <v>617</v>
       </c>
       <c r="AJ201">
         <v>90306</v>
       </c>
       <c r="AK201">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
         <v>626</v>
       </c>
       <c r="E202" t="s">
         <v>627</v>
       </c>
       <c r="F202" t="s">
         <v>628</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I202" t="s">
         <v>629</v>
       </c>
       <c r="J202" t="s">
         <v>119</v>
       </c>
       <c r="AD202" t="s">
@@ -11986,51 +11989,51 @@
       <c r="G242" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H242" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I242" t="s">
         <v>629</v>
       </c>
       <c r="J242" t="s">
         <v>299</v>
       </c>
       <c r="AE242">
         <v>1</v>
       </c>
       <c r="AF242">
         <v>44.0</v>
       </c>
       <c r="AI242" t="s">
         <v>690</v>
       </c>
       <c r="AJ242">
         <v>85708</v>
       </c>
       <c r="AK242">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="243" spans="1:37">
       <c r="D243" t="s">
         <v>727</v>
       </c>
       <c r="E243" t="s">
         <v>314</v>
       </c>
       <c r="F243" t="s">
         <v>728</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H243" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I243" t="s">
         <v>629</v>
       </c>
       <c r="J243" t="s">
         <v>584</v>
       </c>
       <c r="AE243">
@@ -12828,51 +12831,51 @@
       <c r="G264" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H264" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I264" t="s">
         <v>629</v>
       </c>
       <c r="J264" t="s">
         <v>71</v>
       </c>
       <c r="AE264">
         <v>2</v>
       </c>
       <c r="AF264">
         <v>58.0</v>
       </c>
       <c r="AI264" t="s">
         <v>772</v>
       </c>
       <c r="AJ264">
         <v>84663</v>
       </c>
       <c r="AK264">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="265" spans="1:37">
       <c r="D265" t="s">
         <v>780</v>
       </c>
       <c r="E265" t="s">
         <v>781</v>
       </c>
       <c r="F265" t="s">
         <v>782</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H265" s="6" t="s">
         <v>188</v>
       </c>
       <c r="I265" t="s">
         <v>629</v>
       </c>
       <c r="J265" t="s">
         <v>783</v>
       </c>
       <c r="AE265">