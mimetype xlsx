--- v2 (2026-09-05)
+++ v3 (2026-09-28)
@@ -3767,93 +3767,90 @@
       <c r="H16" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>46</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>30.0</v>
       </c>
       <c r="AG16">
         <v>30.0</v>
       </c>
       <c r="AI16" t="s">
         <v>63</v>
       </c>
       <c r="AJ16">
         <v>76760</v>
       </c>
       <c r="AK16">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>84</v>
       </c>
       <c r="E17" t="s">
         <v>85</v>
       </c>
       <c r="F17" t="s">
         <v>86</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>46</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>30.0</v>
       </c>
       <c r="AG17">
         <v>30.0</v>
       </c>
       <c r="AI17" t="s">
         <v>63</v>
       </c>
       <c r="AJ17">
         <v>75500</v>
       </c>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>87</v>
       </c>
       <c r="E18" t="s">
         <v>88</v>
       </c>
       <c r="F18" t="s">
         <v>89</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>30.0</v>
@@ -4266,51 +4263,51 @@
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AF30">
         <v>38.0</v>
       </c>
       <c r="AG30">
         <v>38.0</v>
       </c>
       <c r="AI30" t="s">
         <v>118</v>
       </c>
       <c r="AJ30">
         <v>75080</v>
       </c>
       <c r="AK30">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>127</v>
       </c>
       <c r="E31" t="s">
         <v>65</v>
       </c>
       <c r="F31" t="s">
         <v>128</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>129</v>
       </c>
       <c r="AE31">
@@ -5736,51 +5733,51 @@
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I69" t="s">
         <v>237</v>
       </c>
       <c r="J69" t="s">
         <v>255</v>
       </c>
       <c r="AE69">
         <v>2</v>
       </c>
       <c r="AF69">
         <v>50.0</v>
       </c>
       <c r="AI69" t="s">
         <v>239</v>
       </c>
       <c r="AJ69">
         <v>75219</v>
       </c>
       <c r="AK69">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>256</v>
       </c>
       <c r="E70" t="s">
         <v>257</v>
       </c>
       <c r="F70" t="s">
         <v>258</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I70" t="s">
         <v>237</v>
       </c>
       <c r="J70" t="s">
         <v>259</v>
       </c>
       <c r="AF70">
@@ -6565,51 +6562,51 @@
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I92" t="s">
         <v>273</v>
       </c>
       <c r="J92" t="s">
         <v>328</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>38.0</v>
       </c>
       <c r="AI92" t="s">
         <v>307</v>
       </c>
       <c r="AJ92">
         <v>71086</v>
       </c>
       <c r="AK92">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>329</v>
       </c>
       <c r="E93" t="s">
         <v>330</v>
       </c>
       <c r="F93" t="s">
         <v>331</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I93" t="s">
         <v>273</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
@@ -7608,51 +7605,51 @@
       <c r="H120" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I120" t="s">
         <v>354</v>
       </c>
       <c r="J120" t="s">
         <v>382</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AF120">
         <v>38.0</v>
       </c>
       <c r="AG120">
         <v>38.0</v>
       </c>
       <c r="AI120" t="s">
         <v>391</v>
       </c>
       <c r="AJ120">
         <v>75844</v>
       </c>
       <c r="AK120">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>415</v>
       </c>
       <c r="E121" t="s">
         <v>416</v>
       </c>
       <c r="F121" t="s">
         <v>417</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I121" t="s">
         <v>354</v>
       </c>
       <c r="J121" t="s">
         <v>70</v>
       </c>
       <c r="AE121">
@@ -8601,51 +8598,51 @@
       <c r="E147" t="s">
         <v>444</v>
       </c>
       <c r="F147" t="s">
         <v>496</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I147" t="s">
         <v>467</v>
       </c>
       <c r="AF147">
         <v>26.0</v>
       </c>
       <c r="AI147" t="s">
         <v>494</v>
       </c>
       <c r="AJ147">
         <v>77219</v>
       </c>
       <c r="AK147">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
         <v>121</v>
       </c>
       <c r="E148" t="s">
         <v>497</v>
       </c>
       <c r="F148" t="s">
         <v>498</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I148" t="s">
         <v>467</v>
       </c>
       <c r="J148" t="s">
         <v>70</v>
       </c>
       <c r="AE148">
@@ -11651,51 +11648,51 @@
       <c r="G229" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H229" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I229" t="s">
         <v>628</v>
       </c>
       <c r="J229" t="s">
         <v>721</v>
       </c>
       <c r="AE229">
         <v>1</v>
       </c>
       <c r="AF229">
         <v>38.0</v>
       </c>
       <c r="AI229" t="s">
         <v>714</v>
       </c>
       <c r="AJ229">
         <v>75905</v>
       </c>
       <c r="AK229">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
         <v>722</v>
       </c>
       <c r="E230" t="s">
         <v>460</v>
       </c>
       <c r="F230" t="s">
         <v>723</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H230" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I230" t="s">
         <v>628</v>
       </c>
       <c r="AE230">
         <v>2</v>
       </c>
       <c r="AF230">
@@ -12659,51 +12656,51 @@
       <c r="G256" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H256" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I256" t="s">
         <v>726</v>
       </c>
       <c r="J256" t="s">
         <v>147</v>
       </c>
       <c r="AE256">
         <v>1</v>
       </c>
       <c r="AF256">
         <v>38.0</v>
       </c>
       <c r="AI256" t="s">
         <v>802</v>
       </c>
       <c r="AJ256">
         <v>68096</v>
       </c>
       <c r="AK256">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="257" spans="1:37">
       <c r="D257" t="s">
         <v>803</v>
       </c>
       <c r="E257" t="s">
         <v>115</v>
       </c>
       <c r="F257" t="s">
         <v>804</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H257" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I257" t="s">
         <v>726</v>
       </c>
       <c r="J257" t="s">
         <v>279</v>
       </c>
       <c r="AE257">
@@ -13689,92 +13686,92 @@
       <c r="H282" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I282" t="s">
         <v>726</v>
       </c>
       <c r="J282" t="s">
         <v>651</v>
       </c>
       <c r="AE282">
         <v>1</v>
       </c>
       <c r="AF282">
         <v>38.0</v>
       </c>
       <c r="AG282">
         <v>38.0</v>
       </c>
       <c r="AI282" t="s">
         <v>836</v>
       </c>
       <c r="AJ282">
         <v>67475</v>
       </c>
       <c r="AK282">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="283" spans="1:37">
       <c r="D283" t="s">
         <v>853</v>
       </c>
       <c r="E283" t="s">
         <v>854</v>
       </c>
       <c r="F283" t="s">
         <v>855</v>
       </c>
       <c r="G283" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H283" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I283" t="s">
         <v>726</v>
       </c>
       <c r="J283" t="s">
         <v>46</v>
       </c>
       <c r="AE283">
         <v>1</v>
       </c>
       <c r="AF283">
         <v>38.0</v>
       </c>
       <c r="AG283">
         <v>38.0</v>
       </c>
       <c r="AI283" t="s">
         <v>836</v>
       </c>
       <c r="AJ283">
         <v>70059</v>
       </c>
       <c r="AK283">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="284" spans="1:37">
       <c r="D284" t="s">
         <v>786</v>
       </c>
       <c r="E284" t="s">
         <v>102</v>
       </c>
       <c r="F284" t="s">
         <v>856</v>
       </c>
       <c r="G284" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H284" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I284" t="s">
         <v>726</v>
       </c>
       <c r="J284" t="s">
         <v>164</v>
       </c>
       <c r="AE284">