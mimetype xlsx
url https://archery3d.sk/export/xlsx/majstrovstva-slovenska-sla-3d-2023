--- v3 (2026-09-28)
+++ v4 (2026-10-20)
@@ -4748,51 +4748,51 @@
       <c r="H43" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>170</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>38.0</v>
       </c>
       <c r="AG43">
         <v>38.0</v>
       </c>
       <c r="AI43" t="s">
         <v>118</v>
       </c>
       <c r="AJ43">
         <v>68551</v>
       </c>
       <c r="AK43">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>171</v>
       </c>
       <c r="E44" t="s">
         <v>172</v>
       </c>
       <c r="F44" t="s">
         <v>173</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>46</v>
       </c>
       <c r="AE44">
@@ -5444,51 +5444,51 @@
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I61" t="s">
         <v>28</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>38.0</v>
       </c>
       <c r="AG61">
         <v>38.0</v>
       </c>
       <c r="AI61" t="s">
         <v>206</v>
       </c>
       <c r="AJ61">
         <v>68057</v>
       </c>
       <c r="AK61">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>226</v>
       </c>
       <c r="E62" t="s">
         <v>227</v>
       </c>
       <c r="F62" t="s">
         <v>228</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I62" t="s">
         <v>28</v>
       </c>
       <c r="J62" t="s">
         <v>229</v>
       </c>
       <c r="AE62">
@@ -6562,51 +6562,51 @@
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I92" t="s">
         <v>273</v>
       </c>
       <c r="J92" t="s">
         <v>328</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>38.0</v>
       </c>
       <c r="AI92" t="s">
         <v>307</v>
       </c>
       <c r="AJ92">
         <v>71086</v>
       </c>
       <c r="AK92">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>329</v>
       </c>
       <c r="E93" t="s">
         <v>330</v>
       </c>
       <c r="F93" t="s">
         <v>331</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I93" t="s">
         <v>273</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
@@ -7450,92 +7450,92 @@
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I116" t="s">
         <v>354</v>
       </c>
       <c r="J116" t="s">
         <v>94</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AF116">
         <v>38.0</v>
       </c>
       <c r="AI116" t="s">
         <v>391</v>
       </c>
       <c r="AJ116">
         <v>74278</v>
       </c>
       <c r="AK116">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>406</v>
       </c>
       <c r="E117" t="s">
         <v>407</v>
       </c>
       <c r="F117" t="s">
         <v>408</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I117" t="s">
         <v>354</v>
       </c>
       <c r="J117" t="s">
         <v>311</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>38.0</v>
       </c>
       <c r="AG117">
         <v>38.0</v>
       </c>
       <c r="AI117" t="s">
         <v>391</v>
       </c>
       <c r="AJ117">
         <v>73769</v>
       </c>
       <c r="AK117">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>375</v>
       </c>
       <c r="E118" t="s">
         <v>80</v>
       </c>
       <c r="F118" t="s">
         <v>409</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I118" t="s">
         <v>354</v>
       </c>
       <c r="J118" t="s">
         <v>94</v>
       </c>
       <c r="AE118">
@@ -10614,51 +10614,51 @@
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I201" t="s">
         <v>628</v>
       </c>
       <c r="J201" t="s">
         <v>311</v>
       </c>
       <c r="AF201">
         <v>26.0</v>
       </c>
       <c r="AG201">
         <v>26.0</v>
       </c>
       <c r="AI201" t="s">
         <v>647</v>
       </c>
       <c r="AJ201">
         <v>73766</v>
       </c>
       <c r="AK201">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
         <v>654</v>
       </c>
       <c r="E202" t="s">
         <v>162</v>
       </c>
       <c r="F202" t="s">
         <v>655</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I202" t="s">
         <v>628</v>
       </c>
       <c r="AE202">
         <v>1</v>
       </c>
       <c r="AF202">