--- v0 (2026-04-24)
+++ v1 (2026-08-15)
@@ -3842,53 +3842,50 @@
       </c>
       <c r="F18" t="s">
         <v>89</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>30.0</v>
       </c>
       <c r="AI18" t="s">
         <v>90</v>
       </c>
       <c r="AJ18">
         <v>77082</v>
       </c>
-      <c r="AK18">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>91</v>
       </c>
       <c r="E19" t="s">
         <v>92</v>
       </c>
       <c r="F19" t="s">
         <v>93</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>94</v>
       </c>
       <c r="AE19">
         <v>1</v>
@@ -4491,51 +4488,51 @@
       <c r="H36" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>147</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>38.0</v>
       </c>
       <c r="AG36">
         <v>38.0</v>
       </c>
       <c r="AI36" t="s">
         <v>118</v>
       </c>
       <c r="AJ36">
         <v>68210</v>
       </c>
       <c r="AK36">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>148</v>
       </c>
       <c r="E37" t="s">
         <v>149</v>
       </c>
       <c r="F37" t="s">
         <v>150</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>151</v>
       </c>
       <c r="AE37">
@@ -4909,51 +4906,51 @@
       <c r="G47" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>52</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>38.0</v>
       </c>
       <c r="AI47" t="s">
         <v>180</v>
       </c>
       <c r="AJ47">
         <v>71455</v>
       </c>
       <c r="AK47">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>184</v>
       </c>
       <c r="E48" t="s">
         <v>88</v>
       </c>
       <c r="F48" t="s">
         <v>185</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>46</v>
       </c>
       <c r="AE48">
@@ -4991,51 +4988,51 @@
       <c r="H49" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>147</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>38.0</v>
       </c>
       <c r="AG49">
         <v>38.0</v>
       </c>
       <c r="AI49" t="s">
         <v>180</v>
       </c>
       <c r="AJ49">
         <v>68211</v>
       </c>
       <c r="AK49">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>189</v>
       </c>
       <c r="E50" t="s">
         <v>190</v>
       </c>
       <c r="F50" t="s">
         <v>191</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
         <v>46</v>
       </c>
       <c r="AE50">
@@ -5073,51 +5070,51 @@
       <c r="H51" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>170</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>38.0</v>
       </c>
       <c r="AG51">
         <v>38.0</v>
       </c>
       <c r="AI51" t="s">
         <v>180</v>
       </c>
       <c r="AJ51">
         <v>68550</v>
       </c>
       <c r="AK51">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>194</v>
       </c>
       <c r="E52" t="s">
         <v>195</v>
       </c>
       <c r="F52" t="s">
         <v>196</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
         <v>197</v>
       </c>
       <c r="AE52">
@@ -5523,51 +5520,51 @@
       <c r="G63" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I63" t="s">
         <v>28</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>38.0</v>
       </c>
       <c r="AG63">
         <v>38.0</v>
       </c>
       <c r="AI63" t="s">
         <v>230</v>
       </c>
       <c r="AJ63">
         <v>68056</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>234</v>
       </c>
       <c r="E64" t="s">
         <v>235</v>
       </c>
       <c r="F64" t="s">
         <v>236</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I64" t="s">
         <v>237</v>
       </c>
       <c r="J64" t="s">
         <v>238</v>
       </c>
       <c r="AF64">
@@ -6034,51 +6031,51 @@
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I77" t="s">
         <v>273</v>
       </c>
       <c r="J77" t="s">
         <v>62</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>30.0</v>
       </c>
       <c r="AI77" t="s">
         <v>280</v>
       </c>
       <c r="AJ77">
         <v>75632</v>
       </c>
       <c r="AK77">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>287</v>
       </c>
       <c r="E78" t="s">
         <v>288</v>
       </c>
       <c r="F78" t="s">
         <v>289</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I78" t="s">
         <v>273</v>
       </c>
       <c r="J78" t="s">
         <v>70</v>
       </c>
       <c r="AE78">
@@ -6568,51 +6565,51 @@
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I92" t="s">
         <v>273</v>
       </c>
       <c r="J92" t="s">
         <v>328</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>38.0</v>
       </c>
       <c r="AI92" t="s">
         <v>307</v>
       </c>
       <c r="AJ92">
         <v>71086</v>
       </c>
       <c r="AK92">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>329</v>
       </c>
       <c r="E93" t="s">
         <v>330</v>
       </c>
       <c r="F93" t="s">
         <v>331</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I93" t="s">
         <v>273</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
@@ -6681,53 +6678,50 @@
       </c>
       <c r="G95" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I95" t="s">
         <v>273</v>
       </c>
       <c r="J95" t="s">
         <v>311</v>
       </c>
       <c r="AF95">
         <v>26.0</v>
       </c>
       <c r="AG95">
         <v>26.0</v>
       </c>
       <c r="AI95" t="s">
         <v>337</v>
       </c>
       <c r="AJ95">
         <v>73767</v>
       </c>
-      <c r="AK95">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>338</v>
       </c>
       <c r="E96" t="s">
         <v>339</v>
       </c>
       <c r="F96" t="s">
         <v>340</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I96" t="s">
         <v>273</v>
       </c>
       <c r="J96" t="s">
         <v>311</v>
       </c>
       <c r="AF96">
         <v>26.0</v>
@@ -6950,53 +6944,50 @@
       </c>
       <c r="H102" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I102" t="s">
         <v>354</v>
       </c>
       <c r="J102" t="s">
         <v>365</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AF102">
         <v>30.0</v>
       </c>
       <c r="AG102">
         <v>30.0</v>
       </c>
       <c r="AI102" t="s">
         <v>366</v>
       </c>
       <c r="AJ102">
         <v>67851</v>
       </c>
-      <c r="AK102">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>367</v>
       </c>
       <c r="E103" t="s">
         <v>282</v>
       </c>
       <c r="F103" t="s">
         <v>368</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I103" t="s">
         <v>354</v>
       </c>
       <c r="J103" t="s">
         <v>177</v>
       </c>
       <c r="AE103">
         <v>1</v>
@@ -7096,53 +7087,50 @@
       </c>
       <c r="H106" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I106" t="s">
         <v>354</v>
       </c>
       <c r="J106" t="s">
         <v>140</v>
       </c>
       <c r="AE106">
         <v>2</v>
       </c>
       <c r="AF106">
         <v>42.0</v>
       </c>
       <c r="AG106">
         <v>42.0</v>
       </c>
       <c r="AI106" t="s">
         <v>366</v>
       </c>
       <c r="AJ106">
         <v>72675</v>
       </c>
-      <c r="AK106">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>375</v>
       </c>
       <c r="E107" t="s">
         <v>376</v>
       </c>
       <c r="F107" t="s">
         <v>377</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H107" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I107" t="s">
         <v>354</v>
       </c>
       <c r="J107" t="s">
         <v>94</v>
       </c>
       <c r="AE107">
         <v>1</v>
@@ -7316,89 +7304,89 @@
       <c r="H112" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I112" t="s">
         <v>354</v>
       </c>
       <c r="J112" t="s">
         <v>365</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AF112">
         <v>38.0</v>
       </c>
       <c r="AG112">
         <v>38.0</v>
       </c>
       <c r="AI112" t="s">
         <v>391</v>
       </c>
       <c r="AJ112">
         <v>68102</v>
       </c>
       <c r="AK112">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>394</v>
       </c>
       <c r="E113" t="s">
         <v>363</v>
       </c>
       <c r="F113" t="s">
         <v>395</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I113" t="s">
         <v>354</v>
       </c>
       <c r="J113" t="s">
         <v>140</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AF113">
         <v>38.0</v>
       </c>
       <c r="AI113" t="s">
         <v>391</v>
       </c>
       <c r="AJ113">
         <v>70153</v>
       </c>
       <c r="AK113">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>396</v>
       </c>
       <c r="E114" t="s">
         <v>397</v>
       </c>
       <c r="F114" t="s">
         <v>398</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I114" t="s">
         <v>354</v>
       </c>
       <c r="J114" t="s">
         <v>399</v>
       </c>
       <c r="AE114">
@@ -7468,51 +7456,51 @@
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I116" t="s">
         <v>354</v>
       </c>
       <c r="J116" t="s">
         <v>94</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AF116">
         <v>38.0</v>
       </c>
       <c r="AI116" t="s">
         <v>391</v>
       </c>
       <c r="AJ116">
         <v>74278</v>
       </c>
       <c r="AK116">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>406</v>
       </c>
       <c r="E117" t="s">
         <v>407</v>
       </c>
       <c r="F117" t="s">
         <v>408</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I117" t="s">
         <v>354</v>
       </c>
       <c r="J117" t="s">
         <v>311</v>
       </c>
       <c r="AE117">
@@ -8035,51 +8023,51 @@
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I131" t="s">
         <v>354</v>
       </c>
       <c r="J131" t="s">
         <v>446</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AF131">
         <v>38.0</v>
       </c>
       <c r="AI131" t="s">
         <v>447</v>
       </c>
       <c r="AJ131">
         <v>76036</v>
       </c>
       <c r="AK131">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>448</v>
       </c>
       <c r="E132" t="s">
         <v>449</v>
       </c>
       <c r="F132" t="s">
         <v>450</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I132" t="s">
         <v>354</v>
       </c>
       <c r="J132" t="s">
         <v>451</v>
       </c>
       <c r="AE132">
@@ -8149,51 +8137,51 @@
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I134" t="s">
         <v>354</v>
       </c>
       <c r="J134" t="s">
         <v>456</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AF134">
         <v>38.0</v>
       </c>
       <c r="AI134" t="s">
         <v>447</v>
       </c>
       <c r="AJ134">
         <v>70812</v>
       </c>
       <c r="AK134">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>457</v>
       </c>
       <c r="E135" t="s">
         <v>65</v>
       </c>
       <c r="F135" t="s">
         <v>458</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I135" t="s">
         <v>354</v>
       </c>
       <c r="J135" t="s">
         <v>164</v>
       </c>
       <c r="AE135">
@@ -8341,53 +8329,50 @@
       </c>
       <c r="H139" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I139" t="s">
         <v>467</v>
       </c>
       <c r="J139" t="s">
         <v>177</v>
       </c>
       <c r="AD139" t="s">
         <v>472</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AF139">
         <v>25.0</v>
       </c>
       <c r="AI139" t="s">
         <v>469</v>
       </c>
       <c r="AJ139">
         <v>75145</v>
       </c>
-      <c r="AK139">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>473</v>
       </c>
       <c r="E140" t="s">
         <v>175</v>
       </c>
       <c r="F140" t="s">
         <v>474</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I140" t="s">
         <v>467</v>
       </c>
       <c r="J140" t="s">
         <v>177</v>
       </c>
       <c r="AE140">
         <v>2</v>
@@ -8694,53 +8679,50 @@
       </c>
       <c r="H149" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I149" t="s">
         <v>467</v>
       </c>
       <c r="J149" t="s">
         <v>170</v>
       </c>
       <c r="AE149">
         <v>1</v>
       </c>
       <c r="AF149">
         <v>38.0</v>
       </c>
       <c r="AG149">
         <v>38.0</v>
       </c>
       <c r="AI149" t="s">
         <v>501</v>
       </c>
       <c r="AJ149">
         <v>68549</v>
       </c>
-      <c r="AK149">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
         <v>276</v>
       </c>
       <c r="E150" t="s">
         <v>247</v>
       </c>
       <c r="F150" t="s">
         <v>502</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I150" t="s">
         <v>467</v>
       </c>
       <c r="J150" t="s">
         <v>503</v>
       </c>
       <c r="AE150">
         <v>1</v>
@@ -9877,53 +9859,50 @@
       </c>
       <c r="H181" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I181" t="s">
         <v>507</v>
       </c>
       <c r="J181" t="s">
         <v>382</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AF181">
         <v>38.0</v>
       </c>
       <c r="AG181">
         <v>38.0</v>
       </c>
       <c r="AI181" t="s">
         <v>580</v>
       </c>
       <c r="AJ181">
         <v>71147</v>
       </c>
-      <c r="AK181">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
         <v>596</v>
       </c>
       <c r="E182" t="s">
         <v>187</v>
       </c>
       <c r="F182" t="s">
         <v>597</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I182" t="s">
         <v>507</v>
       </c>
       <c r="J182" t="s">
         <v>451</v>
       </c>
       <c r="AE182">
         <v>1</v>
@@ -10071,51 +10050,51 @@
       <c r="G186" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H186" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I186" t="s">
         <v>507</v>
       </c>
       <c r="J186" t="s">
         <v>508</v>
       </c>
       <c r="AE186">
         <v>1</v>
       </c>
       <c r="AF186">
         <v>38.0</v>
       </c>
       <c r="AI186" t="s">
         <v>602</v>
       </c>
       <c r="AJ186">
         <v>67916</v>
       </c>
       <c r="AK186">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
         <v>607</v>
       </c>
       <c r="E187" t="s">
         <v>608</v>
       </c>
       <c r="F187" t="s">
         <v>609</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I187" t="s">
         <v>507</v>
       </c>
       <c r="J187" t="s">
         <v>451</v>
       </c>
       <c r="AE187">
@@ -10184,50 +10163,53 @@
       </c>
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I189" t="s">
         <v>507</v>
       </c>
       <c r="J189" t="s">
         <v>462</v>
       </c>
       <c r="AE189">
         <v>2</v>
       </c>
       <c r="AF189">
         <v>50.0</v>
       </c>
       <c r="AI189" t="s">
         <v>602</v>
       </c>
       <c r="AJ189">
         <v>71049</v>
       </c>
+      <c r="AK189">
+        <v>5</v>
+      </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
         <v>614</v>
       </c>
       <c r="E190" t="s">
         <v>615</v>
       </c>
       <c r="F190" t="s">
         <v>616</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I190" t="s">
         <v>507</v>
       </c>
       <c r="J190" t="s">
         <v>617</v>
       </c>
       <c r="AE190">
         <v>2</v>
@@ -10368,97 +10350,91 @@
       </c>
       <c r="I194" t="s">
         <v>628</v>
       </c>
       <c r="J194" t="s">
         <v>382</v>
       </c>
       <c r="AD194" t="s">
         <v>629</v>
       </c>
       <c r="AE194">
         <v>2</v>
       </c>
       <c r="AF194">
         <v>37.0</v>
       </c>
       <c r="AG194">
         <v>37.0</v>
       </c>
       <c r="AI194" t="s">
         <v>630</v>
       </c>
       <c r="AJ194">
         <v>71544</v>
       </c>
-      <c r="AK194">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
         <v>572</v>
       </c>
       <c r="E195" t="s">
         <v>631</v>
       </c>
       <c r="F195" t="s">
         <v>632</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H195" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I195" t="s">
         <v>628</v>
       </c>
       <c r="J195" t="s">
         <v>451</v>
       </c>
       <c r="AD195" t="s">
         <v>633</v>
       </c>
       <c r="AE195">
         <v>1</v>
       </c>
       <c r="AF195">
         <v>25.0</v>
       </c>
       <c r="AG195">
         <v>25.0</v>
       </c>
       <c r="AI195" t="s">
         <v>634</v>
       </c>
       <c r="AJ195">
         <v>67295</v>
       </c>
-      <c r="AK195">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
         <v>603</v>
       </c>
       <c r="E196" t="s">
         <v>635</v>
       </c>
       <c r="F196" t="s">
         <v>636</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H196" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I196" t="s">
         <v>628</v>
       </c>
       <c r="J196" t="s">
         <v>382</v>
       </c>
       <c r="AE196">
         <v>2</v>
@@ -10488,53 +10464,50 @@
       </c>
       <c r="G197" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H197" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I197" t="s">
         <v>628</v>
       </c>
       <c r="J197" t="s">
         <v>279</v>
       </c>
       <c r="AE197">
         <v>1</v>
       </c>
       <c r="AF197">
         <v>30.0</v>
       </c>
       <c r="AI197" t="s">
         <v>640</v>
       </c>
       <c r="AJ197">
         <v>74775</v>
       </c>
-      <c r="AK197">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
         <v>641</v>
       </c>
       <c r="E198" t="s">
         <v>642</v>
       </c>
       <c r="F198" t="s">
         <v>643</v>
       </c>
       <c r="G198" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H198" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I198" t="s">
         <v>628</v>
       </c>
       <c r="J198" t="s">
         <v>382</v>
       </c>
       <c r="AE198">
         <v>3</v>
@@ -10717,51 +10690,51 @@
       <c r="G203" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I203" t="s">
         <v>628</v>
       </c>
       <c r="J203" t="s">
         <v>70</v>
       </c>
       <c r="AE203">
         <v>1</v>
       </c>
       <c r="AF203">
         <v>38.0</v>
       </c>
       <c r="AI203" t="s">
         <v>647</v>
       </c>
       <c r="AJ203">
         <v>77135</v>
       </c>
       <c r="AK203">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="D204" t="s">
         <v>659</v>
       </c>
       <c r="E204" t="s">
         <v>80</v>
       </c>
       <c r="F204" t="s">
         <v>660</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I204" t="s">
         <v>628</v>
       </c>
       <c r="J204" t="s">
         <v>147</v>
       </c>
       <c r="AF204">
@@ -10866,168 +10839,165 @@
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I207" t="s">
         <v>628</v>
       </c>
       <c r="J207" t="s">
         <v>140</v>
       </c>
       <c r="AF207">
         <v>26.0</v>
       </c>
       <c r="AG207">
         <v>26.0</v>
       </c>
       <c r="AI207" t="s">
         <v>647</v>
       </c>
       <c r="AJ207">
         <v>75105</v>
       </c>
       <c r="AK207">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
         <v>665</v>
       </c>
       <c r="E208" t="s">
         <v>608</v>
       </c>
       <c r="F208" t="s">
         <v>666</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H208" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I208" t="s">
         <v>628</v>
       </c>
       <c r="J208" t="s">
         <v>667</v>
       </c>
       <c r="AE208">
         <v>1</v>
       </c>
       <c r="AF208">
         <v>38.0</v>
       </c>
       <c r="AI208" t="s">
         <v>647</v>
       </c>
       <c r="AJ208">
         <v>76680</v>
       </c>
-      <c r="AK208">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="209" spans="1:37">
       <c r="D209" t="s">
         <v>668</v>
       </c>
       <c r="E209" t="s">
         <v>213</v>
       </c>
       <c r="F209" t="s">
         <v>669</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I209" t="s">
         <v>628</v>
       </c>
       <c r="J209" t="s">
         <v>667</v>
       </c>
       <c r="AE209">
         <v>1</v>
       </c>
       <c r="AF209">
         <v>38.0</v>
       </c>
       <c r="AI209" t="s">
         <v>647</v>
       </c>
       <c r="AJ209">
         <v>74920</v>
       </c>
       <c r="AK209">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="D210" t="s">
         <v>670</v>
       </c>
       <c r="E210" t="s">
         <v>65</v>
       </c>
       <c r="F210" t="s">
         <v>671</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H210" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I210" t="s">
         <v>628</v>
       </c>
       <c r="J210" t="s">
         <v>667</v>
       </c>
       <c r="AE210">
         <v>2</v>
       </c>
       <c r="AF210">
         <v>50.0</v>
       </c>
       <c r="AG210">
         <v>50.0</v>
       </c>
       <c r="AI210" t="s">
         <v>647</v>
       </c>
       <c r="AJ210">
         <v>74921</v>
       </c>
       <c r="AK210">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="D211" t="s">
         <v>672</v>
       </c>
       <c r="E211" t="s">
         <v>635</v>
       </c>
       <c r="F211" t="s">
         <v>673</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I211" t="s">
         <v>628</v>
       </c>
       <c r="J211" t="s">
         <v>667</v>
       </c>
       <c r="AE211">
@@ -11461,132 +11431,126 @@
       </c>
       <c r="F223" t="s">
         <v>706</v>
       </c>
       <c r="G223" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I223" t="s">
         <v>628</v>
       </c>
       <c r="J223" t="s">
         <v>70</v>
       </c>
       <c r="AF223">
         <v>26.0</v>
       </c>
       <c r="AI223" t="s">
         <v>685</v>
       </c>
       <c r="AJ223">
         <v>76993</v>
       </c>
-      <c r="AK223">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="224" spans="1:37">
       <c r="D224" t="s">
         <v>707</v>
       </c>
       <c r="E224" t="s">
         <v>345</v>
       </c>
       <c r="F224" t="s">
         <v>708</v>
       </c>
       <c r="G224" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I224" t="s">
         <v>628</v>
       </c>
       <c r="J224" t="s">
         <v>465</v>
       </c>
       <c r="AE224">
         <v>1</v>
       </c>
       <c r="AF224">
         <v>38.0</v>
       </c>
       <c r="AI224" t="s">
         <v>685</v>
       </c>
       <c r="AJ224">
         <v>69089</v>
       </c>
       <c r="AK224">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="225" spans="1:37">
       <c r="D225" t="s">
         <v>596</v>
       </c>
       <c r="E225" t="s">
         <v>709</v>
       </c>
       <c r="F225" t="s">
         <v>710</v>
       </c>
       <c r="G225" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I225" t="s">
         <v>628</v>
       </c>
       <c r="J225" t="s">
         <v>451</v>
       </c>
       <c r="AE225">
         <v>1</v>
       </c>
       <c r="AF225">
         <v>38.0</v>
       </c>
       <c r="AG225">
         <v>38.0</v>
       </c>
       <c r="AI225" t="s">
         <v>685</v>
       </c>
       <c r="AJ225">
         <v>74227</v>
       </c>
-      <c r="AK225">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="226" spans="1:37">
       <c r="D226" t="s">
         <v>711</v>
       </c>
       <c r="E226" t="s">
         <v>712</v>
       </c>
       <c r="F226" t="s">
         <v>713</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H226" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I226" t="s">
         <v>628</v>
       </c>
       <c r="J226" t="s">
         <v>70</v>
       </c>
       <c r="AF226">
         <v>26.0</v>
@@ -11690,51 +11654,51 @@
       <c r="G229" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H229" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I229" t="s">
         <v>628</v>
       </c>
       <c r="J229" t="s">
         <v>721</v>
       </c>
       <c r="AE229">
         <v>1</v>
       </c>
       <c r="AF229">
         <v>38.0</v>
       </c>
       <c r="AI229" t="s">
         <v>714</v>
       </c>
       <c r="AJ229">
         <v>75905</v>
       </c>
       <c r="AK229">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
         <v>722</v>
       </c>
       <c r="E230" t="s">
         <v>460</v>
       </c>
       <c r="F230" t="s">
         <v>723</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H230" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I230" t="s">
         <v>628</v>
       </c>
       <c r="AE230">
         <v>2</v>
       </c>
       <c r="AF230">
@@ -12370,53 +12334,50 @@
       </c>
       <c r="H247" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I247" t="s">
         <v>726</v>
       </c>
       <c r="J247" t="s">
         <v>382</v>
       </c>
       <c r="AE247">
         <v>2</v>
       </c>
       <c r="AF247">
         <v>42.0</v>
       </c>
       <c r="AG247">
         <v>42.0</v>
       </c>
       <c r="AI247" t="s">
         <v>764</v>
       </c>
       <c r="AJ247">
         <v>71152</v>
       </c>
-      <c r="AK247">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="248" spans="1:37">
       <c r="D248" t="s">
         <v>743</v>
       </c>
       <c r="E248" t="s">
         <v>82</v>
       </c>
       <c r="F248" t="s">
         <v>778</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H248" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I248" t="s">
         <v>726</v>
       </c>
       <c r="J248" t="s">
         <v>140</v>
       </c>
       <c r="AF248">
         <v>18.0</v>
@@ -12897,51 +12858,51 @@
       <c r="H261" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I261" t="s">
         <v>726</v>
       </c>
       <c r="J261" t="s">
         <v>462</v>
       </c>
       <c r="AE261">
         <v>1</v>
       </c>
       <c r="AF261">
         <v>38.0</v>
       </c>
       <c r="AG261">
         <v>38.0</v>
       </c>
       <c r="AI261" t="s">
         <v>802</v>
       </c>
       <c r="AJ261">
         <v>68146</v>
       </c>
       <c r="AK261">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="262" spans="1:37">
       <c r="D262" t="s">
         <v>276</v>
       </c>
       <c r="E262" t="s">
         <v>810</v>
       </c>
       <c r="F262" t="s">
         <v>811</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H262" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I262" t="s">
         <v>726</v>
       </c>
       <c r="J262" t="s">
         <v>812</v>
       </c>
       <c r="AE262">
@@ -12976,51 +12937,51 @@
       <c r="H263" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I263" t="s">
         <v>726</v>
       </c>
       <c r="J263" t="s">
         <v>177</v>
       </c>
       <c r="AE263">
         <v>1</v>
       </c>
       <c r="AF263">
         <v>38.0</v>
       </c>
       <c r="AG263">
         <v>38.0</v>
       </c>
       <c r="AI263" t="s">
         <v>802</v>
       </c>
       <c r="AJ263">
         <v>76618</v>
       </c>
       <c r="AK263">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="264" spans="1:37">
       <c r="D264" t="s">
         <v>814</v>
       </c>
       <c r="E264" t="s">
         <v>454</v>
       </c>
       <c r="F264" t="s">
         <v>815</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H264" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I264" t="s">
         <v>726</v>
       </c>
       <c r="J264" t="s">
         <v>349</v>
       </c>
       <c r="AE264">
@@ -13412,51 +13373,51 @@
       <c r="H274" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I274" t="s">
         <v>726</v>
       </c>
       <c r="J274" t="s">
         <v>451</v>
       </c>
       <c r="AE274">
         <v>1</v>
       </c>
       <c r="AF274">
         <v>38.0</v>
       </c>
       <c r="AG274">
         <v>38.0</v>
       </c>
       <c r="AI274" t="s">
         <v>802</v>
       </c>
       <c r="AJ274">
         <v>68090</v>
       </c>
       <c r="AK274">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="275" spans="1:37">
       <c r="D275" t="s">
         <v>832</v>
       </c>
       <c r="E275" t="s">
         <v>264</v>
       </c>
       <c r="F275" t="s">
         <v>833</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H275" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I275" t="s">
         <v>726</v>
       </c>
       <c r="J275" t="s">
         <v>451</v>
       </c>
       <c r="AE275">
@@ -13655,51 +13616,51 @@
       <c r="H280" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I280" t="s">
         <v>726</v>
       </c>
       <c r="J280" t="s">
         <v>170</v>
       </c>
       <c r="AE280">
         <v>1</v>
       </c>
       <c r="AF280">
         <v>38.0</v>
       </c>
       <c r="AG280">
         <v>38.0</v>
       </c>
       <c r="AI280" t="s">
         <v>836</v>
       </c>
       <c r="AJ280">
         <v>74092</v>
       </c>
       <c r="AK280">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:37">
       <c r="D281" t="s">
         <v>847</v>
       </c>
       <c r="E281" t="s">
         <v>848</v>
       </c>
       <c r="F281" t="s">
         <v>849</v>
       </c>
       <c r="G281" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H281" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I281" t="s">
         <v>726</v>
       </c>
       <c r="J281" t="s">
         <v>850</v>
       </c>
       <c r="AE281">
@@ -13731,51 +13692,51 @@
       <c r="H282" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I282" t="s">
         <v>726</v>
       </c>
       <c r="J282" t="s">
         <v>651</v>
       </c>
       <c r="AE282">
         <v>1</v>
       </c>
       <c r="AF282">
         <v>38.0</v>
       </c>
       <c r="AG282">
         <v>38.0</v>
       </c>
       <c r="AI282" t="s">
         <v>836</v>
       </c>
       <c r="AJ282">
         <v>67475</v>
       </c>
       <c r="AK282">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:37">
       <c r="D283" t="s">
         <v>853</v>
       </c>
       <c r="E283" t="s">
         <v>854</v>
       </c>
       <c r="F283" t="s">
         <v>855</v>
       </c>
       <c r="G283" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H283" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I283" t="s">
         <v>726</v>
       </c>
       <c r="J283" t="s">
         <v>46</v>
       </c>
       <c r="AE283">
@@ -13958,50 +13919,53 @@
       </c>
       <c r="H288" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I288" t="s">
         <v>726</v>
       </c>
       <c r="J288" t="s">
         <v>869</v>
       </c>
       <c r="AE288">
         <v>1</v>
       </c>
       <c r="AF288">
         <v>38.0</v>
       </c>
       <c r="AG288">
         <v>38.0</v>
       </c>
       <c r="AI288" t="s">
         <v>861</v>
       </c>
       <c r="AJ288">
         <v>76651</v>
       </c>
+      <c r="AK288">
+        <v>5</v>
+      </c>
     </row>
     <row r="289" spans="1:37">
       <c r="D289" t="s">
         <v>870</v>
       </c>
       <c r="E289" t="s">
         <v>871</v>
       </c>
       <c r="F289" t="s">
         <v>872</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H289" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I289" t="s">
         <v>726</v>
       </c>
       <c r="J289" t="s">
         <v>382</v>
       </c>
       <c r="AE289">
         <v>1</v>
@@ -14146,51 +14110,51 @@
       <c r="F293" t="s">
         <v>879</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H293" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I293" t="s">
         <v>726</v>
       </c>
       <c r="AE293">
         <v>1</v>
       </c>
       <c r="AF293">
         <v>38.0</v>
       </c>
       <c r="AI293" t="s">
         <v>861</v>
       </c>
       <c r="AJ293">
         <v>77276</v>
       </c>
       <c r="AK293">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="294" spans="1:37">
       <c r="D294" t="s">
         <v>880</v>
       </c>
       <c r="E294" t="s">
         <v>203</v>
       </c>
       <c r="F294" t="s">
         <v>881</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H294" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I294" t="s">
         <v>726</v>
       </c>
       <c r="AE294">
         <v>1</v>
       </c>
       <c r="AF294">