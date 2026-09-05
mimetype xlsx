--- v1 (2026-08-15)
+++ v2 (2026-09-05)
@@ -6903,53 +6903,50 @@
       </c>
       <c r="I101" t="s">
         <v>354</v>
       </c>
       <c r="J101" t="s">
         <v>140</v>
       </c>
       <c r="AD101" t="s">
         <v>360</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AF101">
         <v>25.0</v>
       </c>
       <c r="AG101">
         <v>25.0</v>
       </c>
       <c r="AI101" t="s">
         <v>361</v>
       </c>
       <c r="AJ101">
         <v>67972</v>
       </c>
-      <c r="AK101">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>362</v>
       </c>
       <c r="E102" t="s">
         <v>363</v>
       </c>
       <c r="F102" t="s">
         <v>364</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I102" t="s">
         <v>354</v>
       </c>
       <c r="J102" t="s">
         <v>365</v>
       </c>
       <c r="AE102">
         <v>1</v>
@@ -7874,51 +7871,51 @@
       <c r="H127" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I127" t="s">
         <v>354</v>
       </c>
       <c r="J127" t="s">
         <v>365</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AF127">
         <v>38.0</v>
       </c>
       <c r="AG127">
         <v>38.0</v>
       </c>
       <c r="AI127" t="s">
         <v>433</v>
       </c>
       <c r="AJ127">
         <v>68103</v>
       </c>
       <c r="AK127">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>434</v>
       </c>
       <c r="E128" t="s">
         <v>182</v>
       </c>
       <c r="F128" t="s">
         <v>435</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I128" t="s">
         <v>354</v>
       </c>
       <c r="J128" t="s">
         <v>365</v>
       </c>
       <c r="AE128">
@@ -9410,51 +9407,51 @@
       <c r="H169" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I169" t="s">
         <v>507</v>
       </c>
       <c r="J169" t="s">
         <v>508</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AF169">
         <v>38.0</v>
       </c>
       <c r="AG169">
         <v>38.0</v>
       </c>
       <c r="AI169" t="s">
         <v>547</v>
       </c>
       <c r="AJ169">
         <v>67249</v>
       </c>
       <c r="AK169">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>256</v>
       </c>
       <c r="E170" t="s">
         <v>363</v>
       </c>
       <c r="F170" t="s">
         <v>564</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I170" t="s">
         <v>507</v>
       </c>
       <c r="J170" t="s">
         <v>565</v>
       </c>
       <c r="AE170">
@@ -11654,51 +11651,51 @@
       <c r="G229" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H229" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I229" t="s">
         <v>628</v>
       </c>
       <c r="J229" t="s">
         <v>721</v>
       </c>
       <c r="AE229">
         <v>1</v>
       </c>
       <c r="AF229">
         <v>38.0</v>
       </c>
       <c r="AI229" t="s">
         <v>714</v>
       </c>
       <c r="AJ229">
         <v>75905</v>
       </c>
       <c r="AK229">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
         <v>722</v>
       </c>
       <c r="E230" t="s">
         <v>460</v>
       </c>
       <c r="F230" t="s">
         <v>723</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H230" s="6" t="s">
         <v>205</v>
       </c>
       <c r="I230" t="s">
         <v>628</v>
       </c>
       <c r="AE230">
         <v>2</v>
       </c>
       <c r="AF230">