--- v0 (2026-05-04)
+++ v1 (2026-09-08)
@@ -3511,53 +3511,50 @@
       </c>
       <c r="E16" t="s">
         <v>88</v>
       </c>
       <c r="F16" t="s">
         <v>89</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AI16" t="s">
         <v>86</v>
       </c>
       <c r="AJ16">
         <v>62778</v>
       </c>
-      <c r="AK16">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>90</v>
       </c>
       <c r="E17" t="s">
         <v>91</v>
       </c>
       <c r="F17" t="s">
         <v>92</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>39</v>
       </c>
       <c r="AE17">
         <v>1</v>
@@ -4318,51 +4315,51 @@
       <c r="F41" t="s">
         <v>168</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>169</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">
         <v>120</v>
       </c>
       <c r="AJ41">
         <v>54930</v>
       </c>
       <c r="AK41">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>170</v>
       </c>
       <c r="E42" t="s">
         <v>171</v>
       </c>
       <c r="F42" t="s">
         <v>172</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>134</v>
       </c>
       <c r="AE42">
@@ -4519,51 +4516,51 @@
       <c r="E47" t="s">
         <v>185</v>
       </c>
       <c r="F47" t="s">
         <v>186</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>45</v>
       </c>
       <c r="AI47" t="s">
         <v>187</v>
       </c>
       <c r="AJ47">
         <v>60463</v>
       </c>
       <c r="AK47">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>188</v>
       </c>
       <c r="E48" t="s">
         <v>88</v>
       </c>
       <c r="F48" t="s">
         <v>189</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>75</v>
       </c>
       <c r="AE48">
@@ -4687,84 +4684,87 @@
       </c>
       <c r="F52" t="s">
         <v>203</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
         <v>169</v>
       </c>
       <c r="AE52">
         <v>2</v>
       </c>
       <c r="AI52" t="s">
         <v>187</v>
       </c>
       <c r="AJ52">
         <v>63359</v>
       </c>
+      <c r="AK52">
+        <v>5</v>
+      </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>204</v>
       </c>
       <c r="E53" t="s">
         <v>205</v>
       </c>
       <c r="F53" t="s">
         <v>206</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="J53" t="s">
         <v>169</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AI53" t="s">
         <v>187</v>
       </c>
       <c r="AJ53">
         <v>54931</v>
       </c>
       <c r="AK53">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>107</v>
       </c>
       <c r="E54" t="s">
         <v>207</v>
       </c>
       <c r="F54" t="s">
         <v>208</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="J54" t="s">
         <v>35</v>
       </c>
       <c r="AE54">
@@ -5122,51 +5122,51 @@
       <c r="F65" t="s">
         <v>239</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>212</v>
       </c>
       <c r="I65" t="s">
         <v>28</v>
       </c>
       <c r="J65" t="s">
         <v>240</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AI65" t="s">
         <v>241</v>
       </c>
       <c r="AJ65">
         <v>57775</v>
       </c>
       <c r="AK65">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>242</v>
       </c>
       <c r="E66" t="s">
         <v>243</v>
       </c>
       <c r="F66" t="s">
         <v>244</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I66" t="s">
         <v>245</v>
       </c>
       <c r="J66" t="s">
         <v>246</v>
       </c>
       <c r="AE66">
@@ -5911,51 +5911,51 @@
       <c r="F89" t="s">
         <v>319</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I89" t="s">
         <v>265</v>
       </c>
       <c r="J89" t="s">
         <v>320</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AI89" t="s">
         <v>313</v>
       </c>
       <c r="AJ89">
         <v>61241</v>
       </c>
       <c r="AK89">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>321</v>
       </c>
       <c r="E90" t="s">
         <v>136</v>
       </c>
       <c r="F90" t="s">
         <v>322</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I90" t="s">
         <v>265</v>
       </c>
       <c r="J90" t="s">
         <v>169</v>
       </c>
       <c r="AE90">
@@ -6370,53 +6370,50 @@
       </c>
       <c r="E103" t="s">
         <v>353</v>
       </c>
       <c r="F103" t="s">
         <v>354</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I103" t="s">
         <v>265</v>
       </c>
       <c r="J103" t="s">
         <v>290</v>
       </c>
       <c r="AI103" t="s">
         <v>355</v>
       </c>
       <c r="AJ103">
         <v>61005</v>
       </c>
-      <c r="AK103">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>356</v>
       </c>
       <c r="E104" t="s">
         <v>357</v>
       </c>
       <c r="F104" t="s">
         <v>358</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I104" t="s">
         <v>265</v>
       </c>
       <c r="J104" t="s">
         <v>290</v>
       </c>
       <c r="AI104" t="s">
         <v>355</v>
@@ -6594,88 +6591,82 @@
       </c>
       <c r="F110" t="s">
         <v>378</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I110" t="s">
         <v>370</v>
       </c>
       <c r="J110" t="s">
         <v>379</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AI110" t="s">
         <v>380</v>
       </c>
       <c r="AJ110">
         <v>56402</v>
       </c>
-      <c r="AK110">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>381</v>
       </c>
       <c r="E111" t="s">
         <v>139</v>
       </c>
       <c r="F111" t="s">
         <v>382</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I111" t="s">
         <v>370</v>
       </c>
       <c r="J111" t="s">
         <v>134</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AI111" t="s">
         <v>380</v>
       </c>
       <c r="AJ111">
         <v>61274</v>
       </c>
-      <c r="AK111">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>383</v>
       </c>
       <c r="E112" t="s">
         <v>81</v>
       </c>
       <c r="F112" t="s">
         <v>384</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I112" t="s">
         <v>370</v>
       </c>
       <c r="J112" t="s">
         <v>160</v>
       </c>
       <c r="AE112">
         <v>1</v>
@@ -6856,53 +6847,50 @@
       </c>
       <c r="F118" t="s">
         <v>400</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I118" t="s">
         <v>370</v>
       </c>
       <c r="J118" t="s">
         <v>144</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AI118" t="s">
         <v>388</v>
       </c>
       <c r="AJ118">
         <v>62565</v>
       </c>
-      <c r="AK118">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>401</v>
       </c>
       <c r="E119" t="s">
         <v>402</v>
       </c>
       <c r="F119" t="s">
         <v>403</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I119" t="s">
         <v>370</v>
       </c>
       <c r="J119" t="s">
         <v>144</v>
       </c>
       <c r="AE119">
         <v>1</v>
@@ -6988,51 +6976,51 @@
       <c r="F122" t="s">
         <v>408</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I122" t="s">
         <v>370</v>
       </c>
       <c r="J122" t="s">
         <v>60</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AI122" t="s">
         <v>388</v>
       </c>
       <c r="AJ122">
         <v>59793</v>
       </c>
       <c r="AK122">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>409</v>
       </c>
       <c r="E123" t="s">
         <v>179</v>
       </c>
       <c r="F123" t="s">
         <v>410</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I123" t="s">
         <v>370</v>
       </c>
       <c r="J123" t="s">
         <v>60</v>
       </c>
       <c r="AE123">
@@ -7092,50 +7080,53 @@
       </c>
       <c r="F125" t="s">
         <v>415</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I125" t="s">
         <v>370</v>
       </c>
       <c r="J125" t="s">
         <v>60</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AI125" t="s">
         <v>388</v>
       </c>
       <c r="AJ125">
         <v>59579</v>
       </c>
+      <c r="AK125">
+        <v>5</v>
+      </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>416</v>
       </c>
       <c r="E126" t="s">
         <v>417</v>
       </c>
       <c r="F126" t="s">
         <v>418</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I126" t="s">
         <v>370</v>
       </c>
       <c r="J126" t="s">
         <v>144</v>
       </c>
       <c r="AE126">
         <v>1</v>
@@ -7358,51 +7349,51 @@
       <c r="F133" t="s">
         <v>440</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>212</v>
       </c>
       <c r="I133" t="s">
         <v>370</v>
       </c>
       <c r="J133" t="s">
         <v>441</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AI133" t="s">
         <v>431</v>
       </c>
       <c r="AJ133">
         <v>60288</v>
       </c>
       <c r="AK133">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>442</v>
       </c>
       <c r="E134" t="s">
         <v>443</v>
       </c>
       <c r="F134" t="s">
         <v>444</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>212</v>
       </c>
       <c r="I134" t="s">
         <v>370</v>
       </c>
       <c r="J134" t="s">
         <v>283</v>
       </c>
       <c r="AE134">
@@ -7497,53 +7488,50 @@
       </c>
       <c r="G137" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H137" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I137" t="s">
         <v>447</v>
       </c>
       <c r="J137" t="s">
         <v>160</v>
       </c>
       <c r="AD137" t="s">
         <v>454</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AI137" t="s">
         <v>448</v>
       </c>
       <c r="AJ137">
         <v>61142</v>
       </c>
-      <c r="AK137">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>455</v>
       </c>
       <c r="E138" t="s">
         <v>220</v>
       </c>
       <c r="F138" t="s">
         <v>456</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I138" t="s">
         <v>447</v>
       </c>
       <c r="J138" t="s">
         <v>457</v>
       </c>
       <c r="AE138">
         <v>1</v>
@@ -7907,53 +7895,50 @@
       </c>
       <c r="F150" t="s">
         <v>489</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H150" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I150" t="s">
         <v>447</v>
       </c>
       <c r="J150" t="s">
         <v>39</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AI150" t="s">
         <v>490</v>
       </c>
       <c r="AJ150">
         <v>55038</v>
       </c>
-      <c r="AK150">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
         <v>300</v>
       </c>
       <c r="E151" t="s">
         <v>125</v>
       </c>
       <c r="F151" t="s">
         <v>491</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>212</v>
       </c>
       <c r="I151" t="s">
         <v>447</v>
       </c>
       <c r="J151" t="s">
         <v>492</v>
       </c>
       <c r="AE151">
         <v>1</v>
@@ -8604,51 +8589,51 @@
       <c r="F171" t="s">
         <v>553</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I171" t="s">
         <v>496</v>
       </c>
       <c r="J171" t="s">
         <v>550</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AI171" t="s">
         <v>529</v>
       </c>
       <c r="AJ171">
         <v>54898</v>
       </c>
       <c r="AK171">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
         <v>554</v>
       </c>
       <c r="E172" t="s">
         <v>151</v>
       </c>
       <c r="F172" t="s">
         <v>555</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I172" t="s">
         <v>496</v>
       </c>
       <c r="J172" t="s">
         <v>497</v>
       </c>
       <c r="AI172" t="s">
@@ -8798,50 +8783,53 @@
       </c>
       <c r="F177" t="s">
         <v>566</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>212</v>
       </c>
       <c r="I177" t="s">
         <v>496</v>
       </c>
       <c r="J177" t="s">
         <v>497</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AI177" t="s">
         <v>567</v>
       </c>
       <c r="AJ177">
         <v>63017</v>
       </c>
+      <c r="AK177">
+        <v>5</v>
+      </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>568</v>
       </c>
       <c r="E178" t="s">
         <v>569</v>
       </c>
       <c r="F178" t="s">
         <v>570</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="6" t="s">
         <v>212</v>
       </c>
       <c r="I178" t="s">
         <v>496</v>
       </c>
       <c r="J178" t="s">
         <v>571</v>
       </c>
       <c r="AE178">
         <v>1</v>
@@ -8930,51 +8918,51 @@
       <c r="F181" t="s">
         <v>577</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H181" s="6" t="s">
         <v>212</v>
       </c>
       <c r="I181" t="s">
         <v>496</v>
       </c>
       <c r="J181" t="s">
         <v>550</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AI181" t="s">
         <v>567</v>
       </c>
       <c r="AJ181">
         <v>63336</v>
       </c>
       <c r="AK181">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
         <v>578</v>
       </c>
       <c r="E182" t="s">
         <v>122</v>
       </c>
       <c r="F182" t="s">
         <v>579</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="6" t="s">
         <v>212</v>
       </c>
       <c r="I182" t="s">
         <v>496</v>
       </c>
       <c r="J182" t="s">
         <v>283</v>
       </c>
       <c r="AE182">
@@ -9101,91 +9089,85 @@
       </c>
       <c r="G186" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H186" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I186" t="s">
         <v>590</v>
       </c>
       <c r="J186" t="s">
         <v>79</v>
       </c>
       <c r="AD186" t="s">
         <v>591</v>
       </c>
       <c r="AE186">
         <v>3</v>
       </c>
       <c r="AI186" t="s">
         <v>592</v>
       </c>
       <c r="AJ186">
         <v>56407</v>
       </c>
-      <c r="AK186">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
         <v>537</v>
       </c>
       <c r="E187" t="s">
         <v>593</v>
       </c>
       <c r="F187" t="s">
         <v>594</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H187" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I187" t="s">
         <v>590</v>
       </c>
       <c r="J187" t="s">
         <v>540</v>
       </c>
       <c r="AD187" t="s">
         <v>595</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AI187" t="s">
         <v>596</v>
       </c>
       <c r="AJ187">
         <v>61789</v>
       </c>
-      <c r="AK187">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>575</v>
       </c>
       <c r="E188" t="s">
         <v>597</v>
       </c>
       <c r="F188" t="s">
         <v>598</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I188" t="s">
         <v>590</v>
       </c>
       <c r="J188" t="s">
         <v>79</v>
       </c>
       <c r="AE188">
         <v>1</v>
@@ -9206,53 +9188,50 @@
       </c>
       <c r="F189" t="s">
         <v>602</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H189" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I189" t="s">
         <v>590</v>
       </c>
       <c r="J189" t="s">
         <v>540</v>
       </c>
       <c r="AE189">
         <v>1</v>
       </c>
       <c r="AI189" t="s">
         <v>603</v>
       </c>
       <c r="AJ189">
         <v>63261</v>
       </c>
-      <c r="AK189">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
         <v>604</v>
       </c>
       <c r="E190" t="s">
         <v>88</v>
       </c>
       <c r="F190" t="s">
         <v>605</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H190" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I190" t="s">
         <v>590</v>
       </c>
       <c r="J190" t="s">
         <v>497</v>
       </c>
       <c r="AI190" t="s">
         <v>603</v>
@@ -9370,148 +9349,148 @@
       <c r="F194" t="s">
         <v>614</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I194" t="s">
         <v>590</v>
       </c>
       <c r="J194" t="s">
         <v>144</v>
       </c>
       <c r="AE194">
         <v>1</v>
       </c>
       <c r="AI194" t="s">
         <v>612</v>
       </c>
       <c r="AJ194">
         <v>62215</v>
       </c>
       <c r="AK194">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
         <v>615</v>
       </c>
       <c r="E195" t="s">
         <v>69</v>
       </c>
       <c r="F195" t="s">
         <v>616</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I195" t="s">
         <v>590</v>
       </c>
       <c r="J195" t="s">
         <v>153</v>
       </c>
       <c r="AE195">
         <v>1</v>
       </c>
       <c r="AI195" t="s">
         <v>612</v>
       </c>
       <c r="AJ195">
         <v>63267</v>
       </c>
       <c r="AK195">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
         <v>617</v>
       </c>
       <c r="E196" t="s">
         <v>573</v>
       </c>
       <c r="F196" t="s">
         <v>618</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I196" t="s">
         <v>590</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AI196" t="s">
         <v>612</v>
       </c>
       <c r="AJ196">
         <v>55357</v>
       </c>
-      <c r="AK196">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
         <v>287</v>
       </c>
       <c r="E197" t="s">
         <v>619</v>
       </c>
       <c r="F197" t="s">
         <v>620</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H197" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I197" t="s">
         <v>590</v>
       </c>
       <c r="J197" t="s">
         <v>290</v>
       </c>
       <c r="AI197" t="s">
         <v>612</v>
       </c>
       <c r="AJ197">
         <v>61004</v>
       </c>
+      <c r="AK197">
+        <v>5</v>
+      </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
         <v>621</v>
       </c>
       <c r="E198" t="s">
         <v>136</v>
       </c>
       <c r="F198" t="s">
         <v>622</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H198" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I198" t="s">
         <v>590</v>
       </c>
       <c r="J198" t="s">
         <v>134</v>
       </c>
       <c r="AE198">
         <v>1</v>
@@ -9536,51 +9515,51 @@
       <c r="F199" t="s">
         <v>624</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I199" t="s">
         <v>590</v>
       </c>
       <c r="J199" t="s">
         <v>134</v>
       </c>
       <c r="AE199">
         <v>1</v>
       </c>
       <c r="AI199" t="s">
         <v>612</v>
       </c>
       <c r="AJ199">
         <v>61532</v>
       </c>
       <c r="AK199">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>23</v>
       </c>
       <c r="E200" t="s">
         <v>63</v>
       </c>
       <c r="F200" t="s">
         <v>625</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I200" t="s">
         <v>590</v>
       </c>
       <c r="J200" t="s">
         <v>29</v>
       </c>
       <c r="AE200">
@@ -9791,87 +9770,84 @@
       </c>
       <c r="F207" t="s">
         <v>645</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I207" t="s">
         <v>590</v>
       </c>
       <c r="J207" t="s">
         <v>540</v>
       </c>
       <c r="AE207">
         <v>1</v>
       </c>
       <c r="AI207" t="s">
         <v>642</v>
       </c>
       <c r="AJ207">
         <v>59941</v>
       </c>
-      <c r="AK207">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
         <v>646</v>
       </c>
       <c r="E208" t="s">
         <v>525</v>
       </c>
       <c r="F208" t="s">
         <v>647</v>
       </c>
       <c r="G208" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H208" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I208" t="s">
         <v>590</v>
       </c>
       <c r="J208" t="s">
         <v>435</v>
       </c>
       <c r="AE208">
         <v>1</v>
       </c>
       <c r="AI208" t="s">
         <v>642</v>
       </c>
       <c r="AJ208">
         <v>59714</v>
       </c>
       <c r="AK208">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="D209" t="s">
         <v>648</v>
       </c>
       <c r="E209" t="s">
         <v>478</v>
       </c>
       <c r="F209" t="s">
         <v>649</v>
       </c>
       <c r="G209" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I209" t="s">
         <v>590</v>
       </c>
       <c r="J209" t="s">
         <v>134</v>
       </c>
       <c r="AE209">
@@ -9894,51 +9870,51 @@
       <c r="F210" t="s">
         <v>652</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H210" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I210" t="s">
         <v>590</v>
       </c>
       <c r="J210" t="s">
         <v>497</v>
       </c>
       <c r="AE210">
         <v>1</v>
       </c>
       <c r="AI210" t="s">
         <v>642</v>
       </c>
       <c r="AJ210">
         <v>62827</v>
       </c>
       <c r="AK210">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="D211" t="s">
         <v>653</v>
       </c>
       <c r="E211" t="s">
         <v>88</v>
       </c>
       <c r="F211" t="s">
         <v>654</v>
       </c>
       <c r="G211" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I211" t="s">
         <v>590</v>
       </c>
       <c r="J211" t="s">
         <v>160</v>
       </c>
       <c r="AI211" t="s">
@@ -9957,53 +9933,50 @@
       </c>
       <c r="E212" t="s">
         <v>656</v>
       </c>
       <c r="F212" t="s">
         <v>657</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I212" t="s">
         <v>590</v>
       </c>
       <c r="J212" t="s">
         <v>144</v>
       </c>
       <c r="AI212" t="s">
         <v>642</v>
       </c>
       <c r="AJ212">
         <v>62177</v>
       </c>
-      <c r="AK212">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="213" spans="1:37">
       <c r="D213" t="s">
         <v>658</v>
       </c>
       <c r="E213" t="s">
         <v>478</v>
       </c>
       <c r="F213" t="s">
         <v>659</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H213" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I213" t="s">
         <v>590</v>
       </c>
       <c r="J213" t="s">
         <v>169</v>
       </c>
       <c r="AE213">
         <v>2</v>
@@ -10057,51 +10030,51 @@
       <c r="F215" t="s">
         <v>663</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H215" s="6" t="s">
         <v>212</v>
       </c>
       <c r="I215" t="s">
         <v>590</v>
       </c>
       <c r="J215" t="s">
         <v>338</v>
       </c>
       <c r="AE215">
         <v>1</v>
       </c>
       <c r="AI215" t="s">
         <v>662</v>
       </c>
       <c r="AJ215">
         <v>63344</v>
       </c>
       <c r="AK215">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="D216" t="s">
         <v>664</v>
       </c>
       <c r="E216" t="s">
         <v>377</v>
       </c>
       <c r="F216" t="s">
         <v>665</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H216" s="6" t="s">
         <v>212</v>
       </c>
       <c r="I216" t="s">
         <v>590</v>
       </c>
       <c r="J216" t="s">
         <v>497</v>
       </c>
       <c r="AE216">
@@ -10159,51 +10132,51 @@
       <c r="F218" t="s">
         <v>670</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H218" s="6" t="s">
         <v>212</v>
       </c>
       <c r="I218" t="s">
         <v>590</v>
       </c>
       <c r="J218" t="s">
         <v>497</v>
       </c>
       <c r="AE218">
         <v>1</v>
       </c>
       <c r="AI218" t="s">
         <v>662</v>
       </c>
       <c r="AJ218">
         <v>61407</v>
       </c>
       <c r="AK218">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="219" spans="1:37">
       <c r="D219" t="s">
         <v>671</v>
       </c>
       <c r="E219" t="s">
         <v>63</v>
       </c>
       <c r="F219" t="s">
         <v>672</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H219" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I219" t="s">
         <v>673</v>
       </c>
       <c r="J219" t="s">
         <v>497</v>
       </c>
       <c r="AD219" t="s">
@@ -10557,53 +10530,50 @@
       </c>
       <c r="F230" t="s">
         <v>704</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H230" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I230" t="s">
         <v>673</v>
       </c>
       <c r="J230" t="s">
         <v>79</v>
       </c>
       <c r="AE230">
         <v>2</v>
       </c>
       <c r="AI230" t="s">
         <v>689</v>
       </c>
       <c r="AJ230">
         <v>55019</v>
       </c>
-      <c r="AK230">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="231" spans="1:37">
       <c r="D231" t="s">
         <v>705</v>
       </c>
       <c r="E231" t="s">
         <v>706</v>
       </c>
       <c r="F231" t="s">
         <v>707</v>
       </c>
       <c r="G231" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H231" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I231" t="s">
         <v>673</v>
       </c>
       <c r="J231" t="s">
         <v>39</v>
       </c>
       <c r="AE231">
         <v>1</v>
@@ -10823,51 +10793,51 @@
       <c r="F238" t="s">
         <v>725</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H238" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I238" t="s">
         <v>673</v>
       </c>
       <c r="J238" t="s">
         <v>497</v>
       </c>
       <c r="AE238">
         <v>2</v>
       </c>
       <c r="AI238" t="s">
         <v>724</v>
       </c>
       <c r="AJ238">
         <v>63264</v>
       </c>
       <c r="AK238">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="239" spans="1:37">
       <c r="D239" t="s">
         <v>533</v>
       </c>
       <c r="E239" t="s">
         <v>273</v>
       </c>
       <c r="F239" t="s">
         <v>726</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H239" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I239" t="s">
         <v>673</v>
       </c>
       <c r="J239" t="s">
         <v>240</v>
       </c>
       <c r="AE239">
@@ -11158,51 +11128,51 @@
       <c r="F248" t="s">
         <v>740</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H248" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I248" t="s">
         <v>673</v>
       </c>
       <c r="J248" t="s">
         <v>160</v>
       </c>
       <c r="AE248">
         <v>1</v>
       </c>
       <c r="AI248" t="s">
         <v>724</v>
       </c>
       <c r="AJ248">
         <v>63331</v>
       </c>
       <c r="AK248">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="249" spans="1:37">
       <c r="D249" t="s">
         <v>741</v>
       </c>
       <c r="E249" t="s">
         <v>136</v>
       </c>
       <c r="F249" t="s">
         <v>742</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H249" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I249" t="s">
         <v>673</v>
       </c>
       <c r="J249" t="s">
         <v>743</v>
       </c>
       <c r="AE249">
@@ -11324,51 +11294,51 @@
       <c r="F253" t="s">
         <v>749</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H253" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I253" t="s">
         <v>673</v>
       </c>
       <c r="J253" t="s">
         <v>540</v>
       </c>
       <c r="AE253">
         <v>1</v>
       </c>
       <c r="AI253" t="s">
         <v>724</v>
       </c>
       <c r="AJ253">
         <v>57746</v>
       </c>
       <c r="AK253">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="254" spans="1:37">
       <c r="D254" t="s">
         <v>750</v>
       </c>
       <c r="E254" t="s">
         <v>220</v>
       </c>
       <c r="F254" t="s">
         <v>751</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H254" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I254" t="s">
         <v>673</v>
       </c>
       <c r="AE254">
         <v>1</v>
       </c>
       <c r="AI254" t="s">
@@ -11775,51 +11745,51 @@
       <c r="F267" t="s">
         <v>783</v>
       </c>
       <c r="G267" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H267" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I267" t="s">
         <v>673</v>
       </c>
       <c r="J267" t="s">
         <v>39</v>
       </c>
       <c r="AE267">
         <v>1</v>
       </c>
       <c r="AI267" t="s">
         <v>777</v>
       </c>
       <c r="AJ267">
         <v>55384</v>
       </c>
       <c r="AK267">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:37">
       <c r="D268" t="s">
         <v>784</v>
       </c>
       <c r="E268" t="s">
         <v>478</v>
       </c>
       <c r="F268" t="s">
         <v>785</v>
       </c>
       <c r="G268" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H268" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I268" t="s">
         <v>673</v>
       </c>
       <c r="J268" t="s">
         <v>332</v>
       </c>
       <c r="AE268">
@@ -11845,51 +11815,51 @@
       <c r="F269" t="s">
         <v>787</v>
       </c>
       <c r="G269" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H269" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I269" t="s">
         <v>673</v>
       </c>
       <c r="J269" t="s">
         <v>332</v>
       </c>
       <c r="AE269">
         <v>1</v>
       </c>
       <c r="AI269" t="s">
         <v>777</v>
       </c>
       <c r="AJ269">
         <v>63324</v>
       </c>
       <c r="AK269">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:37">
       <c r="D270" t="s">
         <v>709</v>
       </c>
       <c r="E270" t="s">
         <v>115</v>
       </c>
       <c r="F270" t="s">
         <v>788</v>
       </c>
       <c r="G270" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H270" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I270" t="s">
         <v>673</v>
       </c>
       <c r="J270" t="s">
         <v>127</v>
       </c>
       <c r="AE270">
@@ -12136,51 +12106,51 @@
       <c r="E278" t="s">
         <v>429</v>
       </c>
       <c r="F278" t="s">
         <v>806</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H278" s="6" t="s">
         <v>212</v>
       </c>
       <c r="I278" t="s">
         <v>673</v>
       </c>
       <c r="AE278">
         <v>1</v>
       </c>
       <c r="AI278" t="s">
         <v>802</v>
       </c>
       <c r="AJ278">
         <v>63307</v>
       </c>
       <c r="AK278">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="279" spans="1:37">
       <c r="D279" t="s">
         <v>807</v>
       </c>
       <c r="E279" t="s">
         <v>69</v>
       </c>
       <c r="F279" t="s">
         <v>808</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H279" s="6" t="s">
         <v>212</v>
       </c>
       <c r="I279" t="s">
         <v>673</v>
       </c>
       <c r="J279" t="s">
         <v>332</v>
       </c>
       <c r="AE279">