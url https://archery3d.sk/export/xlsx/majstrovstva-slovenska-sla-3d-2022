--- v1 (2026-09-08)
+++ v2 (2026-09-30)
@@ -5288,51 +5288,51 @@
       <c r="F70" t="s">
         <v>258</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I70" t="s">
         <v>245</v>
       </c>
       <c r="J70" t="s">
         <v>259</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AI70" t="s">
         <v>247</v>
       </c>
       <c r="AJ70">
         <v>60367</v>
       </c>
       <c r="AK70">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>260</v>
       </c>
       <c r="E71" t="s">
         <v>136</v>
       </c>
       <c r="F71" t="s">
         <v>261</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I71" t="s">
         <v>245</v>
       </c>
       <c r="J71" t="s">
         <v>160</v>
       </c>
       <c r="AE71">
@@ -5911,51 +5911,51 @@
       <c r="F89" t="s">
         <v>319</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I89" t="s">
         <v>265</v>
       </c>
       <c r="J89" t="s">
         <v>320</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AI89" t="s">
         <v>313</v>
       </c>
       <c r="AJ89">
         <v>61241</v>
       </c>
       <c r="AK89">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>321</v>
       </c>
       <c r="E90" t="s">
         <v>136</v>
       </c>
       <c r="F90" t="s">
         <v>322</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I90" t="s">
         <v>265</v>
       </c>
       <c r="J90" t="s">
         <v>169</v>
       </c>
       <c r="AE90">
@@ -6749,51 +6749,51 @@
       <c r="F115" t="s">
         <v>392</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I115" t="s">
         <v>370</v>
       </c>
       <c r="J115" t="s">
         <v>79</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AI115" t="s">
         <v>388</v>
       </c>
       <c r="AJ115">
         <v>63030</v>
       </c>
       <c r="AK115">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>393</v>
       </c>
       <c r="E116" t="s">
         <v>394</v>
       </c>
       <c r="F116" t="s">
         <v>395</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I116" t="s">
         <v>370</v>
       </c>
       <c r="J116" t="s">
         <v>396</v>
       </c>
       <c r="AE116">
@@ -8554,51 +8554,51 @@
       <c r="F170" t="s">
         <v>551</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I170" t="s">
         <v>496</v>
       </c>
       <c r="J170" t="s">
         <v>79</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AI170" t="s">
         <v>529</v>
       </c>
       <c r="AJ170">
         <v>54895</v>
       </c>
       <c r="AK170">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>552</v>
       </c>
       <c r="E171" t="s">
         <v>450</v>
       </c>
       <c r="F171" t="s">
         <v>553</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I171" t="s">
         <v>496</v>
       </c>
       <c r="J171" t="s">
         <v>550</v>
       </c>
       <c r="AE171">
@@ -10030,51 +10030,51 @@
       <c r="F215" t="s">
         <v>663</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H215" s="6" t="s">
         <v>212</v>
       </c>
       <c r="I215" t="s">
         <v>590</v>
       </c>
       <c r="J215" t="s">
         <v>338</v>
       </c>
       <c r="AE215">
         <v>1</v>
       </c>
       <c r="AI215" t="s">
         <v>662</v>
       </c>
       <c r="AJ215">
         <v>63344</v>
       </c>
       <c r="AK215">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="D216" t="s">
         <v>664</v>
       </c>
       <c r="E216" t="s">
         <v>377</v>
       </c>
       <c r="F216" t="s">
         <v>665</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H216" s="6" t="s">
         <v>212</v>
       </c>
       <c r="I216" t="s">
         <v>590</v>
       </c>
       <c r="J216" t="s">
         <v>497</v>
       </c>
       <c r="AE216">
@@ -11815,51 +11815,51 @@
       <c r="F269" t="s">
         <v>787</v>
       </c>
       <c r="G269" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H269" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I269" t="s">
         <v>673</v>
       </c>
       <c r="J269" t="s">
         <v>332</v>
       </c>
       <c r="AE269">
         <v>1</v>
       </c>
       <c r="AI269" t="s">
         <v>777</v>
       </c>
       <c r="AJ269">
         <v>63324</v>
       </c>
       <c r="AK269">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="270" spans="1:37">
       <c r="D270" t="s">
         <v>709</v>
       </c>
       <c r="E270" t="s">
         <v>115</v>
       </c>
       <c r="F270" t="s">
         <v>788</v>
       </c>
       <c r="G270" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H270" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I270" t="s">
         <v>673</v>
       </c>
       <c r="J270" t="s">
         <v>127</v>
       </c>
       <c r="AE270">