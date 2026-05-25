--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -4584,51 +4584,51 @@
       <c r="F45" t="s">
         <v>178</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>147</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AI45" t="s">
         <v>125</v>
       </c>
       <c r="AJ45">
         <v>45297</v>
       </c>
       <c r="AK45">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>179</v>
       </c>
       <c r="E46" t="s">
         <v>180</v>
       </c>
       <c r="F46" t="s">
         <v>181</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
@@ -4685,50 +4685,53 @@
       </c>
       <c r="F48" t="s">
         <v>186</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>147</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AI48" t="s">
         <v>183</v>
       </c>
       <c r="AJ48">
         <v>48464</v>
       </c>
+      <c r="AK48">
+        <v>5</v>
+      </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>187</v>
       </c>
       <c r="E49" t="s">
         <v>188</v>
       </c>
       <c r="F49" t="s">
         <v>189</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AI49" t="s">
         <v>183</v>
@@ -4779,51 +4782,51 @@
       <c r="F51" t="s">
         <v>195</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>56</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AI51" t="s">
         <v>183</v>
       </c>
       <c r="AJ51">
         <v>51338</v>
       </c>
       <c r="AK51">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>196</v>
       </c>
       <c r="E52" t="s">
         <v>68</v>
       </c>
       <c r="F52" t="s">
         <v>197</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AI52" t="s">
@@ -5114,51 +5117,51 @@
       <c r="F61" t="s">
         <v>228</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I61" t="s">
         <v>28</v>
       </c>
       <c r="J61" t="s">
         <v>229</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AI61" t="s">
         <v>230</v>
       </c>
       <c r="AJ61">
         <v>48140</v>
       </c>
       <c r="AK61">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>231</v>
       </c>
       <c r="E62" t="s">
         <v>212</v>
       </c>
       <c r="F62" t="s">
         <v>232</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I62" t="s">
         <v>28</v>
       </c>
       <c r="J62" t="s">
         <v>214</v>
       </c>
       <c r="AE62">
@@ -6002,51 +6005,51 @@
       <c r="F88" t="s">
         <v>314</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I88" t="s">
         <v>263</v>
       </c>
       <c r="J88" t="s">
         <v>315</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">
         <v>295</v>
       </c>
       <c r="AJ88">
         <v>51375</v>
       </c>
       <c r="AK88">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>316</v>
       </c>
       <c r="E89" t="s">
         <v>171</v>
       </c>
       <c r="F89" t="s">
         <v>317</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I89" t="s">
         <v>263</v>
       </c>
       <c r="J89" t="s">
         <v>298</v>
       </c>
       <c r="AE89">
@@ -6587,51 +6590,51 @@
       <c r="E106" t="s">
         <v>91</v>
       </c>
       <c r="F106" t="s">
         <v>373</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I106" t="s">
         <v>346</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
         <v>374</v>
       </c>
       <c r="AJ106">
         <v>50450</v>
       </c>
       <c r="AK106">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>375</v>
       </c>
       <c r="E107" t="s">
         <v>376</v>
       </c>
       <c r="F107" t="s">
         <v>377</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I107" t="s">
         <v>346</v>
       </c>
       <c r="J107" t="s">
         <v>378</v>
       </c>
       <c r="AE107">
@@ -7248,51 +7251,51 @@
       <c r="F126" t="s">
         <v>430</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I126" t="s">
         <v>346</v>
       </c>
       <c r="J126" t="s">
         <v>431</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AI126" t="s">
         <v>428</v>
       </c>
       <c r="AJ126">
         <v>50968</v>
       </c>
       <c r="AK126">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>432</v>
       </c>
       <c r="E127" t="s">
         <v>363</v>
       </c>
       <c r="F127" t="s">
         <v>433</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I127" t="s">
         <v>346</v>
       </c>
       <c r="J127" t="s">
         <v>434</v>
       </c>
       <c r="AE127">
@@ -9215,50 +9218,53 @@
       </c>
       <c r="E186" t="s">
         <v>610</v>
       </c>
       <c r="F186" t="s">
         <v>611</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H186" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I186" t="s">
         <v>574</v>
       </c>
       <c r="J186" t="s">
         <v>325</v>
       </c>
       <c r="AI186" t="s">
         <v>609</v>
       </c>
       <c r="AJ186">
         <v>50441</v>
       </c>
+      <c r="AK186">
+        <v>5</v>
+      </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
         <v>612</v>
       </c>
       <c r="E187" t="s">
         <v>376</v>
       </c>
       <c r="F187" t="s">
         <v>613</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I187" t="s">
         <v>574</v>
       </c>
       <c r="J187" t="s">
         <v>447</v>
       </c>
       <c r="AE187">
         <v>1</v>
@@ -9653,51 +9659,51 @@
       <c r="F199" t="s">
         <v>642</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I199" t="s">
         <v>574</v>
       </c>
       <c r="J199" t="s">
         <v>35</v>
       </c>
       <c r="AE199">
         <v>2</v>
       </c>
       <c r="AI199" t="s">
         <v>609</v>
       </c>
       <c r="AJ199">
         <v>51395</v>
       </c>
       <c r="AK199">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>643</v>
       </c>
       <c r="E200" t="s">
         <v>363</v>
       </c>
       <c r="F200" t="s">
         <v>644</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I200" t="s">
         <v>574</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AI200" t="s">
@@ -10987,51 +10993,51 @@
       <c r="F239" t="s">
         <v>753</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H239" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I239" t="s">
         <v>671</v>
       </c>
       <c r="J239" t="s">
         <v>156</v>
       </c>
       <c r="AE239">
         <v>1</v>
       </c>
       <c r="AI239" t="s">
         <v>751</v>
       </c>
       <c r="AJ239">
         <v>50986</v>
       </c>
       <c r="AK239">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="240" spans="1:37">
       <c r="D240" t="s">
         <v>754</v>
       </c>
       <c r="E240" t="s">
         <v>174</v>
       </c>
       <c r="F240" t="s">
         <v>755</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H240" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I240" t="s">
         <v>671</v>
       </c>
       <c r="AE240">
         <v>1</v>
       </c>
       <c r="AI240" t="s">