--- v1 (2026-05-25)
+++ v2 (2026-06-20)
@@ -5181,51 +5181,51 @@
       <c r="E63" t="s">
         <v>234</v>
       </c>
       <c r="F63" t="s">
         <v>235</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I63" t="s">
         <v>28</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AI63" t="s">
         <v>230</v>
       </c>
       <c r="AJ63">
         <v>50131</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>236</v>
       </c>
       <c r="E64" t="s">
         <v>149</v>
       </c>
       <c r="F64" t="s">
         <v>237</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I64" t="s">
         <v>238</v>
       </c>
       <c r="J64" t="s">
         <v>156</v>
       </c>
       <c r="AE64">