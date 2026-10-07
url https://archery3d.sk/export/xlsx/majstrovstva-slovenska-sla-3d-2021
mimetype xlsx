--- v4 (2026-09-16)
+++ v5 (2026-10-07)
@@ -4549,51 +4549,51 @@
       <c r="F44" t="s">
         <v>175</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>120</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AI44" t="s">
         <v>125</v>
       </c>
       <c r="AJ44">
         <v>49370</v>
       </c>
       <c r="AK44">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>176</v>
       </c>
       <c r="E45" t="s">
         <v>177</v>
       </c>
       <c r="F45" t="s">
         <v>178</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>147</v>
       </c>
       <c r="AE45">
@@ -4686,51 +4686,51 @@
       <c r="F48" t="s">
         <v>186</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>147</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AI48" t="s">
         <v>183</v>
       </c>
       <c r="AJ48">
         <v>48464</v>
       </c>
       <c r="AK48">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>187</v>
       </c>
       <c r="E49" t="s">
         <v>188</v>
       </c>
       <c r="F49" t="s">
         <v>189</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AI49" t="s">
@@ -5082,51 +5082,51 @@
       <c r="E60" t="s">
         <v>224</v>
       </c>
       <c r="F60" t="s">
         <v>225</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I60" t="s">
         <v>28</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AI60" t="s">
         <v>202</v>
       </c>
       <c r="AJ60">
         <v>47055</v>
       </c>
       <c r="AK60">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>226</v>
       </c>
       <c r="E61" t="s">
         <v>227</v>
       </c>
       <c r="F61" t="s">
         <v>228</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I61" t="s">
         <v>28</v>
       </c>
       <c r="J61" t="s">
         <v>229</v>
       </c>
       <c r="AE61">
@@ -6005,51 +6005,51 @@
       <c r="F88" t="s">
         <v>314</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I88" t="s">
         <v>263</v>
       </c>
       <c r="J88" t="s">
         <v>315</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">
         <v>295</v>
       </c>
       <c r="AJ88">
         <v>51375</v>
       </c>
       <c r="AK88">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>316</v>
       </c>
       <c r="E89" t="s">
         <v>171</v>
       </c>
       <c r="F89" t="s">
         <v>317</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I89" t="s">
         <v>263</v>
       </c>
       <c r="J89" t="s">
         <v>298</v>
       </c>
       <c r="AE89">
@@ -6784,50 +6784,53 @@
       </c>
       <c r="E112" t="s">
         <v>145</v>
       </c>
       <c r="F112" t="s">
         <v>392</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I112" t="s">
         <v>346</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AI112" t="s">
         <v>374</v>
       </c>
       <c r="AJ112">
         <v>46706</v>
       </c>
+      <c r="AK112">
+        <v>4</v>
+      </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>393</v>
       </c>
       <c r="E113" t="s">
         <v>82</v>
       </c>
       <c r="F113" t="s">
         <v>394</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I113" t="s">
         <v>346</v>
       </c>
       <c r="J113" t="s">
         <v>395</v>
       </c>
       <c r="AE113">
         <v>1</v>
@@ -6913,51 +6916,51 @@
       <c r="F116" t="s">
         <v>402</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I116" t="s">
         <v>346</v>
       </c>
       <c r="J116" t="s">
         <v>79</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AI116" t="s">
         <v>374</v>
       </c>
       <c r="AJ116">
         <v>47299</v>
       </c>
       <c r="AK116">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>368</v>
       </c>
       <c r="E117" t="s">
         <v>145</v>
       </c>
       <c r="F117" t="s">
         <v>403</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I117" t="s">
         <v>346</v>
       </c>
       <c r="J117" t="s">
         <v>79</v>
       </c>
       <c r="AE117">
@@ -8392,51 +8395,51 @@
       <c r="F161" t="s">
         <v>535</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I161" t="s">
         <v>482</v>
       </c>
       <c r="J161" t="s">
         <v>206</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AI161" t="s">
         <v>511</v>
       </c>
       <c r="AJ161">
         <v>50314</v>
       </c>
       <c r="AK161">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>536</v>
       </c>
       <c r="E162" t="s">
         <v>537</v>
       </c>
       <c r="F162" t="s">
         <v>538</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I162" t="s">
         <v>482</v>
       </c>
       <c r="J162" t="s">
         <v>129</v>
       </c>
       <c r="AE162">
@@ -9198,51 +9201,51 @@
       <c r="E186" t="s">
         <v>610</v>
       </c>
       <c r="F186" t="s">
         <v>611</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H186" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I186" t="s">
         <v>574</v>
       </c>
       <c r="J186" t="s">
         <v>325</v>
       </c>
       <c r="AI186" t="s">
         <v>609</v>
       </c>
       <c r="AJ186">
         <v>50441</v>
       </c>
       <c r="AK186">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
         <v>612</v>
       </c>
       <c r="E187" t="s">
         <v>376</v>
       </c>
       <c r="F187" t="s">
         <v>613</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I187" t="s">
         <v>574</v>
       </c>
       <c r="J187" t="s">
         <v>447</v>
       </c>
       <c r="AE187">