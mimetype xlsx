--- v5 (2026-10-07)
+++ v6 (2026-11-05)
@@ -4414,87 +4414,84 @@
       </c>
       <c r="E40" t="s">
         <v>97</v>
       </c>
       <c r="F40" t="s">
         <v>161</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AI40" t="s">
         <v>125</v>
       </c>
       <c r="AJ40">
         <v>45506</v>
       </c>
-      <c r="AK40">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>162</v>
       </c>
       <c r="E41" t="s">
         <v>163</v>
       </c>
       <c r="F41" t="s">
         <v>164</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>165</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">
         <v>125</v>
       </c>
       <c r="AJ41">
         <v>46018</v>
       </c>
       <c r="AK41">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>166</v>
       </c>
       <c r="E42" t="s">
         <v>167</v>
       </c>
       <c r="F42" t="s">
         <v>168</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>169</v>
       </c>
       <c r="AE42">
@@ -5411,51 +5408,51 @@
       <c r="F70" t="s">
         <v>259</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I70" t="s">
         <v>238</v>
       </c>
       <c r="J70" t="s">
         <v>56</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AI70" t="s">
         <v>239</v>
       </c>
       <c r="AJ70">
         <v>50321</v>
       </c>
       <c r="AK70">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>260</v>
       </c>
       <c r="E71" t="s">
         <v>261</v>
       </c>
       <c r="F71" t="s">
         <v>262</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I71" t="s">
         <v>263</v>
       </c>
       <c r="J71" t="s">
         <v>169</v>
       </c>
       <c r="AD71" t="s">
@@ -6005,51 +6002,51 @@
       <c r="F88" t="s">
         <v>314</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I88" t="s">
         <v>263</v>
       </c>
       <c r="J88" t="s">
         <v>315</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">
         <v>295</v>
       </c>
       <c r="AJ88">
         <v>51375</v>
       </c>
       <c r="AK88">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>316</v>
       </c>
       <c r="E89" t="s">
         <v>171</v>
       </c>
       <c r="F89" t="s">
         <v>317</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I89" t="s">
         <v>263</v>
       </c>
       <c r="J89" t="s">
         <v>298</v>
       </c>
       <c r="AE89">
@@ -6688,50 +6685,53 @@
       </c>
       <c r="E109" t="s">
         <v>382</v>
       </c>
       <c r="F109" t="s">
         <v>383</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I109" t="s">
         <v>346</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AI109" t="s">
         <v>374</v>
       </c>
       <c r="AJ109">
         <v>50737</v>
       </c>
+      <c r="AK109">
+        <v>4</v>
+      </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>384</v>
       </c>
       <c r="E110" t="s">
         <v>385</v>
       </c>
       <c r="F110" t="s">
         <v>386</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I110" t="s">
         <v>346</v>
       </c>
       <c r="J110" t="s">
         <v>387</v>
       </c>
       <c r="AE110">
         <v>1</v>
@@ -7213,51 +7213,51 @@
       <c r="E125" t="s">
         <v>97</v>
       </c>
       <c r="F125" t="s">
         <v>427</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I125" t="s">
         <v>346</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AI125" t="s">
         <v>428</v>
       </c>
       <c r="AJ125">
         <v>45070</v>
       </c>
       <c r="AK125">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>429</v>
       </c>
       <c r="E126" t="s">
         <v>340</v>
       </c>
       <c r="F126" t="s">
         <v>430</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I126" t="s">
         <v>346</v>
       </c>
       <c r="J126" t="s">
         <v>431</v>
       </c>
       <c r="AE126">
@@ -7481,51 +7481,51 @@
       <c r="F133" t="s">
         <v>450</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I133" t="s">
         <v>346</v>
       </c>
       <c r="J133" t="s">
         <v>129</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AI133" t="s">
         <v>428</v>
       </c>
       <c r="AJ133">
         <v>51088</v>
       </c>
       <c r="AK133">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>154</v>
       </c>
       <c r="E134" t="s">
         <v>451</v>
       </c>
       <c r="F134" t="s">
         <v>452</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I134" t="s">
         <v>453</v>
       </c>
       <c r="J134" t="s">
         <v>156</v>
       </c>
       <c r="AD134" t="s">
@@ -9900,51 +9900,51 @@
       <c r="F207" t="s">
         <v>662</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I207" t="s">
         <v>574</v>
       </c>
       <c r="J207" t="s">
         <v>663</v>
       </c>
       <c r="AE207">
         <v>1</v>
       </c>
       <c r="AI207" t="s">
         <v>658</v>
       </c>
       <c r="AJ207">
         <v>51377</v>
       </c>
       <c r="AK207">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
         <v>664</v>
       </c>
       <c r="E208" t="s">
         <v>363</v>
       </c>
       <c r="F208" t="s">
         <v>665</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H208" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I208" t="s">
         <v>574</v>
       </c>
       <c r="AE208">
         <v>1</v>
       </c>
       <c r="AI208" t="s">