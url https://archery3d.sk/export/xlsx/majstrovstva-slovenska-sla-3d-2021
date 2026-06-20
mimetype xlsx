--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -4584,51 +4584,51 @@
       <c r="F45" t="s">
         <v>178</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>147</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AI45" t="s">
         <v>125</v>
       </c>
       <c r="AJ45">
         <v>45297</v>
       </c>
       <c r="AK45">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>179</v>
       </c>
       <c r="E46" t="s">
         <v>180</v>
       </c>
       <c r="F46" t="s">
         <v>181</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
@@ -4685,50 +4685,53 @@
       </c>
       <c r="F48" t="s">
         <v>186</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>147</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AI48" t="s">
         <v>183</v>
       </c>
       <c r="AJ48">
         <v>48464</v>
       </c>
+      <c r="AK48">
+        <v>5</v>
+      </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>187</v>
       </c>
       <c r="E49" t="s">
         <v>188</v>
       </c>
       <c r="F49" t="s">
         <v>189</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AI49" t="s">
         <v>183</v>
@@ -4779,51 +4782,51 @@
       <c r="F51" t="s">
         <v>195</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>56</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AI51" t="s">
         <v>183</v>
       </c>
       <c r="AJ51">
         <v>51338</v>
       </c>
       <c r="AK51">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>196</v>
       </c>
       <c r="E52" t="s">
         <v>68</v>
       </c>
       <c r="F52" t="s">
         <v>197</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AI52" t="s">
@@ -5114,51 +5117,51 @@
       <c r="F61" t="s">
         <v>228</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I61" t="s">
         <v>28</v>
       </c>
       <c r="J61" t="s">
         <v>229</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AI61" t="s">
         <v>230</v>
       </c>
       <c r="AJ61">
         <v>48140</v>
       </c>
       <c r="AK61">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>231</v>
       </c>
       <c r="E62" t="s">
         <v>212</v>
       </c>
       <c r="F62" t="s">
         <v>232</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I62" t="s">
         <v>28</v>
       </c>
       <c r="J62" t="s">
         <v>214</v>
       </c>
       <c r="AE62">
@@ -5178,51 +5181,51 @@
       <c r="E63" t="s">
         <v>234</v>
       </c>
       <c r="F63" t="s">
         <v>235</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I63" t="s">
         <v>28</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AI63" t="s">
         <v>230</v>
       </c>
       <c r="AJ63">
         <v>50131</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>236</v>
       </c>
       <c r="E64" t="s">
         <v>149</v>
       </c>
       <c r="F64" t="s">
         <v>237</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I64" t="s">
         <v>238</v>
       </c>
       <c r="J64" t="s">
         <v>156</v>
       </c>
       <c r="AE64">
@@ -6002,51 +6005,51 @@
       <c r="F88" t="s">
         <v>314</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I88" t="s">
         <v>263</v>
       </c>
       <c r="J88" t="s">
         <v>315</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">
         <v>295</v>
       </c>
       <c r="AJ88">
         <v>51375</v>
       </c>
       <c r="AK88">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>316</v>
       </c>
       <c r="E89" t="s">
         <v>171</v>
       </c>
       <c r="F89" t="s">
         <v>317</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I89" t="s">
         <v>263</v>
       </c>
       <c r="J89" t="s">
         <v>298</v>
       </c>
       <c r="AE89">
@@ -6587,51 +6590,51 @@
       <c r="E106" t="s">
         <v>91</v>
       </c>
       <c r="F106" t="s">
         <v>373</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I106" t="s">
         <v>346</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
         <v>374</v>
       </c>
       <c r="AJ106">
         <v>50450</v>
       </c>
       <c r="AK106">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>375</v>
       </c>
       <c r="E107" t="s">
         <v>376</v>
       </c>
       <c r="F107" t="s">
         <v>377</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I107" t="s">
         <v>346</v>
       </c>
       <c r="J107" t="s">
         <v>378</v>
       </c>
       <c r="AE107">
@@ -7248,51 +7251,51 @@
       <c r="F126" t="s">
         <v>430</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I126" t="s">
         <v>346</v>
       </c>
       <c r="J126" t="s">
         <v>431</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AI126" t="s">
         <v>428</v>
       </c>
       <c r="AJ126">
         <v>50968</v>
       </c>
       <c r="AK126">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>432</v>
       </c>
       <c r="E127" t="s">
         <v>363</v>
       </c>
       <c r="F127" t="s">
         <v>433</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I127" t="s">
         <v>346</v>
       </c>
       <c r="J127" t="s">
         <v>434</v>
       </c>
       <c r="AE127">
@@ -9215,50 +9218,53 @@
       </c>
       <c r="E186" t="s">
         <v>610</v>
       </c>
       <c r="F186" t="s">
         <v>611</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H186" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I186" t="s">
         <v>574</v>
       </c>
       <c r="J186" t="s">
         <v>325</v>
       </c>
       <c r="AI186" t="s">
         <v>609</v>
       </c>
       <c r="AJ186">
         <v>50441</v>
       </c>
+      <c r="AK186">
+        <v>5</v>
+      </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
         <v>612</v>
       </c>
       <c r="E187" t="s">
         <v>376</v>
       </c>
       <c r="F187" t="s">
         <v>613</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I187" t="s">
         <v>574</v>
       </c>
       <c r="J187" t="s">
         <v>447</v>
       </c>
       <c r="AE187">
         <v>1</v>
@@ -9653,51 +9659,51 @@
       <c r="F199" t="s">
         <v>642</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I199" t="s">
         <v>574</v>
       </c>
       <c r="J199" t="s">
         <v>35</v>
       </c>
       <c r="AE199">
         <v>2</v>
       </c>
       <c r="AI199" t="s">
         <v>609</v>
       </c>
       <c r="AJ199">
         <v>51395</v>
       </c>
       <c r="AK199">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>643</v>
       </c>
       <c r="E200" t="s">
         <v>363</v>
       </c>
       <c r="F200" t="s">
         <v>644</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I200" t="s">
         <v>574</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AI200" t="s">
@@ -10987,51 +10993,51 @@
       <c r="F239" t="s">
         <v>753</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H239" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I239" t="s">
         <v>671</v>
       </c>
       <c r="J239" t="s">
         <v>156</v>
       </c>
       <c r="AE239">
         <v>1</v>
       </c>
       <c r="AI239" t="s">
         <v>751</v>
       </c>
       <c r="AJ239">
         <v>50986</v>
       </c>
       <c r="AK239">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="240" spans="1:37">
       <c r="D240" t="s">
         <v>754</v>
       </c>
       <c r="E240" t="s">
         <v>174</v>
       </c>
       <c r="F240" t="s">
         <v>755</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H240" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I240" t="s">
         <v>671</v>
       </c>
       <c r="AE240">
         <v>1</v>
       </c>
       <c r="AI240" t="s">