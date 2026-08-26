--- v1 (2026-06-20)
+++ v2 (2026-08-26)
@@ -6135,53 +6135,50 @@
       </c>
       <c r="E92" t="s">
         <v>323</v>
       </c>
       <c r="F92" t="s">
         <v>324</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I92" t="s">
         <v>263</v>
       </c>
       <c r="J92" t="s">
         <v>325</v>
       </c>
       <c r="AI92" t="s">
         <v>326</v>
       </c>
       <c r="AJ92">
         <v>50442</v>
       </c>
-      <c r="AK92">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>327</v>
       </c>
       <c r="E93" t="s">
         <v>328</v>
       </c>
       <c r="F93" t="s">
         <v>329</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I93" t="s">
         <v>263</v>
       </c>
       <c r="J93" t="s">
         <v>325</v>
       </c>
       <c r="AI93" t="s">
         <v>326</v>
@@ -6787,50 +6784,53 @@
       </c>
       <c r="E112" t="s">
         <v>145</v>
       </c>
       <c r="F112" t="s">
         <v>392</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I112" t="s">
         <v>346</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AI112" t="s">
         <v>374</v>
       </c>
       <c r="AJ112">
         <v>46706</v>
       </c>
+      <c r="AK112">
+        <v>5</v>
+      </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>393</v>
       </c>
       <c r="E113" t="s">
         <v>82</v>
       </c>
       <c r="F113" t="s">
         <v>394</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I113" t="s">
         <v>346</v>
       </c>
       <c r="J113" t="s">
         <v>395</v>
       </c>
       <c r="AE113">
         <v>1</v>
@@ -6883,87 +6883,84 @@
       </c>
       <c r="F115" t="s">
         <v>400</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I115" t="s">
         <v>346</v>
       </c>
       <c r="J115" t="s">
         <v>129</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AI115" t="s">
         <v>374</v>
       </c>
       <c r="AJ115">
         <v>51096</v>
       </c>
-      <c r="AK115">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>401</v>
       </c>
       <c r="E116" t="s">
         <v>82</v>
       </c>
       <c r="F116" t="s">
         <v>402</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I116" t="s">
         <v>346</v>
       </c>
       <c r="J116" t="s">
         <v>79</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AI116" t="s">
         <v>374</v>
       </c>
       <c r="AJ116">
         <v>47299</v>
       </c>
       <c r="AK116">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>368</v>
       </c>
       <c r="E117" t="s">
         <v>145</v>
       </c>
       <c r="F117" t="s">
         <v>403</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I117" t="s">
         <v>346</v>
       </c>
       <c r="J117" t="s">
         <v>79</v>
       </c>
       <c r="AE117">
@@ -7521,53 +7518,50 @@
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I134" t="s">
         <v>453</v>
       </c>
       <c r="J134" t="s">
         <v>156</v>
       </c>
       <c r="AD134" t="s">
         <v>454</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AI134" t="s">
         <v>455</v>
       </c>
       <c r="AJ134">
         <v>50494</v>
       </c>
-      <c r="AK134">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>166</v>
       </c>
       <c r="E135" t="s">
         <v>87</v>
       </c>
       <c r="F135" t="s">
         <v>456</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I135" t="s">
         <v>453</v>
       </c>
       <c r="J135" t="s">
         <v>169</v>
       </c>
       <c r="AD135" t="s">
         <v>457</v>
@@ -8569,53 +8563,50 @@
       </c>
       <c r="F166" t="s">
         <v>546</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I166" t="s">
         <v>482</v>
       </c>
       <c r="J166" t="s">
         <v>206</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AI166" t="s">
         <v>545</v>
       </c>
       <c r="AJ166">
         <v>50315</v>
       </c>
-      <c r="AK166">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>547</v>
       </c>
       <c r="E167" t="s">
         <v>548</v>
       </c>
       <c r="F167" t="s">
         <v>549</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I167" t="s">
         <v>482</v>
       </c>
       <c r="J167" t="s">
         <v>395</v>
       </c>
       <c r="AI167" t="s">
         <v>545</v>
@@ -8901,53 +8892,50 @@
       </c>
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I176" t="s">
         <v>574</v>
       </c>
       <c r="J176" t="s">
         <v>206</v>
       </c>
       <c r="AD176" t="s">
         <v>580</v>
       </c>
       <c r="AE176">
         <v>2</v>
       </c>
       <c r="AI176" t="s">
         <v>576</v>
       </c>
       <c r="AJ176">
         <v>51452</v>
       </c>
-      <c r="AK176">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>581</v>
       </c>
       <c r="E177" t="s">
         <v>582</v>
       </c>
       <c r="F177" t="s">
         <v>583</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H177" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I177" t="s">
         <v>574</v>
       </c>
       <c r="AD177" t="s">
         <v>584</v>
       </c>
       <c r="AE177">
         <v>1</v>
@@ -8968,53 +8956,50 @@
       </c>
       <c r="F178" t="s">
         <v>588</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H178" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I178" t="s">
         <v>574</v>
       </c>
       <c r="AD178" t="s">
         <v>589</v>
       </c>
       <c r="AE178">
         <v>1</v>
       </c>
       <c r="AI178" t="s">
         <v>585</v>
       </c>
       <c r="AJ178">
         <v>50240</v>
       </c>
-      <c r="AK178">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
         <v>590</v>
       </c>
       <c r="E179" t="s">
         <v>591</v>
       </c>
       <c r="F179" t="s">
         <v>592</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H179" s="4" t="s">
         <v>84</v>
       </c>
       <c r="I179" t="s">
         <v>574</v>
       </c>
       <c r="AE179">
         <v>1</v>
       </c>
       <c r="AI179" t="s">
         <v>593</v>
@@ -9128,53 +9113,50 @@
       </c>
       <c r="F183" t="s">
         <v>604</v>
       </c>
       <c r="G183" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H183" s="4" t="s">
         <v>84</v>
       </c>
       <c r="I183" t="s">
         <v>574</v>
       </c>
       <c r="J183" t="s">
         <v>447</v>
       </c>
       <c r="AE183">
         <v>1</v>
       </c>
       <c r="AI183" t="s">
         <v>599</v>
       </c>
       <c r="AJ183">
         <v>50527</v>
       </c>
-      <c r="AK183">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
         <v>605</v>
       </c>
       <c r="E184" t="s">
         <v>68</v>
       </c>
       <c r="F184" t="s">
         <v>606</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H184" s="4" t="s">
         <v>84</v>
       </c>
       <c r="I184" t="s">
         <v>574</v>
       </c>
       <c r="J184" t="s">
         <v>35</v>
       </c>
       <c r="AI184" t="s">
         <v>599</v>
@@ -9356,87 +9338,84 @@
       <c r="F190" t="s">
         <v>620</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I190" t="s">
         <v>574</v>
       </c>
       <c r="J190" t="s">
         <v>621</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AI190" t="s">
         <v>609</v>
       </c>
       <c r="AJ190">
         <v>51272</v>
       </c>
       <c r="AK190">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>622</v>
       </c>
       <c r="E191" t="s">
         <v>561</v>
       </c>
       <c r="F191" t="s">
         <v>623</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I191" t="s">
         <v>574</v>
       </c>
       <c r="J191" t="s">
         <v>621</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AI191" t="s">
         <v>609</v>
       </c>
       <c r="AJ191">
         <v>46183</v>
       </c>
-      <c r="AK191">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>624</v>
       </c>
       <c r="E192" t="s">
         <v>261</v>
       </c>
       <c r="F192" t="s">
         <v>625</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H192" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I192" t="s">
         <v>574</v>
       </c>
       <c r="J192" t="s">
         <v>626</v>
       </c>
       <c r="AE192">
         <v>1</v>
@@ -9493,51 +9472,51 @@
       <c r="F194" t="s">
         <v>630</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I194" t="s">
         <v>574</v>
       </c>
       <c r="J194" t="s">
         <v>129</v>
       </c>
       <c r="AE194">
         <v>1</v>
       </c>
       <c r="AI194" t="s">
         <v>609</v>
       </c>
       <c r="AJ194">
         <v>51091</v>
       </c>
       <c r="AK194">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
         <v>631</v>
       </c>
       <c r="E195" t="s">
         <v>340</v>
       </c>
       <c r="F195" t="s">
         <v>632</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I195" t="s">
         <v>574</v>
       </c>
       <c r="AE195">
         <v>1</v>
       </c>
       <c r="AI195" t="s">
@@ -9554,51 +9533,51 @@
       <c r="E196" t="s">
         <v>634</v>
       </c>
       <c r="F196" t="s">
         <v>635</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I196" t="s">
         <v>574</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AI196" t="s">
         <v>609</v>
       </c>
       <c r="AJ196">
         <v>50585</v>
       </c>
       <c r="AK196">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
         <v>636</v>
       </c>
       <c r="E197" t="s">
         <v>149</v>
       </c>
       <c r="F197" t="s">
         <v>637</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H197" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I197" t="s">
         <v>574</v>
       </c>
       <c r="J197" t="s">
         <v>89</v>
       </c>
       <c r="AE197">
@@ -9787,51 +9766,51 @@
       <c r="F203" t="s">
         <v>652</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I203" t="s">
         <v>574</v>
       </c>
       <c r="J203" t="s">
         <v>390</v>
       </c>
       <c r="AE203">
         <v>1</v>
       </c>
       <c r="AI203" t="s">
         <v>650</v>
       </c>
       <c r="AJ203">
         <v>50772</v>
       </c>
       <c r="AK203">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="D204" t="s">
         <v>653</v>
       </c>
       <c r="E204" t="s">
         <v>654</v>
       </c>
       <c r="F204" t="s">
         <v>655</v>
       </c>
       <c r="G204" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I204" t="s">
         <v>574</v>
       </c>
       <c r="AE204">
         <v>1</v>
       </c>
       <c r="AI204" t="s">
@@ -9886,86 +9865,86 @@
       <c r="F206" t="s">
         <v>660</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H206" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I206" t="s">
         <v>574</v>
       </c>
       <c r="J206" t="s">
         <v>312</v>
       </c>
       <c r="AE206">
         <v>1</v>
       </c>
       <c r="AI206" t="s">
         <v>658</v>
       </c>
       <c r="AJ206">
         <v>51348</v>
       </c>
       <c r="AK206">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
         <v>661</v>
       </c>
       <c r="E207" t="s">
         <v>97</v>
       </c>
       <c r="F207" t="s">
         <v>662</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I207" t="s">
         <v>574</v>
       </c>
       <c r="J207" t="s">
         <v>663</v>
       </c>
       <c r="AE207">
         <v>1</v>
       </c>
       <c r="AI207" t="s">
         <v>658</v>
       </c>
       <c r="AJ207">
         <v>51377</v>
       </c>
       <c r="AK207">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
         <v>664</v>
       </c>
       <c r="E208" t="s">
         <v>363</v>
       </c>
       <c r="F208" t="s">
         <v>665</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H208" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I208" t="s">
         <v>574</v>
       </c>
       <c r="AE208">
         <v>1</v>
       </c>
       <c r="AI208" t="s">
@@ -11744,86 +11723,86 @@
       <c r="F262" t="s">
         <v>800</v>
       </c>
       <c r="G262" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H262" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I262" t="s">
         <v>671</v>
       </c>
       <c r="J262" t="s">
         <v>120</v>
       </c>
       <c r="AE262">
         <v>1</v>
       </c>
       <c r="AI262" t="s">
         <v>796</v>
       </c>
       <c r="AJ262">
         <v>50969</v>
       </c>
       <c r="AK262">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:37">
       <c r="D263" t="s">
         <v>801</v>
       </c>
       <c r="E263" t="s">
         <v>802</v>
       </c>
       <c r="F263" t="s">
         <v>803</v>
       </c>
       <c r="G263" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H263" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I263" t="s">
         <v>671</v>
       </c>
       <c r="J263" t="s">
         <v>804</v>
       </c>
       <c r="AE263">
         <v>1</v>
       </c>
       <c r="AI263" t="s">
         <v>796</v>
       </c>
       <c r="AJ263">
         <v>51230</v>
       </c>
       <c r="AK263">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:37">
       <c r="D264" t="s">
         <v>805</v>
       </c>
       <c r="E264" t="s">
         <v>68</v>
       </c>
       <c r="F264" t="s">
         <v>806</v>
       </c>
       <c r="G264" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H264" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I264" t="s">
         <v>671</v>
       </c>
       <c r="J264" t="s">
         <v>156</v>
       </c>
       <c r="AE264">
@@ -12207,51 +12186,51 @@
       <c r="E276" t="s">
         <v>449</v>
       </c>
       <c r="F276" t="s">
         <v>836</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H276" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I276" t="s">
         <v>671</v>
       </c>
       <c r="AE276">
         <v>1</v>
       </c>
       <c r="AI276" t="s">
         <v>834</v>
       </c>
       <c r="AJ276">
         <v>50970</v>
       </c>
       <c r="AK276">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="277" spans="1:37">
       <c r="D277" t="s">
         <v>837</v>
       </c>
       <c r="E277" t="s">
         <v>97</v>
       </c>
       <c r="F277" t="s">
         <v>838</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H277" s="6" t="s">
         <v>200</v>
       </c>
       <c r="I277" t="s">
         <v>671</v>
       </c>
       <c r="J277" t="s">
         <v>298</v>
       </c>
       <c r="AE277">