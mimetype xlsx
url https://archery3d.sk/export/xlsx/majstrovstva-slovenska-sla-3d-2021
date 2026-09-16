--- v2 (2026-08-26)
+++ v3 (2026-09-16)
@@ -4179,51 +4179,51 @@
       <c r="F33" t="s">
         <v>140</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>74</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>125</v>
       </c>
       <c r="AJ33">
         <v>50766</v>
       </c>
       <c r="AK33">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>141</v>
       </c>
       <c r="E34" t="s">
         <v>142</v>
       </c>
       <c r="F34" t="s">
         <v>143</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>89</v>
       </c>
       <c r="AE34">
@@ -4616,51 +4616,51 @@
       <c r="E46" t="s">
         <v>180</v>
       </c>
       <c r="F46" t="s">
         <v>181</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>125</v>
       </c>
       <c r="AJ46">
         <v>49651</v>
       </c>
       <c r="AK46">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>138</v>
       </c>
       <c r="E47" t="s">
         <v>68</v>
       </c>
       <c r="F47" t="s">
         <v>182</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>74</v>
       </c>
       <c r="AE47">
@@ -5376,51 +5376,51 @@
       <c r="F69" t="s">
         <v>255</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I69" t="s">
         <v>238</v>
       </c>
       <c r="J69" t="s">
         <v>256</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>239</v>
       </c>
       <c r="AJ69">
         <v>50798</v>
       </c>
       <c r="AK69">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>257</v>
       </c>
       <c r="E70" t="s">
         <v>258</v>
       </c>
       <c r="F70" t="s">
         <v>259</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I70" t="s">
         <v>238</v>
       </c>
       <c r="J70" t="s">
         <v>56</v>
       </c>
       <c r="AE70">
@@ -6005,51 +6005,51 @@
       <c r="F88" t="s">
         <v>314</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I88" t="s">
         <v>263</v>
       </c>
       <c r="J88" t="s">
         <v>315</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">
         <v>295</v>
       </c>
       <c r="AJ88">
         <v>51375</v>
       </c>
       <c r="AK88">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>316</v>
       </c>
       <c r="E89" t="s">
         <v>171</v>
       </c>
       <c r="F89" t="s">
         <v>317</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I89" t="s">
         <v>263</v>
       </c>
       <c r="J89" t="s">
         <v>298</v>
       </c>
       <c r="AE89">
@@ -6657,51 +6657,51 @@
       <c r="F108" t="s">
         <v>380</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I108" t="s">
         <v>346</v>
       </c>
       <c r="J108" t="s">
         <v>206</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AI108" t="s">
         <v>374</v>
       </c>
       <c r="AJ108">
         <v>50477</v>
       </c>
       <c r="AK108">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
         <v>381</v>
       </c>
       <c r="E109" t="s">
         <v>382</v>
       </c>
       <c r="F109" t="s">
         <v>383</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I109" t="s">
         <v>346</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AI109" t="s">
@@ -6784,53 +6784,50 @@
       </c>
       <c r="E112" t="s">
         <v>145</v>
       </c>
       <c r="F112" t="s">
         <v>392</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I112" t="s">
         <v>346</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AI112" t="s">
         <v>374</v>
       </c>
       <c r="AJ112">
         <v>46706</v>
       </c>
-      <c r="AK112">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>393</v>
       </c>
       <c r="E113" t="s">
         <v>82</v>
       </c>
       <c r="F113" t="s">
         <v>394</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I113" t="s">
         <v>346</v>
       </c>
       <c r="J113" t="s">
         <v>395</v>
       </c>
       <c r="AE113">
         <v>1</v>
@@ -7149,51 +7146,51 @@
       <c r="F123" t="s">
         <v>423</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I123" t="s">
         <v>346</v>
       </c>
       <c r="J123" t="s">
         <v>420</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AI123" t="s">
         <v>417</v>
       </c>
       <c r="AJ123">
         <v>48560</v>
       </c>
       <c r="AK123">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>368</v>
       </c>
       <c r="E124" t="s">
         <v>424</v>
       </c>
       <c r="F124" t="s">
         <v>425</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I124" t="s">
         <v>346</v>
       </c>
       <c r="J124" t="s">
         <v>79</v>
       </c>
       <c r="AE124">
@@ -8494,51 +8491,51 @@
       <c r="F164" t="s">
         <v>543</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I164" t="s">
         <v>482</v>
       </c>
       <c r="J164" t="s">
         <v>387</v>
       </c>
       <c r="AE164">
         <v>1</v>
       </c>
       <c r="AI164" t="s">
         <v>511</v>
       </c>
       <c r="AJ164">
         <v>50422</v>
       </c>
       <c r="AK164">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
         <v>502</v>
       </c>
       <c r="E165" t="s">
         <v>503</v>
       </c>
       <c r="F165" t="s">
         <v>544</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I165" t="s">
         <v>482</v>
       </c>
       <c r="J165" t="s">
         <v>487</v>
       </c>
       <c r="AE165">
@@ -11563,51 +11560,51 @@
       <c r="F257" t="s">
         <v>787</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H257" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I257" t="s">
         <v>671</v>
       </c>
       <c r="J257" t="s">
         <v>147</v>
       </c>
       <c r="AE257">
         <v>1</v>
       </c>
       <c r="AI257" t="s">
         <v>751</v>
       </c>
       <c r="AJ257">
         <v>50646</v>
       </c>
       <c r="AK257">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="258" spans="1:37">
       <c r="D258" t="s">
         <v>788</v>
       </c>
       <c r="E258" t="s">
         <v>789</v>
       </c>
       <c r="F258" t="s">
         <v>790</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H258" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I258" t="s">
         <v>671</v>
       </c>
       <c r="AE258">
         <v>1</v>
       </c>
       <c r="AI258" t="s">
@@ -11758,51 +11755,51 @@
       <c r="F263" t="s">
         <v>803</v>
       </c>
       <c r="G263" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H263" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I263" t="s">
         <v>671</v>
       </c>
       <c r="J263" t="s">
         <v>804</v>
       </c>
       <c r="AE263">
         <v>1</v>
       </c>
       <c r="AI263" t="s">
         <v>796</v>
       </c>
       <c r="AJ263">
         <v>51230</v>
       </c>
       <c r="AK263">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="264" spans="1:37">
       <c r="D264" t="s">
         <v>805</v>
       </c>
       <c r="E264" t="s">
         <v>68</v>
       </c>
       <c r="F264" t="s">
         <v>806</v>
       </c>
       <c r="G264" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H264" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I264" t="s">
         <v>671</v>
       </c>
       <c r="J264" t="s">
         <v>156</v>
       </c>
       <c r="AE264">
@@ -11994,51 +11991,51 @@
       <c r="F270" t="s">
         <v>821</v>
       </c>
       <c r="G270" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H270" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I270" t="s">
         <v>671</v>
       </c>
       <c r="J270" t="s">
         <v>74</v>
       </c>
       <c r="AE270">
         <v>1</v>
       </c>
       <c r="AI270" t="s">
         <v>796</v>
       </c>
       <c r="AJ270">
         <v>48273</v>
       </c>
       <c r="AK270">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="271" spans="1:37">
       <c r="D271" t="s">
         <v>822</v>
       </c>
       <c r="E271" t="s">
         <v>823</v>
       </c>
       <c r="F271" t="s">
         <v>824</v>
       </c>
       <c r="G271" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H271" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I271" t="s">
         <v>671</v>
       </c>
       <c r="J271" t="s">
         <v>129</v>
       </c>
       <c r="AE271">