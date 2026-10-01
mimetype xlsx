--- v3 (2026-08-21)
+++ v4 (2026-10-01)
@@ -3714,51 +3714,51 @@
       <c r="E27" t="s">
         <v>123</v>
       </c>
       <c r="F27" t="s">
         <v>124</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
         <v>121</v>
       </c>
       <c r="AJ27">
         <v>42556</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>125</v>
       </c>
       <c r="E28" t="s">
         <v>126</v>
       </c>
       <c r="F28" t="s">
         <v>127</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>128</v>
       </c>
       <c r="AE28">
@@ -3912,51 +3912,51 @@
       <c r="F33" t="s">
         <v>144</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>99</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>121</v>
       </c>
       <c r="AJ33">
         <v>38002</v>
       </c>
       <c r="AK33">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>145</v>
       </c>
       <c r="E34" t="s">
         <v>146</v>
       </c>
       <c r="F34" t="s">
         <v>147</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>49</v>
       </c>
       <c r="AE34">
@@ -4148,51 +4148,51 @@
       <c r="F40" t="s">
         <v>164</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>49</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AI40" t="s">
         <v>121</v>
       </c>
       <c r="AJ40">
         <v>42932</v>
       </c>
       <c r="AK40">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>165</v>
       </c>
       <c r="E41" t="s">
         <v>166</v>
       </c>
       <c r="F41" t="s">
         <v>167</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>168</v>
       </c>
       <c r="AE41">
@@ -4352,51 +4352,51 @@
       <c r="F46" t="s">
         <v>186</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>154</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>176</v>
       </c>
       <c r="AJ46">
         <v>43069</v>
       </c>
       <c r="AK46">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>187</v>
       </c>
       <c r="E47" t="s">
         <v>188</v>
       </c>
       <c r="F47" t="s">
         <v>189</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>190</v>
       </c>
       <c r="AE47">
@@ -4815,51 +4815,51 @@
       <c r="F60" t="s">
         <v>234</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I60" t="s">
         <v>224</v>
       </c>
       <c r="J60" t="s">
         <v>235</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AI60" t="s">
         <v>225</v>
       </c>
       <c r="AJ60">
         <v>43954</v>
       </c>
       <c r="AK60">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>236</v>
       </c>
       <c r="E61" t="s">
         <v>237</v>
       </c>
       <c r="F61" t="s">
         <v>238</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I61" t="s">
         <v>224</v>
       </c>
       <c r="J61" t="s">
         <v>239</v>
       </c>
       <c r="AE61">
@@ -5534,51 +5534,51 @@
       <c r="F82" t="s">
         <v>311</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I82" t="s">
         <v>254</v>
       </c>
       <c r="J82" t="s">
         <v>198</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AI82" t="s">
         <v>295</v>
       </c>
       <c r="AJ82">
         <v>43144</v>
       </c>
       <c r="AK82">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>312</v>
       </c>
       <c r="E83" t="s">
         <v>233</v>
       </c>
       <c r="F83" t="s">
         <v>313</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I83" t="s">
         <v>254</v>
       </c>
       <c r="J83" t="s">
         <v>154</v>
       </c>
       <c r="AE83">
@@ -6183,51 +6183,51 @@
       <c r="F102" t="s">
         <v>373</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I102" t="s">
         <v>355</v>
       </c>
       <c r="J102" t="s">
         <v>91</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AI102" t="s">
         <v>371</v>
       </c>
       <c r="AJ102">
         <v>42308</v>
       </c>
       <c r="AK102">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>374</v>
       </c>
       <c r="E103" t="s">
         <v>33</v>
       </c>
       <c r="F103" t="s">
         <v>375</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I103" t="s">
         <v>355</v>
       </c>
       <c r="J103" t="s">
         <v>55</v>
       </c>
       <c r="AE103">
@@ -6355,51 +6355,51 @@
       <c r="E107" t="s">
         <v>152</v>
       </c>
       <c r="F107" t="s">
         <v>387</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I107" t="s">
         <v>355</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AI107" t="s">
         <v>371</v>
       </c>
       <c r="AJ107">
         <v>39590</v>
       </c>
       <c r="AK107">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>388</v>
       </c>
       <c r="E108" t="s">
         <v>389</v>
       </c>
       <c r="F108" t="s">
         <v>390</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I108" t="s">
         <v>355</v>
       </c>
       <c r="J108" t="s">
         <v>379</v>
       </c>
       <c r="AE108">
@@ -6521,51 +6521,51 @@
       <c r="F112" t="s">
         <v>402</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I112" t="s">
         <v>355</v>
       </c>
       <c r="J112" t="s">
         <v>382</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AI112" t="s">
         <v>403</v>
       </c>
       <c r="AJ112">
         <v>41366</v>
       </c>
       <c r="AK112">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>404</v>
       </c>
       <c r="E113" t="s">
         <v>405</v>
       </c>
       <c r="F113" t="s">
         <v>406</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I113" t="s">
         <v>355</v>
       </c>
       <c r="J113" t="s">
         <v>379</v>
       </c>
       <c r="AE113">
@@ -7633,51 +7633,51 @@
       <c r="F146" t="s">
         <v>513</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I146" t="s">
         <v>476</v>
       </c>
       <c r="J146" t="s">
         <v>91</v>
       </c>
       <c r="AE146">
         <v>1</v>
       </c>
       <c r="AI146" t="s">
         <v>505</v>
       </c>
       <c r="AJ146">
         <v>41059</v>
       </c>
       <c r="AK146">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
         <v>514</v>
       </c>
       <c r="E147" t="s">
         <v>515</v>
       </c>
       <c r="F147" t="s">
         <v>516</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I147" t="s">
         <v>476</v>
       </c>
       <c r="J147" t="s">
         <v>39</v>
       </c>
       <c r="AE147">
@@ -10180,51 +10180,51 @@
       <c r="F224" t="s">
         <v>715</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I224" t="s">
         <v>641</v>
       </c>
       <c r="J224" t="s">
         <v>154</v>
       </c>
       <c r="AE224">
         <v>1</v>
       </c>
       <c r="AI224" t="s">
         <v>691</v>
       </c>
       <c r="AJ224">
         <v>40138</v>
       </c>
       <c r="AK224">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="225" spans="1:37">
       <c r="D225" t="s">
         <v>716</v>
       </c>
       <c r="E225" t="s">
         <v>130</v>
       </c>
       <c r="F225" t="s">
         <v>717</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I225" t="s">
         <v>641</v>
       </c>
       <c r="J225" t="s">
         <v>99</v>
       </c>
       <c r="AE225">
@@ -10614,51 +10614,51 @@
       <c r="F237" t="s">
         <v>739</v>
       </c>
       <c r="G237" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H237" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I237" t="s">
         <v>641</v>
       </c>
       <c r="J237" t="s">
         <v>49</v>
       </c>
       <c r="AE237">
         <v>1</v>
       </c>
       <c r="AI237" t="s">
         <v>730</v>
       </c>
       <c r="AJ237">
         <v>42930</v>
       </c>
       <c r="AK237">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="238" spans="1:37">
       <c r="D238" t="s">
         <v>340</v>
       </c>
       <c r="E238" t="s">
         <v>454</v>
       </c>
       <c r="F238" t="s">
         <v>740</v>
       </c>
       <c r="G238" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H238" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I238" t="s">
         <v>641</v>
       </c>
       <c r="J238" t="s">
         <v>294</v>
       </c>
       <c r="AE238">