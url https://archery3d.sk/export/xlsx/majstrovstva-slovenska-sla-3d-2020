--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -4218,51 +4218,51 @@
       <c r="F42" t="s">
         <v>171</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>154</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AI42" t="s">
         <v>121</v>
       </c>
       <c r="AJ42">
         <v>40409</v>
       </c>
       <c r="AK42">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>172</v>
       </c>
       <c r="E43" t="s">
         <v>173</v>
       </c>
       <c r="F43" t="s">
         <v>174</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>175</v>
       </c>
       <c r="AE43">
@@ -4351,50 +4351,53 @@
       </c>
       <c r="F46" t="s">
         <v>186</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>154</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>176</v>
       </c>
       <c r="AJ46">
         <v>43069</v>
       </c>
+      <c r="AK46">
+        <v>5</v>
+      </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>187</v>
       </c>
       <c r="E47" t="s">
         <v>188</v>
       </c>
       <c r="F47" t="s">
         <v>189</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>190</v>
       </c>
       <c r="AE47">
         <v>1</v>
@@ -5531,51 +5534,51 @@
       <c r="F82" t="s">
         <v>311</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I82" t="s">
         <v>254</v>
       </c>
       <c r="J82" t="s">
         <v>198</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AI82" t="s">
         <v>295</v>
       </c>
       <c r="AJ82">
         <v>43144</v>
       </c>
       <c r="AK82">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>312</v>
       </c>
       <c r="E83" t="s">
         <v>233</v>
       </c>
       <c r="F83" t="s">
         <v>313</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I83" t="s">
         <v>254</v>
       </c>
       <c r="J83" t="s">
         <v>154</v>
       </c>
       <c r="AE83">
@@ -6148,51 +6151,51 @@
       <c r="E101" t="s">
         <v>86</v>
       </c>
       <c r="F101" t="s">
         <v>370</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I101" t="s">
         <v>355</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AI101" t="s">
         <v>371</v>
       </c>
       <c r="AJ101">
         <v>42292</v>
       </c>
       <c r="AK101">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>372</v>
       </c>
       <c r="E102" t="s">
         <v>268</v>
       </c>
       <c r="F102" t="s">
         <v>373</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I102" t="s">
         <v>355</v>
       </c>
       <c r="J102" t="s">
         <v>91</v>
       </c>
       <c r="AE102">
@@ -6710,51 +6713,51 @@
       <c r="E118" t="s">
         <v>348</v>
       </c>
       <c r="F118" t="s">
         <v>419</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I118" t="s">
         <v>355</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AI118" t="s">
         <v>415</v>
       </c>
       <c r="AJ118">
         <v>41859</v>
       </c>
       <c r="AK118">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>420</v>
       </c>
       <c r="E119" t="s">
         <v>206</v>
       </c>
       <c r="F119" t="s">
         <v>421</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I119" t="s">
         <v>355</v>
       </c>
       <c r="J119" t="s">
         <v>422</v>
       </c>
       <c r="AE119">
@@ -7664,50 +7667,53 @@
       </c>
       <c r="F147" t="s">
         <v>516</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I147" t="s">
         <v>476</v>
       </c>
       <c r="J147" t="s">
         <v>39</v>
       </c>
       <c r="AE147">
         <v>1</v>
       </c>
       <c r="AI147" t="s">
         <v>505</v>
       </c>
       <c r="AJ147">
         <v>43677</v>
       </c>
+      <c r="AK147">
+        <v>4</v>
+      </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
         <v>517</v>
       </c>
       <c r="E148" t="s">
         <v>273</v>
       </c>
       <c r="F148" t="s">
         <v>518</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I148" t="s">
         <v>476</v>
       </c>
       <c r="J148" t="s">
         <v>422</v>
       </c>
       <c r="AE148">
         <v>1</v>
@@ -8610,50 +8616,53 @@
       </c>
       <c r="E176" t="s">
         <v>593</v>
       </c>
       <c r="F176" t="s">
         <v>594</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I176" t="s">
         <v>556</v>
       </c>
       <c r="J176" t="s">
         <v>278</v>
       </c>
       <c r="AI176" t="s">
         <v>576</v>
       </c>
       <c r="AJ176">
         <v>42344</v>
       </c>
+      <c r="AK176">
+        <v>5</v>
+      </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>595</v>
       </c>
       <c r="E177" t="s">
         <v>292</v>
       </c>
       <c r="F177" t="s">
         <v>596</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I177" t="s">
         <v>556</v>
       </c>
       <c r="J177" t="s">
         <v>154</v>
       </c>
       <c r="AE177">
         <v>1</v>
@@ -8797,51 +8806,51 @@
       <c r="F182" t="s">
         <v>606</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I182" t="s">
         <v>556</v>
       </c>
       <c r="J182" t="s">
         <v>422</v>
       </c>
       <c r="AE182">
         <v>1</v>
       </c>
       <c r="AI182" t="s">
         <v>576</v>
       </c>
       <c r="AJ182">
         <v>41905</v>
       </c>
       <c r="AK182">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
         <v>607</v>
       </c>
       <c r="E183" t="s">
         <v>608</v>
       </c>
       <c r="F183" t="s">
         <v>609</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I183" t="s">
         <v>556</v>
       </c>
       <c r="J183" t="s">
         <v>509</v>
       </c>
       <c r="AE183">
@@ -9819,51 +9828,51 @@
       <c r="F213" t="s">
         <v>693</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H213" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I213" t="s">
         <v>641</v>
       </c>
       <c r="J213" t="s">
         <v>270</v>
       </c>
       <c r="AE213">
         <v>2</v>
       </c>
       <c r="AI213" t="s">
         <v>691</v>
       </c>
       <c r="AJ213">
         <v>42311</v>
       </c>
       <c r="AK213">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="D214" t="s">
         <v>694</v>
       </c>
       <c r="E214" t="s">
         <v>138</v>
       </c>
       <c r="F214" t="s">
         <v>695</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H214" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I214" t="s">
         <v>641</v>
       </c>
       <c r="J214" t="s">
         <v>467</v>
       </c>
       <c r="AE214">