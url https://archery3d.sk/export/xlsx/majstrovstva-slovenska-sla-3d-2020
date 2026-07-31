--- v1 (2026-05-25)
+++ v2 (2026-07-31)
@@ -6221,51 +6221,51 @@
       <c r="F103" t="s">
         <v>375</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I103" t="s">
         <v>355</v>
       </c>
       <c r="J103" t="s">
         <v>55</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AI103" t="s">
         <v>371</v>
       </c>
       <c r="AJ103">
         <v>41863</v>
       </c>
       <c r="AK103">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>376</v>
       </c>
       <c r="E104" t="s">
         <v>377</v>
       </c>
       <c r="F104" t="s">
         <v>378</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I104" t="s">
         <v>355</v>
       </c>
       <c r="J104" t="s">
         <v>379</v>
       </c>
       <c r="AE104">
@@ -6291,113 +6291,119 @@
       <c r="F105" t="s">
         <v>381</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I105" t="s">
         <v>355</v>
       </c>
       <c r="J105" t="s">
         <v>382</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AI105" t="s">
         <v>371</v>
       </c>
       <c r="AJ105">
         <v>41365</v>
       </c>
       <c r="AK105">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>383</v>
       </c>
       <c r="E106" t="s">
         <v>384</v>
       </c>
       <c r="F106" t="s">
         <v>385</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I106" t="s">
         <v>355</v>
       </c>
       <c r="J106" t="s">
         <v>278</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
         <v>371</v>
       </c>
       <c r="AJ106">
         <v>43413</v>
       </c>
+      <c r="AK106">
+        <v>4</v>
+      </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>386</v>
       </c>
       <c r="E107" t="s">
         <v>152</v>
       </c>
       <c r="F107" t="s">
         <v>387</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I107" t="s">
         <v>355</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AI107" t="s">
         <v>371</v>
       </c>
       <c r="AJ107">
         <v>39590</v>
       </c>
+      <c r="AK107">
+        <v>5</v>
+      </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>388</v>
       </c>
       <c r="E108" t="s">
         <v>389</v>
       </c>
       <c r="F108" t="s">
         <v>390</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I108" t="s">
         <v>355</v>
       </c>
       <c r="J108" t="s">
         <v>379</v>
       </c>
       <c r="AE108">
         <v>1</v>
@@ -8381,86 +8387,86 @@
       <c r="F169" t="s">
         <v>575</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I169" t="s">
         <v>556</v>
       </c>
       <c r="J169" t="s">
         <v>158</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AI169" t="s">
         <v>576</v>
       </c>
       <c r="AJ169">
         <v>40204</v>
       </c>
       <c r="AK169">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>577</v>
       </c>
       <c r="E170" t="s">
         <v>578</v>
       </c>
       <c r="F170" t="s">
         <v>579</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I170" t="s">
         <v>556</v>
       </c>
       <c r="J170" t="s">
         <v>282</v>
       </c>
       <c r="AE170">
         <v>2</v>
       </c>
       <c r="AI170" t="s">
         <v>576</v>
       </c>
       <c r="AJ170">
         <v>43023</v>
       </c>
       <c r="AK170">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>580</v>
       </c>
       <c r="E171" t="s">
         <v>47</v>
       </c>
       <c r="F171" t="s">
         <v>581</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I171" t="s">
         <v>556</v>
       </c>
       <c r="J171" t="s">
         <v>582</v>
       </c>
       <c r="AE171">
@@ -8585,51 +8591,51 @@
       <c r="F175" t="s">
         <v>592</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I175" t="s">
         <v>556</v>
       </c>
       <c r="J175" t="s">
         <v>158</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AI175" t="s">
         <v>576</v>
       </c>
       <c r="AJ175">
         <v>43109</v>
       </c>
       <c r="AK175">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
         <v>276</v>
       </c>
       <c r="E176" t="s">
         <v>593</v>
       </c>
       <c r="F176" t="s">
         <v>594</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I176" t="s">
         <v>556</v>
       </c>
       <c r="J176" t="s">
         <v>278</v>
       </c>
       <c r="AI176" t="s">
@@ -8975,86 +8981,86 @@
       <c r="F187" t="s">
         <v>621</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I187" t="s">
         <v>556</v>
       </c>
       <c r="J187" t="s">
         <v>422</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AI187" t="s">
         <v>618</v>
       </c>
       <c r="AJ187">
         <v>42369</v>
       </c>
       <c r="AK187">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>622</v>
       </c>
       <c r="E188" t="s">
         <v>494</v>
       </c>
       <c r="F188" t="s">
         <v>623</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I188" t="s">
         <v>556</v>
       </c>
       <c r="J188" t="s">
         <v>393</v>
       </c>
       <c r="AE188">
         <v>1</v>
       </c>
       <c r="AI188" t="s">
         <v>618</v>
       </c>
       <c r="AJ188">
         <v>40342</v>
       </c>
       <c r="AK188">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
         <v>601</v>
       </c>
       <c r="E189" t="s">
         <v>401</v>
       </c>
       <c r="F189" t="s">
         <v>624</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I189" t="s">
         <v>556</v>
       </c>
       <c r="J189" t="s">
         <v>154</v>
       </c>
       <c r="AI189" t="s">
@@ -9234,51 +9240,51 @@
       <c r="F195" t="s">
         <v>638</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H195" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I195" t="s">
         <v>556</v>
       </c>
       <c r="J195" t="s">
         <v>249</v>
       </c>
       <c r="AE195">
         <v>1</v>
       </c>
       <c r="AI195" t="s">
         <v>629</v>
       </c>
       <c r="AJ195">
         <v>43005</v>
       </c>
       <c r="AK195">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
         <v>639</v>
       </c>
       <c r="E196" t="s">
         <v>292</v>
       </c>
       <c r="F196" t="s">
         <v>640</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H196" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I196" t="s">
         <v>641</v>
       </c>
       <c r="J196" t="s">
         <v>212</v>
       </c>
       <c r="AD196" t="s">
@@ -10726,50 +10732,53 @@
         <v>33</v>
       </c>
       <c r="F240" t="s">
         <v>744</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H240" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I240" t="s">
         <v>641</v>
       </c>
       <c r="J240" t="s">
         <v>745</v>
       </c>
       <c r="AE240">
         <v>2</v>
       </c>
       <c r="AI240" t="s">
         <v>746</v>
       </c>
       <c r="AJ240">
         <v>43045</v>
+      </c>
+      <c r="AK240">
+        <v>5</v>
       </c>
     </row>
     <row r="241" spans="1:37">
       <c r="D241" t="s">
         <v>747</v>
       </c>
       <c r="E241" t="s">
         <v>748</v>
       </c>
       <c r="F241" t="s">
         <v>749</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H241" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I241" t="s">
         <v>641</v>
       </c>
       <c r="J241" t="s">
         <v>91</v>
       </c>
       <c r="AE241">