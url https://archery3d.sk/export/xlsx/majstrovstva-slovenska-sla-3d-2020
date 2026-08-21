--- v2 (2026-07-31)
+++ v3 (2026-08-21)
@@ -5798,53 +5798,50 @@
       </c>
       <c r="F90" t="s">
         <v>334</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I90" t="s">
         <v>254</v>
       </c>
       <c r="J90" t="s">
         <v>278</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AI90" t="s">
         <v>331</v>
       </c>
       <c r="AJ90">
         <v>42348</v>
       </c>
-      <c r="AK90">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>335</v>
       </c>
       <c r="E91" t="s">
         <v>243</v>
       </c>
       <c r="F91" t="s">
         <v>336</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I91" t="s">
         <v>254</v>
       </c>
       <c r="J91" t="s">
         <v>278</v>
       </c>
       <c r="AI91" t="s">
         <v>331</v>
@@ -6887,53 +6884,50 @@
       </c>
       <c r="E123" t="s">
         <v>431</v>
       </c>
       <c r="F123" t="s">
         <v>432</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I123" t="s">
         <v>433</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AI123" t="s">
         <v>434</v>
       </c>
       <c r="AJ123">
         <v>48745</v>
       </c>
-      <c r="AK123">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>435</v>
       </c>
       <c r="E124" t="s">
         <v>86</v>
       </c>
       <c r="F124" t="s">
         <v>436</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I124" t="s">
         <v>433</v>
       </c>
       <c r="J124" t="s">
         <v>437</v>
       </c>
       <c r="AD124" t="s">
         <v>438</v>
@@ -7958,53 +7952,50 @@
       </c>
       <c r="F156" t="s">
         <v>535</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I156" t="s">
         <v>476</v>
       </c>
       <c r="J156" t="s">
         <v>91</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AI156" t="s">
         <v>534</v>
       </c>
       <c r="AJ156">
         <v>41058</v>
       </c>
-      <c r="AK156">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>536</v>
       </c>
       <c r="E157" t="s">
         <v>454</v>
       </c>
       <c r="F157" t="s">
         <v>537</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I157" t="s">
         <v>476</v>
       </c>
       <c r="J157" t="s">
         <v>538</v>
       </c>
       <c r="AE157">
         <v>1</v>
@@ -8223,53 +8214,50 @@
       </c>
       <c r="G164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H164" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I164" t="s">
         <v>556</v>
       </c>
       <c r="J164" t="s">
         <v>91</v>
       </c>
       <c r="AD164" t="s">
         <v>557</v>
       </c>
       <c r="AE164">
         <v>1</v>
       </c>
       <c r="AI164" t="s">
         <v>558</v>
       </c>
       <c r="AJ164">
         <v>43403</v>
       </c>
-      <c r="AK164">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
         <v>559</v>
       </c>
       <c r="E165" t="s">
         <v>560</v>
       </c>
       <c r="F165" t="s">
         <v>561</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H165" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I165" t="s">
         <v>556</v>
       </c>
       <c r="AD165" t="s">
         <v>562</v>
       </c>
       <c r="AE165">
         <v>1</v>
@@ -8877,53 +8865,50 @@
         <v>611</v>
       </c>
       <c r="F184" t="s">
         <v>612</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I184" t="s">
         <v>556</v>
       </c>
       <c r="J184" t="s">
         <v>158</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AI184" t="s">
         <v>576</v>
       </c>
       <c r="AJ184">
         <v>41186</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>613</v>
       </c>
       <c r="E185" t="s">
         <v>614</v>
       </c>
       <c r="F185" t="s">
         <v>615</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I185" t="s">
         <v>556</v>
       </c>
       <c r="J185" t="s">
         <v>91</v>
       </c>
       <c r="AE185">