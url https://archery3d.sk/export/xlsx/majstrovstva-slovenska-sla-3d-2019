--- v0 (2026-08-17)
+++ v1 (2026-09-08)
@@ -6095,51 +6095,51 @@
       <c r="F103" t="s">
         <v>375</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I103" t="s">
         <v>297</v>
       </c>
       <c r="J103" t="s">
         <v>376</v>
       </c>
       <c r="AE103">
         <v>2</v>
       </c>
       <c r="AI103" t="s">
         <v>369</v>
       </c>
       <c r="AJ103">
         <v>32171</v>
       </c>
       <c r="AK103">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>354</v>
       </c>
       <c r="E104" t="s">
         <v>374</v>
       </c>
       <c r="F104" t="s">
         <v>377</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I104" t="s">
         <v>297</v>
       </c>
       <c r="J104" t="s">
         <v>339</v>
       </c>
       <c r="AE104">
@@ -8229,51 +8229,51 @@
       <c r="F168" t="s">
         <v>565</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H168" s="6" t="s">
         <v>190</v>
       </c>
       <c r="I168" t="s">
         <v>483</v>
       </c>
       <c r="J168" t="s">
         <v>228</v>
       </c>
       <c r="AE168">
         <v>1</v>
       </c>
       <c r="AI168" t="s">
         <v>561</v>
       </c>
       <c r="AJ168">
         <v>33416</v>
       </c>
       <c r="AK168">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
         <v>566</v>
       </c>
       <c r="E169" t="s">
         <v>327</v>
       </c>
       <c r="F169" t="s">
         <v>567</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="6" t="s">
         <v>190</v>
       </c>
       <c r="I169" t="s">
         <v>483</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AI169" t="s">