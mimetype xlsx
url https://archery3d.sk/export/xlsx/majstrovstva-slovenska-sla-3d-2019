--- v1 (2026-09-08)
+++ v2 (2026-09-28)
@@ -3795,51 +3795,51 @@
       <c r="F33" t="s">
         <v>146</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>35</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>110</v>
       </c>
       <c r="AJ33">
         <v>28839</v>
       </c>
       <c r="AK33">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>147</v>
       </c>
       <c r="E34" t="s">
         <v>128</v>
       </c>
       <c r="F34" t="s">
         <v>148</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>127</v>
       </c>
       <c r="AE34">
@@ -3926,51 +3926,51 @@
       <c r="E37" t="s">
         <v>158</v>
       </c>
       <c r="F37" t="s">
         <v>159</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AI37" t="s">
         <v>110</v>
       </c>
       <c r="AJ37">
         <v>29151</v>
       </c>
       <c r="AK37">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>160</v>
       </c>
       <c r="E38" t="s">
         <v>161</v>
       </c>
       <c r="F38" t="s">
         <v>162</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>163</v>
       </c>
       <c r="AE38">
@@ -4977,51 +4977,51 @@
       <c r="F69" t="s">
         <v>274</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I69" t="s">
         <v>233</v>
       </c>
       <c r="J69" t="s">
         <v>109</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>251</v>
       </c>
       <c r="AJ69">
         <v>35007</v>
       </c>
       <c r="AK69">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>275</v>
       </c>
       <c r="E70" t="s">
         <v>131</v>
       </c>
       <c r="F70" t="s">
         <v>276</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I70" t="s">
         <v>233</v>
       </c>
       <c r="J70" t="s">
         <v>127</v>
       </c>
       <c r="AE70">
@@ -5897,51 +5897,51 @@
       <c r="E97" t="s">
         <v>231</v>
       </c>
       <c r="F97" t="s">
         <v>358</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I97" t="s">
         <v>297</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AI97" t="s">
         <v>334</v>
       </c>
       <c r="AJ97">
         <v>33508</v>
       </c>
       <c r="AK97">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>359</v>
       </c>
       <c r="E98" t="s">
         <v>343</v>
       </c>
       <c r="F98" t="s">
         <v>360</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I98" t="s">
         <v>297</v>
       </c>
       <c r="J98" t="s">
         <v>163</v>
       </c>
       <c r="AE98">
@@ -6797,51 +6797,51 @@
       <c r="F124" t="s">
         <v>445</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I124" t="s">
         <v>427</v>
       </c>
       <c r="J124" t="s">
         <v>86</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AI124" t="s">
         <v>444</v>
       </c>
       <c r="AJ124">
         <v>28780</v>
       </c>
       <c r="AK124">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>446</v>
       </c>
       <c r="E125" t="s">
         <v>154</v>
       </c>
       <c r="F125" t="s">
         <v>447</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I125" t="s">
         <v>427</v>
       </c>
       <c r="J125" t="s">
         <v>448</v>
       </c>
       <c r="AE125">
@@ -8229,51 +8229,51 @@
       <c r="F168" t="s">
         <v>565</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H168" s="6" t="s">
         <v>190</v>
       </c>
       <c r="I168" t="s">
         <v>483</v>
       </c>
       <c r="J168" t="s">
         <v>228</v>
       </c>
       <c r="AE168">
         <v>1</v>
       </c>
       <c r="AI168" t="s">
         <v>561</v>
       </c>
       <c r="AJ168">
         <v>33416</v>
       </c>
       <c r="AK168">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
         <v>566</v>
       </c>
       <c r="E169" t="s">
         <v>327</v>
       </c>
       <c r="F169" t="s">
         <v>567</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="6" t="s">
         <v>190</v>
       </c>
       <c r="I169" t="s">
         <v>483</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AI169" t="s">
@@ -9685,51 +9685,51 @@
       <c r="E212" t="s">
         <v>679</v>
       </c>
       <c r="F212" t="s">
         <v>680</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I212" t="s">
         <v>576</v>
       </c>
       <c r="AE212">
         <v>1</v>
       </c>
       <c r="AI212" t="s">
         <v>677</v>
       </c>
       <c r="AJ212">
         <v>34330</v>
       </c>
       <c r="AK212">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="D213" t="s">
         <v>681</v>
       </c>
       <c r="E213" t="s">
         <v>181</v>
       </c>
       <c r="F213" t="s">
         <v>682</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H213" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I213" t="s">
         <v>576</v>
       </c>
       <c r="AE213">
         <v>1</v>
       </c>
       <c r="AI213" t="s">
@@ -9985,51 +9985,51 @@
       <c r="F221" t="s">
         <v>699</v>
       </c>
       <c r="G221" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H221" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I221" t="s">
         <v>576</v>
       </c>
       <c r="J221" t="s">
         <v>35</v>
       </c>
       <c r="AE221">
         <v>1</v>
       </c>
       <c r="AI221" t="s">
         <v>677</v>
       </c>
       <c r="AJ221">
         <v>29380</v>
       </c>
       <c r="AK221">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="222" spans="1:37">
       <c r="D222" t="s">
         <v>700</v>
       </c>
       <c r="E222" t="s">
         <v>701</v>
       </c>
       <c r="F222" t="s">
         <v>702</v>
       </c>
       <c r="G222" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H222" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I222" t="s">
         <v>576</v>
       </c>
       <c r="J222" t="s">
         <v>206</v>
       </c>
       <c r="AE222">