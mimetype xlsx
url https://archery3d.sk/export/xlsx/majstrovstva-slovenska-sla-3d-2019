--- v2 (2026-09-28)
+++ v3 (2026-10-20)
@@ -3655,51 +3655,51 @@
       <c r="F29" t="s">
         <v>132</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>133</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>110</v>
       </c>
       <c r="AJ29">
         <v>27008</v>
       </c>
       <c r="AK29">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>134</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" t="s">
         <v>135</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>136</v>
       </c>
       <c r="AE30">
@@ -4060,51 +4060,51 @@
       <c r="F41" t="s">
         <v>175</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>127</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">
         <v>172</v>
       </c>
       <c r="AJ41">
         <v>31532</v>
       </c>
       <c r="AK41">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>176</v>
       </c>
       <c r="E42" t="s">
         <v>177</v>
       </c>
       <c r="F42" t="s">
         <v>178</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>179</v>
       </c>
       <c r="AE42">
@@ -4977,51 +4977,51 @@
       <c r="F69" t="s">
         <v>274</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I69" t="s">
         <v>233</v>
       </c>
       <c r="J69" t="s">
         <v>109</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>251</v>
       </c>
       <c r="AJ69">
         <v>35007</v>
       </c>
       <c r="AK69">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>275</v>
       </c>
       <c r="E70" t="s">
         <v>131</v>
       </c>
       <c r="F70" t="s">
         <v>276</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I70" t="s">
         <v>233</v>
       </c>
       <c r="J70" t="s">
         <v>127</v>
       </c>
       <c r="AE70">
@@ -5565,51 +5565,51 @@
       <c r="E87" t="s">
         <v>128</v>
       </c>
       <c r="F87" t="s">
         <v>333</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I87" t="s">
         <v>297</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AI87" t="s">
         <v>334</v>
       </c>
       <c r="AJ87">
         <v>27726</v>
       </c>
       <c r="AK87">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>311</v>
       </c>
       <c r="E88" t="s">
         <v>128</v>
       </c>
       <c r="F88" t="s">
         <v>335</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I88" t="s">
         <v>297</v>
       </c>
       <c r="J88" t="s">
         <v>133</v>
       </c>
       <c r="AE88">
@@ -5737,51 +5737,51 @@
       <c r="F92" t="s">
         <v>347</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I92" t="s">
         <v>297</v>
       </c>
       <c r="J92" t="s">
         <v>51</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AI92" t="s">
         <v>334</v>
       </c>
       <c r="AJ92">
         <v>28787</v>
       </c>
       <c r="AK92">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>348</v>
       </c>
       <c r="E93" t="s">
         <v>343</v>
       </c>
       <c r="F93" t="s">
         <v>349</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I93" t="s">
         <v>297</v>
       </c>
       <c r="J93" t="s">
         <v>339</v>
       </c>
       <c r="AE93">
@@ -5964,51 +5964,51 @@
       <c r="F99" t="s">
         <v>363</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I99" t="s">
         <v>297</v>
       </c>
       <c r="J99" t="s">
         <v>163</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AI99" t="s">
         <v>334</v>
       </c>
       <c r="AJ99">
         <v>33523</v>
       </c>
       <c r="AK99">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>364</v>
       </c>
       <c r="E100" t="s">
         <v>365</v>
       </c>
       <c r="F100" t="s">
         <v>366</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I100" t="s">
         <v>297</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AI100" t="s">