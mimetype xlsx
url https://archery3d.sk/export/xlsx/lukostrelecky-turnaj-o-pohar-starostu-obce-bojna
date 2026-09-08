--- v0 (2026-08-19)
+++ v1 (2026-09-08)
@@ -3047,51 +3047,51 @@
       <c r="F49" t="s">
         <v>177</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I49" t="s">
         <v>123</v>
       </c>
       <c r="J49" t="s">
         <v>178</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AI49" t="s">
         <v>144</v>
       </c>
       <c r="AJ49">
         <v>52670</v>
       </c>
       <c r="AK49">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>179</v>
       </c>
       <c r="E50" t="s">
         <v>180</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I50" t="s">
         <v>123</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AI50" t="s">
         <v>144</v>
       </c>
       <c r="AJ50">