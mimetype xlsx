--- v1 (2026-09-11)
+++ v2 (2026-10-24)
@@ -2102,51 +2102,51 @@
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I34" t="s">
         <v>102</v>
       </c>
       <c r="J34" t="s">
         <v>126</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>20.0</v>
       </c>
       <c r="AI34" t="s">
         <v>117</v>
       </c>
       <c r="AJ34">
         <v>114780</v>
       </c>
       <c r="AK34">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>127</v>
       </c>
       <c r="E35" t="s">
         <v>128</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I35" t="s">
         <v>102</v>
       </c>
       <c r="AF35">
         <v>12.0</v>
       </c>
       <c r="AI35" t="s">
         <v>117</v>
       </c>
       <c r="AJ35">
@@ -2317,51 +2317,51 @@
       <c r="E41" t="s">
         <v>140</v>
       </c>
       <c r="F41" t="s">
         <v>141</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I41" t="s">
         <v>102</v>
       </c>
       <c r="AF41">
         <v>12.0</v>
       </c>
       <c r="AI41" t="s">
         <v>138</v>
       </c>
       <c r="AJ41">
         <v>114751</v>
       </c>
       <c r="AK41">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>142</v>
       </c>
       <c r="E42" t="s">
         <v>143</v>
       </c>
       <c r="F42" t="s">
         <v>144</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I42" t="s">
         <v>102</v>
       </c>
       <c r="J42" t="s">
         <v>126</v>
       </c>
       <c r="AE42">
@@ -2414,50 +2414,53 @@
         <v>53</v>
       </c>
       <c r="F44" t="s">
         <v>148</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I44" t="s">
         <v>102</v>
       </c>
       <c r="J44" t="s">
         <v>126</v>
       </c>
       <c r="AF44">
         <v>12.0</v>
       </c>
       <c r="AI44" t="s">
         <v>138</v>
       </c>
       <c r="AJ44">
         <v>114805</v>
+      </c>
+      <c r="AK44">
+        <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>149</v>
       </c>
       <c r="E45" t="s">
         <v>89</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>68</v>
       </c>
       <c r="I45" t="s">
         <v>102</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>20.0</v>
       </c>
       <c r="AI45" t="s">