--- v0 (2026-08-17)
+++ v1 (2026-10-01)
@@ -2531,51 +2531,51 @@
       <c r="F46" t="s">
         <v>173</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I46" t="s">
         <v>158</v>
       </c>
       <c r="J46" t="s">
         <v>65</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>163</v>
       </c>
       <c r="AJ46">
         <v>10121</v>
       </c>
       <c r="AK46">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>174</v>
       </c>
       <c r="E47" t="s">
         <v>175</v>
       </c>
       <c r="F47" t="s">
         <v>176</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>85</v>
       </c>
       <c r="I47" t="s">
         <v>158</v>
       </c>
       <c r="J47" t="s">
         <v>123</v>
       </c>
       <c r="AE47">