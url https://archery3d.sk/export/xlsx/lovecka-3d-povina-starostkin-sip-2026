--- v3 (2026-09-04)
+++ v4 (2026-10-20)
@@ -1743,51 +1743,51 @@
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>54</v>
       </c>
       <c r="AF9">
         <v>14.0</v>
       </c>
       <c r="AI9" t="s">
         <v>43</v>
       </c>
       <c r="AJ9">
         <v>114313</v>
       </c>
       <c r="AK9">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>58</v>
       </c>
       <c r="E10" t="s">
         <v>40</v>
       </c>
       <c r="F10" t="s">
         <v>59</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
@@ -1971,51 +1971,51 @@
       <c r="H15" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>54</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>21.0</v>
       </c>
       <c r="AG15">
         <v>21.0</v>
       </c>
       <c r="AI15" t="s">
         <v>43</v>
       </c>
       <c r="AJ15">
         <v>113398</v>
       </c>
       <c r="AK15">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16">
         <v>5</v>
       </c>
       <c r="D16" t="s">
         <v>75</v>
       </c>
       <c r="E16" t="s">
         <v>73</v>
       </c>
       <c r="F16" t="s">
         <v>76</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
@@ -2085,89 +2085,89 @@
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>85</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>21.0</v>
       </c>
       <c r="AI18" t="s">
         <v>81</v>
       </c>
       <c r="AJ18">
         <v>113229</v>
       </c>
       <c r="AK18">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="D19" t="s">
         <v>55</v>
       </c>
       <c r="E19" t="s">
         <v>86</v>
       </c>
       <c r="F19" t="s">
         <v>87</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>54</v>
       </c>
       <c r="AF19">
         <v>14.0</v>
       </c>
       <c r="AI19" t="s">
         <v>81</v>
       </c>
       <c r="AJ19">
         <v>114311</v>
       </c>
       <c r="AK19">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="A20">
         <v>27</v>
       </c>
       <c r="D20" t="s">
         <v>88</v>
       </c>
       <c r="E20" t="s">
         <v>89</v>
       </c>
       <c r="F20" t="s">
         <v>90</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
@@ -2442,51 +2442,51 @@
       <c r="G27" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>106</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>91</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>21.0</v>
       </c>
       <c r="AI27" t="s">
         <v>107</v>
       </c>
       <c r="AJ27">
         <v>114343</v>
       </c>
       <c r="AK27">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="D28" t="s">
         <v>114</v>
       </c>
       <c r="E28" t="s">
         <v>62</v>
       </c>
       <c r="F28" t="s">
         <v>115</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>106</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="AE28">
@@ -2526,50 +2526,53 @@
       </c>
       <c r="H29" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I29" t="s">
         <v>119</v>
       </c>
       <c r="J29" t="s">
         <v>120</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>21.0</v>
       </c>
       <c r="AG29">
         <v>21.0</v>
       </c>
       <c r="AI29" t="s">
         <v>121</v>
       </c>
       <c r="AJ29">
         <v>113246</v>
       </c>
+      <c r="AK29">
+        <v>5</v>
+      </c>
     </row>
     <row r="30" spans="1:37">
       <c r="A30">
         <v>2</v>
       </c>
       <c r="D30" t="s">
         <v>122</v>
       </c>
       <c r="E30" t="s">
         <v>123</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I30" t="s">
         <v>124</v>
       </c>
       <c r="AF30">
         <v>14.0</v>
       </c>
       <c r="AI30" t="s">
         <v>125</v>
@@ -3522,51 +3525,51 @@
       <c r="G57" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I57" t="s">
         <v>197</v>
       </c>
       <c r="J57" t="s">
         <v>37</v>
       </c>
       <c r="AD57" t="s">
         <v>210</v>
       </c>
       <c r="AF57">
         <v>6.0</v>
       </c>
       <c r="AI57" t="s">
         <v>200</v>
       </c>
       <c r="AJ57">
         <v>114322</v>
       </c>
       <c r="AK57">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="A58">
         <v>23</v>
       </c>
       <c r="D58" t="s">
         <v>211</v>
       </c>
       <c r="E58" t="s">
         <v>212</v>
       </c>
       <c r="F58" t="s">
         <v>213</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I58" t="s">
         <v>197</v>
       </c>
       <c r="J58" t="s">
@@ -3685,50 +3688,53 @@
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I61" t="s">
         <v>197</v>
       </c>
       <c r="J61" t="s">
         <v>198</v>
       </c>
       <c r="AD61" t="s">
         <v>223</v>
       </c>
       <c r="AF61">
         <v>6.0</v>
       </c>
       <c r="AI61" t="s">
         <v>215</v>
       </c>
       <c r="AJ61">
         <v>113147</v>
       </c>
+      <c r="AK61">
+        <v>5</v>
+      </c>
     </row>
     <row r="62" spans="1:37">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="D62" t="s">
         <v>226</v>
       </c>
       <c r="E62" t="s">
         <v>227</v>
       </c>
       <c r="F62" t="s">
         <v>228</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I62" t="s">
         <v>197</v>
       </c>
       <c r="J62" t="s">
         <v>198</v>
@@ -4039,92 +4045,92 @@
       <c r="H71" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I71" t="s">
         <v>197</v>
       </c>
       <c r="J71" t="s">
         <v>252</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>21.0</v>
       </c>
       <c r="AG71">
         <v>21.0</v>
       </c>
       <c r="AI71" t="s">
         <v>246</v>
       </c>
       <c r="AJ71">
         <v>113562</v>
       </c>
       <c r="AK71">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>253</v>
       </c>
       <c r="E72" t="s">
         <v>254</v>
       </c>
       <c r="F72" t="s">
         <v>255</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I72" t="s">
         <v>197</v>
       </c>
       <c r="J72" t="s">
         <v>245</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>21.0</v>
       </c>
       <c r="AG72">
         <v>21.0</v>
       </c>
       <c r="AI72" t="s">
         <v>246</v>
       </c>
       <c r="AJ72">
         <v>114337</v>
       </c>
       <c r="AK72">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="A73">
         <v>2</v>
       </c>
       <c r="D73" t="s">
         <v>256</v>
       </c>
       <c r="E73" t="s">
         <v>73</v>
       </c>
       <c r="F73" t="s">
         <v>257</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I73" t="s">
         <v>197</v>
       </c>
       <c r="J73" t="s">
@@ -4457,51 +4463,51 @@
       <c r="G82" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>106</v>
       </c>
       <c r="I82" t="s">
         <v>197</v>
       </c>
       <c r="J82" t="s">
         <v>91</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
         <v>21.0</v>
       </c>
       <c r="AI82" t="s">
         <v>273</v>
       </c>
       <c r="AJ82">
         <v>114345</v>
       </c>
       <c r="AK82">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="A83">
         <v>28</v>
       </c>
       <c r="D83" t="s">
         <v>282</v>
       </c>
       <c r="E83" t="s">
         <v>45</v>
       </c>
       <c r="F83" t="s">
         <v>283</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>106</v>
       </c>
       <c r="I83" t="s">
         <v>197</v>
       </c>
       <c r="J83" t="s">