--- v0 (2026-04-29)
+++ v1 (2026-09-08)
@@ -1202,51 +1202,51 @@
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>37</v>
       </c>
       <c r="AF4">
         <v>8.0</v>
       </c>
       <c r="AI4" t="s">
         <v>38</v>
       </c>
       <c r="AJ4">
         <v>102602</v>
       </c>
       <c r="AK4">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>39</v>
       </c>
       <c r="E5" t="s">
         <v>40</v>
       </c>
       <c r="F5" t="s">
         <v>41</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AF5">
@@ -1275,51 +1275,51 @@
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>14.0</v>
       </c>
       <c r="AI6" t="s">
         <v>43</v>
       </c>
       <c r="AJ6">
         <v>103455</v>
       </c>
       <c r="AK6">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>47</v>
       </c>
       <c r="F7" t="s">
         <v>48</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>49</v>
       </c>
       <c r="AE7">
@@ -1351,165 +1351,165 @@
       <c r="F8" t="s">
         <v>52</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>37</v>
       </c>
       <c r="AF8">
         <v>14.0</v>
       </c>
       <c r="AI8" t="s">
         <v>53</v>
       </c>
       <c r="AJ8">
         <v>103442</v>
       </c>
       <c r="AK8">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>55</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="AF9">
         <v>14.0</v>
       </c>
       <c r="AI9" t="s">
         <v>53</v>
       </c>
       <c r="AJ9">
         <v>103456</v>
       </c>
       <c r="AK9">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>57</v>
       </c>
       <c r="E10" t="s">
         <v>58</v>
       </c>
       <c r="F10" t="s">
         <v>59</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>49</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>14.0</v>
       </c>
       <c r="AG10">
         <v>14.0</v>
       </c>
       <c r="AI10" t="s">
         <v>53</v>
       </c>
       <c r="AJ10">
         <v>103461</v>
       </c>
       <c r="AK10">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>60</v>
       </c>
       <c r="E11" t="s">
         <v>61</v>
       </c>
       <c r="F11" t="s">
         <v>62</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I11" t="s">
         <v>63</v>
       </c>
       <c r="J11" t="s">
         <v>64</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>14.0</v>
       </c>
       <c r="AI11" t="s">
         <v>65</v>
       </c>
       <c r="AJ11">
         <v>103500</v>
       </c>
       <c r="AK11">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>66</v>
       </c>
       <c r="E12" t="s">
         <v>67</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I12" t="s">
         <v>68</v>
       </c>
       <c r="AF12">
         <v>14.0</v>
       </c>
       <c r="AI12" t="s">
         <v>69</v>
       </c>
       <c r="AJ12">
@@ -1774,51 +1774,51 @@
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I20" t="s">
         <v>88</v>
       </c>
       <c r="J20" t="s">
         <v>97</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>14.0</v>
       </c>
       <c r="AI20" t="s">
         <v>93</v>
       </c>
       <c r="AJ20">
         <v>103498</v>
       </c>
       <c r="AK20">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>103</v>
       </c>
       <c r="E21" t="s">
         <v>104</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I21" t="s">
         <v>88</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>14.0</v>
       </c>
       <c r="AG21">
@@ -1843,50 +1843,53 @@
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I22" t="s">
         <v>88</v>
       </c>
       <c r="J22" t="s">
         <v>97</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>14.0</v>
       </c>
       <c r="AI22" t="s">
         <v>93</v>
       </c>
       <c r="AJ22">
         <v>102139</v>
       </c>
+      <c r="AK22">
+        <v>5</v>
+      </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>107</v>
       </c>
       <c r="E23" t="s">
         <v>108</v>
       </c>
       <c r="F23" t="s">
         <v>109</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I23" t="s">
         <v>110</v>
       </c>
       <c r="J23" t="s">
         <v>111</v>
       </c>
       <c r="AD23" t="s">
         <v>112</v>
@@ -2061,50 +2064,53 @@
         <v>129</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I28" t="s">
         <v>110</v>
       </c>
       <c r="J28" t="s">
         <v>111</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>8.0</v>
       </c>
       <c r="AI28" t="s">
         <v>130</v>
       </c>
       <c r="AJ28">
         <v>102145</v>
+      </c>
+      <c r="AK28">
+        <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>127</v>
       </c>
       <c r="E29" t="s">
         <v>131</v>
       </c>
       <c r="F29" t="s">
         <v>132</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I29" t="s">
         <v>110</v>
       </c>
       <c r="J29" t="s">
         <v>111</v>
       </c>
       <c r="AE29">