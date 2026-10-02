--- v1 (2026-09-08)
+++ v2 (2026-10-02)
@@ -1564,51 +1564,51 @@
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>77</v>
       </c>
       <c r="I14" t="s">
         <v>73</v>
       </c>
       <c r="J14" t="s">
         <v>78</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>14.0</v>
       </c>
       <c r="AI14" t="s">
         <v>79</v>
       </c>
       <c r="AJ14">
         <v>102923</v>
       </c>
       <c r="AK14">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>80</v>
       </c>
       <c r="E15" t="s">
         <v>81</v>
       </c>
       <c r="F15" t="s">
         <v>82</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I15" t="s">
         <v>83</v>
       </c>
       <c r="J15" t="s">
         <v>37</v>
       </c>
       <c r="AE15">
@@ -2463,51 +2463,51 @@
       <c r="H39" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I39" t="s">
         <v>110</v>
       </c>
       <c r="J39" t="s">
         <v>29</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>14.0</v>
       </c>
       <c r="AG39">
         <v>14.0</v>
       </c>
       <c r="AI39" t="s">
         <v>147</v>
       </c>
       <c r="AJ39">
         <v>103474</v>
       </c>
       <c r="AK39">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>161</v>
       </c>
       <c r="E40" t="s">
         <v>162</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I40" t="s">
         <v>110</v>
       </c>
       <c r="J40" t="s">
         <v>97</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">