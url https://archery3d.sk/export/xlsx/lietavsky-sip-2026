--- v0 (2026-05-03)
+++ v1 (2026-06-08)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Lietavský šíp 2026</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -85,166 +85,790 @@
   <si>
     <t>Doprovod</t>
   </si>
   <si>
     <t>Obedy</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Zaplatené</t>
   </si>
   <si>
     <t>Účasť</t>
   </si>
   <si>
     <t>Zoradenie</t>
   </si>
   <si>
     <t>ID registrácie</t>
   </si>
   <si>
     <t>Výkonnostná trieda</t>
   </si>
   <si>
+    <t>Hulínek</t>
+  </si>
+  <si>
+    <t>Samuel</t>
+  </si>
+  <si>
+    <t>m</t>
+  </si>
+  <si>
+    <t>Dieťa do 12,99</t>
+  </si>
+  <si>
+    <t>DL (TL)</t>
+  </si>
+  <si>
+    <t>LK Malinovo</t>
+  </si>
+  <si>
+    <t>Drahoslav Hulínek</t>
+  </si>
+  <si>
+    <t>DL (TL)12m</t>
+  </si>
+  <si>
+    <t>Jellúš</t>
+  </si>
+  <si>
+    <t>Matúš</t>
+  </si>
+  <si>
+    <t>Julia jellusova</t>
+  </si>
+  <si>
+    <t>Timotej</t>
+  </si>
+  <si>
+    <t>Kadet 13+</t>
+  </si>
+  <si>
+    <t>DL (TL)17m</t>
+  </si>
+  <si>
+    <t>Cibulka</t>
+  </si>
+  <si>
+    <t>Marián</t>
+  </si>
+  <si>
+    <t>Senior 18+</t>
+  </si>
+  <si>
+    <t>DL (TL)50m</t>
+  </si>
+  <si>
+    <t>Križan</t>
+  </si>
+  <si>
+    <t>Miloslav</t>
+  </si>
+  <si>
+    <t>CSWBS</t>
+  </si>
+  <si>
+    <t>Hulín</t>
+  </si>
+  <si>
+    <t>Milan</t>
+  </si>
+  <si>
+    <t>OZ Cech Terra de Selinan</t>
+  </si>
+  <si>
+    <t>Sádecký</t>
+  </si>
+  <si>
+    <t>Igor</t>
+  </si>
+  <si>
+    <t>Hulínková Ťuchová</t>
+  </si>
+  <si>
+    <t>Eva</t>
+  </si>
+  <si>
+    <t>z</t>
+  </si>
+  <si>
+    <t>DL (TL)50z</t>
+  </si>
+  <si>
+    <t>Kubištová</t>
+  </si>
+  <si>
+    <t>Tatiana</t>
+  </si>
+  <si>
+    <t>Vres</t>
+  </si>
+  <si>
+    <t>Hulínová</t>
+  </si>
+  <si>
+    <t>Hudcovičová</t>
+  </si>
+  <si>
+    <t>Renáta</t>
+  </si>
+  <si>
+    <t>Novosádová</t>
+  </si>
+  <si>
+    <t>Soňa</t>
+  </si>
+  <si>
+    <t>Kuchtová</t>
+  </si>
+  <si>
+    <t>Martina</t>
+  </si>
+  <si>
+    <t>o.z. VRES</t>
+  </si>
+  <si>
     <t>Rozkopal</t>
   </si>
   <si>
     <t>Rudolf</t>
   </si>
   <si>
-    <t>m</t>
-[...1 lines deleted...]
-  <si>
     <t>Veterán 55+</t>
   </si>
   <si>
-    <t>DL (TL)</t>
-[...1 lines deleted...]
-  <si>
     <t>DL (TL)999m</t>
   </si>
   <si>
+    <t>Prevaj</t>
+  </si>
+  <si>
+    <t>Ján</t>
+  </si>
+  <si>
+    <t>SVK1179</t>
+  </si>
+  <si>
+    <t>Svetlošák</t>
+  </si>
+  <si>
+    <t>Miroslav</t>
+  </si>
+  <si>
+    <t>SVK1613</t>
+  </si>
+  <si>
+    <t>JL (TL)</t>
+  </si>
+  <si>
+    <t>JL (TL)50m</t>
+  </si>
+  <si>
+    <t>Striha</t>
+  </si>
+  <si>
+    <t>Radovan</t>
+  </si>
+  <si>
+    <t>Cassanova BB</t>
+  </si>
+  <si>
+    <t>Kuna</t>
+  </si>
+  <si>
+    <t>Patrik</t>
+  </si>
+  <si>
+    <t>VRES</t>
+  </si>
+  <si>
+    <t>Martinec</t>
+  </si>
+  <si>
+    <t>Juraj</t>
+  </si>
+  <si>
+    <t>Bratislavský šermiarsky spolok/ Jursky Strapec</t>
+  </si>
+  <si>
+    <t>Kaľavský</t>
+  </si>
+  <si>
+    <t>Erik</t>
+  </si>
+  <si>
+    <t>SVK2055</t>
+  </si>
+  <si>
+    <t>SLK Spišské  Vlachy</t>
+  </si>
+  <si>
+    <t>Pauk</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>SVK3045</t>
+  </si>
+  <si>
+    <t>SportAcademyHlohovec</t>
+  </si>
+  <si>
+    <t>Svetlošáková</t>
+  </si>
+  <si>
+    <t>Zuzana</t>
+  </si>
+  <si>
+    <t>SVK2451</t>
+  </si>
+  <si>
+    <t>JL (TL)50z</t>
+  </si>
+  <si>
+    <t>Mederlyová</t>
+  </si>
+  <si>
+    <t>Mária</t>
+  </si>
+  <si>
+    <t>Hajková</t>
+  </si>
+  <si>
+    <t>Michaela</t>
+  </si>
+  <si>
+    <t>SVK1350</t>
+  </si>
+  <si>
+    <t>Jančušová</t>
+  </si>
+  <si>
+    <t>Marianna</t>
+  </si>
+  <si>
+    <t>Lobos</t>
+  </si>
+  <si>
+    <t>Milota</t>
+  </si>
+  <si>
+    <t>Šmidová</t>
+  </si>
+  <si>
+    <t>SVK2984</t>
+  </si>
+  <si>
+    <t>Hajko</t>
+  </si>
+  <si>
+    <t>Pavol</t>
+  </si>
+  <si>
+    <t>SVK1349</t>
+  </si>
+  <si>
+    <t>JL (TL)999m</t>
+  </si>
+  <si>
+    <t>Tisoň</t>
+  </si>
+  <si>
+    <t>František</t>
+  </si>
+  <si>
+    <t>SVK2455</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Epirus</t>
+  </si>
+  <si>
+    <t>Lovich</t>
+  </si>
+  <si>
+    <t>Branislav</t>
+  </si>
+  <si>
+    <t>Gregorička</t>
+  </si>
+  <si>
+    <t>ML (TL)</t>
+  </si>
+  <si>
+    <t>CTDS</t>
+  </si>
+  <si>
+    <t>Štefan Gregorička</t>
+  </si>
+  <si>
+    <t>ML (TL)12m</t>
+  </si>
+  <si>
+    <t>Pánis</t>
+  </si>
+  <si>
+    <t>Taron</t>
+  </si>
+  <si>
+    <t>SVK2323</t>
+  </si>
+  <si>
+    <t>SVK2443 Anton Pánis</t>
+  </si>
+  <si>
+    <t>Bukovinska</t>
+  </si>
+  <si>
+    <t>Hana</t>
+  </si>
+  <si>
+    <t>Branislav Bukovinsky</t>
+  </si>
+  <si>
+    <t>ML (TL)12z</t>
+  </si>
+  <si>
+    <t>ML (TL)17m</t>
+  </si>
+  <si>
+    <t>Ďurajka</t>
+  </si>
+  <si>
+    <t>Tomáš</t>
+  </si>
+  <si>
+    <t>Gaňa</t>
+  </si>
+  <si>
+    <t>Cech terra de Selinan</t>
+  </si>
+  <si>
     <t>Makara</t>
   </si>
   <si>
     <t>Tomash</t>
   </si>
   <si>
     <t>SVK2827</t>
   </si>
   <si>
-    <t>Kadet 13+</t>
-[...4 lines deleted...]
-  <si>
     <t>LK Varín 3D</t>
   </si>
   <si>
-    <t>ML (TL)17m</t>
+    <t>Matuška</t>
+  </si>
+  <si>
+    <t>Marek</t>
+  </si>
+  <si>
+    <t>SVK2426</t>
+  </si>
+  <si>
+    <t>Adámková</t>
+  </si>
+  <si>
+    <t>Lea</t>
+  </si>
+  <si>
+    <t>SVK2906</t>
+  </si>
+  <si>
+    <t>ML (TL)17z</t>
+  </si>
+  <si>
+    <t>Pánisová</t>
+  </si>
+  <si>
+    <t>Kira</t>
+  </si>
+  <si>
+    <t>SVK2078</t>
+  </si>
+  <si>
+    <t>Pekarovič</t>
+  </si>
+  <si>
+    <t>Štefan</t>
+  </si>
+  <si>
+    <t>SVK2641</t>
+  </si>
+  <si>
+    <t>ML (TL)50m</t>
+  </si>
+  <si>
+    <t>Bukovinský</t>
+  </si>
+  <si>
+    <t>Ondrej</t>
+  </si>
+  <si>
+    <t>Bukovinsky</t>
+  </si>
+  <si>
+    <t>Plekanec</t>
+  </si>
+  <si>
+    <t>SVK1958</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Topoľ</t>
+  </si>
+  <si>
+    <t>Murín</t>
+  </si>
+  <si>
+    <t>Roman</t>
+  </si>
+  <si>
+    <t>SVK2968</t>
+  </si>
+  <si>
+    <t>Karas</t>
+  </si>
+  <si>
+    <t>SVK1143</t>
+  </si>
+  <si>
+    <t>Adámek</t>
+  </si>
+  <si>
+    <t>Michal</t>
+  </si>
+  <si>
+    <t>SVK2905</t>
+  </si>
+  <si>
+    <t>Mikeš</t>
+  </si>
+  <si>
+    <t>Jiří</t>
+  </si>
+  <si>
+    <t>Oriešek</t>
+  </si>
+  <si>
+    <t>Viktor</t>
+  </si>
+  <si>
+    <t>Helt</t>
+  </si>
+  <si>
+    <t>Stanislav</t>
+  </si>
+  <si>
+    <t>SVK2964</t>
+  </si>
+  <si>
+    <t>LOVEC - Kysucký lukostrelecký klub</t>
+  </si>
+  <si>
+    <t>Antecký</t>
+  </si>
+  <si>
+    <t>Slavomír</t>
+  </si>
+  <si>
+    <t>SVK3070</t>
+  </si>
+  <si>
+    <t>Anton</t>
+  </si>
+  <si>
+    <t>SVK2443</t>
+  </si>
+  <si>
+    <t>Piknová Droppová</t>
+  </si>
+  <si>
+    <t>Lucia</t>
+  </si>
+  <si>
+    <t>Terra de Selinan</t>
+  </si>
+  <si>
+    <t>ML (TL)50z</t>
+  </si>
+  <si>
+    <t>Lukačovičová</t>
+  </si>
+  <si>
+    <t>Simona</t>
+  </si>
+  <si>
+    <t>Plekancová</t>
+  </si>
+  <si>
+    <t>Daniela</t>
+  </si>
+  <si>
+    <t>SVK2112</t>
+  </si>
+  <si>
+    <t>Paulovič</t>
+  </si>
+  <si>
+    <t>SVK2492</t>
+  </si>
+  <si>
+    <t>ML (TL)999m</t>
+  </si>
+  <si>
+    <t>Július</t>
+  </si>
+  <si>
+    <t>SVK2588</t>
+  </si>
+  <si>
+    <t>Tisoňová</t>
+  </si>
+  <si>
+    <t>Ivana</t>
+  </si>
+  <si>
+    <t>SVK2577</t>
+  </si>
+  <si>
+    <t>ML (TL)999z</t>
+  </si>
+  <si>
+    <t>Gálik</t>
+  </si>
+  <si>
+    <t>Nicolas</t>
+  </si>
+  <si>
+    <t>TL (TL)</t>
+  </si>
+  <si>
+    <t>Cech Terra de Selinan</t>
+  </si>
+  <si>
+    <t>Katarína Franeková</t>
+  </si>
+  <si>
+    <t>TL (TL)12m</t>
+  </si>
+  <si>
+    <t>Dubec</t>
+  </si>
+  <si>
+    <t>Damián</t>
+  </si>
+  <si>
+    <t>Martin Dubec</t>
+  </si>
+  <si>
+    <t>Glonek</t>
+  </si>
+  <si>
+    <t>TL (TL)17m</t>
+  </si>
+  <si>
+    <t>Emma</t>
+  </si>
+  <si>
+    <t>SVK2907</t>
+  </si>
+  <si>
+    <t>TL (TL)17z</t>
+  </si>
+  <si>
+    <t>TL (TL)50m</t>
+  </si>
+  <si>
+    <t>Marcinaško</t>
+  </si>
+  <si>
+    <t>SVK2983</t>
+  </si>
+  <si>
+    <t>Hubočan</t>
+  </si>
+  <si>
+    <t>CTdS</t>
+  </si>
+  <si>
+    <t>Zavacký</t>
+  </si>
+  <si>
+    <t>Adrián</t>
+  </si>
+  <si>
+    <t>SVK2516</t>
+  </si>
+  <si>
+    <t>Mišút</t>
+  </si>
+  <si>
+    <t>SVK2670</t>
+  </si>
+  <si>
+    <t>Čujdík</t>
+  </si>
+  <si>
+    <t>SVK1337</t>
+  </si>
+  <si>
+    <t>Krajčíková</t>
+  </si>
+  <si>
+    <t>Valéria</t>
+  </si>
+  <si>
+    <t>TL (TL)50z</t>
+  </si>
+  <si>
+    <t>Hrabovcová</t>
+  </si>
+  <si>
+    <t>Terézia</t>
+  </si>
+  <si>
+    <t>Gašparcová</t>
+  </si>
+  <si>
+    <t>Patricia</t>
+  </si>
+  <si>
+    <t>SVK0775</t>
+  </si>
+  <si>
+    <t>Špániková</t>
+  </si>
+  <si>
+    <t>Katarína</t>
+  </si>
+  <si>
+    <t>Hubočanová</t>
+  </si>
+  <si>
+    <t>Marcela</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF58ABFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFE0C998"/>
+        <fgColor rgb="FFFFFCCC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC8F8C3"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFBCE4E5"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF9999"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE0C998"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="9">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="6" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -510,284 +1134,2591 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK4"/>
+  <dimension ref="A1:AK76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4"/>
-[...5 lines deleted...]
-      <c r="H1" s="4"/>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+      <c r="F1" s="7"/>
+      <c r="G1" s="7"/>
+      <c r="H1" s="7"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="5" t="s">
+      <c r="A2" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C2" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E2" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="G2" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="H2" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="I2" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="J2" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="5">
+      <c r="K2" s="8">
         <v>11</v>
       </c>
-      <c r="L2" s="5">
+      <c r="L2" s="8">
         <v>10</v>
       </c>
-      <c r="M2" s="5">
+      <c r="M2" s="8">
         <v>8</v>
       </c>
-      <c r="N2" s="5">
+      <c r="N2" s="8">
         <v>5</v>
       </c>
-      <c r="O2" s="5">
+      <c r="O2" s="8">
         <v>0</v>
       </c>
-      <c r="P2" s="5">
+      <c r="P2" s="8">
         <v>11</v>
       </c>
-      <c r="Q2" s="5">
+      <c r="Q2" s="8">
         <v>10</v>
       </c>
-      <c r="R2" s="5">
+      <c r="R2" s="8">
         <v>8</v>
       </c>
-      <c r="S2" s="5">
+      <c r="S2" s="8">
         <v>5</v>
       </c>
-      <c r="T2" s="5">
+      <c r="T2" s="8">
         <v>0</v>
       </c>
-      <c r="U2" s="5">
+      <c r="U2" s="8">
         <v>11</v>
       </c>
-      <c r="V2" s="5">
+      <c r="V2" s="8">
         <v>10</v>
       </c>
-      <c r="W2" s="5">
+      <c r="W2" s="8">
         <v>8</v>
       </c>
-      <c r="X2" s="5">
+      <c r="X2" s="8">
         <v>5</v>
       </c>
-      <c r="Y2" s="5">
+      <c r="Y2" s="8">
         <v>0</v>
       </c>
-      <c r="Z2" s="5" t="s">
+      <c r="Z2" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="AA2" s="5" t="s">
+      <c r="AA2" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="AB2" s="5" t="s">
+      <c r="AB2" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="AC2" s="5" t="s">
+      <c r="AC2" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="AD2" s="5" t="s">
+      <c r="AD2" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="AE2" s="5" t="s">
+      <c r="AE2" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="AF2" s="5" t="s">
+      <c r="AF2" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="AG2" s="5" t="s">
+      <c r="AG2" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="AH2" s="5" t="s">
+      <c r="AH2" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="AI2" s="5" t="s">
+      <c r="AI2" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="AJ2" s="5" t="s">
+      <c r="AJ2" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="AK2" s="5" t="s">
+      <c r="AK2" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" t="s">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I3" t="s">
         <v>27</v>
       </c>
+      <c r="J3" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>29</v>
+      </c>
       <c r="AE3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF3">
-        <v>32.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AJ3">
-        <v>112385</v>
+        <v>112927</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I4" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF4">
+        <v>10.0</v>
+      </c>
+      <c r="AI4" t="s">
         <v>30</v>
       </c>
-      <c r="F4" t="s">
-[...11 lines deleted...]
-      <c r="J4" t="s">
+      <c r="AJ4">
+        <v>112950</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37">
+      <c r="D5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" t="s">
         <v>34</v>
       </c>
-      <c r="AE4">
+      <c r="G5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE5">
+        <v>1</v>
+      </c>
+      <c r="AF5">
+        <v>21.0</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AJ5">
+        <v>112926</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37">
+      <c r="D6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E6" t="s">
+        <v>38</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I6" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE6">
+        <v>1</v>
+      </c>
+      <c r="AF6">
+        <v>26.0</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ6">
+        <v>112391</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37">
+      <c r="D7" t="s">
+        <v>41</v>
+      </c>
+      <c r="E7" t="s">
+        <v>42</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I7" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE7">
+        <v>1</v>
+      </c>
+      <c r="AF7">
+        <v>26.0</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ7">
+        <v>112505</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
+      <c r="D8" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" t="s">
+        <v>45</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I8" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE8">
+        <v>1</v>
+      </c>
+      <c r="AF8">
+        <v>26.0</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ8">
+        <v>112525</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37">
+      <c r="D9" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" t="s">
+        <v>48</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I9" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE9">
+        <v>1</v>
+      </c>
+      <c r="AF9">
+        <v>26.0</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ9">
+        <v>112879</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
+      <c r="D10" t="s">
+        <v>49</v>
+      </c>
+      <c r="E10" t="s">
+        <v>50</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I10" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE10">
+        <v>1</v>
+      </c>
+      <c r="AF10">
+        <v>26.0</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ10">
+        <v>112925</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
+      <c r="D11" t="s">
+        <v>53</v>
+      </c>
+      <c r="E11" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I11" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" t="s">
+        <v>55</v>
+      </c>
+      <c r="AF11">
+        <v>20.0</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ11">
+        <v>112701</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
+      <c r="D12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E12" t="s">
+        <v>50</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I12" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE12">
+        <v>1</v>
+      </c>
+      <c r="AF12">
+        <v>26.0</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ12">
+        <v>112526</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
+      <c r="D13" t="s">
+        <v>57</v>
+      </c>
+      <c r="E13" t="s">
+        <v>58</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H13" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" t="s">
+        <v>55</v>
+      </c>
+      <c r="AE13">
+        <v>1</v>
+      </c>
+      <c r="AF13">
+        <v>26.0</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ13">
+        <v>112837</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
+      <c r="D14" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14" t="s">
+        <v>60</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I14" t="s">
+        <v>27</v>
+      </c>
+      <c r="AF14">
+        <v>20.0</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ14">
+        <v>112855</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
+      <c r="D15" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" t="s">
+        <v>62</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" t="s">
+        <v>63</v>
+      </c>
+      <c r="AE15">
+        <v>1</v>
+      </c>
+      <c r="AF15">
+        <v>26.0</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ15">
+        <v>112633</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37">
+      <c r="D16" t="s">
+        <v>64</v>
+      </c>
+      <c r="E16" t="s">
+        <v>65</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="I16" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE16">
+        <v>2</v>
+      </c>
+      <c r="AF16">
+        <v>32.0</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ16">
+        <v>112385</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37">
+      <c r="D17" t="s">
+        <v>68</v>
+      </c>
+      <c r="E17" t="s">
+        <v>69</v>
+      </c>
+      <c r="F17" t="s">
+        <v>70</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="I17" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" t="s">
+        <v>55</v>
+      </c>
+      <c r="AE17">
+        <v>1</v>
+      </c>
+      <c r="AF17">
+        <v>26.0</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ17">
+        <v>112497</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37">
+      <c r="D18" t="s">
+        <v>71</v>
+      </c>
+      <c r="E18" t="s">
+        <v>72</v>
+      </c>
+      <c r="F18" t="s">
+        <v>73</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I18" t="s">
+        <v>74</v>
+      </c>
+      <c r="J18" t="s">
+        <v>55</v>
+      </c>
+      <c r="AF18">
+        <v>20.0</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ18">
+        <v>112392</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37">
+      <c r="D19" t="s">
+        <v>76</v>
+      </c>
+      <c r="E19" t="s">
+        <v>77</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I19" t="s">
+        <v>74</v>
+      </c>
+      <c r="J19" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF19">
+        <v>20.0</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ19">
+        <v>112959</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37">
+      <c r="D20" t="s">
+        <v>79</v>
+      </c>
+      <c r="E20" t="s">
+        <v>80</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I20" t="s">
+        <v>74</v>
+      </c>
+      <c r="J20" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE20">
+        <v>1</v>
+      </c>
+      <c r="AF20">
+        <v>26.0</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ20">
+        <v>112472</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37">
+      <c r="D21" t="s">
+        <v>82</v>
+      </c>
+      <c r="E21" t="s">
+        <v>83</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I21" t="s">
+        <v>74</v>
+      </c>
+      <c r="J21" t="s">
+        <v>84</v>
+      </c>
+      <c r="AE21">
+        <v>1</v>
+      </c>
+      <c r="AF21">
+        <v>26.0</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ21">
+        <v>112513</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="D22" t="s">
+        <v>85</v>
+      </c>
+      <c r="E22" t="s">
+        <v>86</v>
+      </c>
+      <c r="F22" t="s">
+        <v>87</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I22" t="s">
+        <v>74</v>
+      </c>
+      <c r="J22" t="s">
+        <v>88</v>
+      </c>
+      <c r="AE22">
+        <v>2</v>
+      </c>
+      <c r="AF22">
+        <v>32.0</v>
+      </c>
+      <c r="AG22">
+        <v>32.0</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ22">
+        <v>112540</v>
+      </c>
+    </row>
+    <row r="23" spans="1:37">
+      <c r="D23" t="s">
+        <v>89</v>
+      </c>
+      <c r="E23" t="s">
+        <v>90</v>
+      </c>
+      <c r="F23" t="s">
+        <v>91</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I23" t="s">
+        <v>74</v>
+      </c>
+      <c r="J23" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE23">
+        <v>1</v>
+      </c>
+      <c r="AF23">
+        <v>26.0</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ23">
+        <v>112799</v>
+      </c>
+    </row>
+    <row r="24" spans="1:37">
+      <c r="D24" t="s">
+        <v>93</v>
+      </c>
+      <c r="E24" t="s">
+        <v>94</v>
+      </c>
+      <c r="F24" t="s">
+        <v>95</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H24" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I24" t="s">
+        <v>74</v>
+      </c>
+      <c r="J24" t="s">
+        <v>55</v>
+      </c>
+      <c r="AF24">
+        <v>20.0</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ24">
+        <v>112393</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37">
+      <c r="D25" t="s">
+        <v>97</v>
+      </c>
+      <c r="E25" t="s">
+        <v>98</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H25" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I25" t="s">
+        <v>74</v>
+      </c>
+      <c r="AE25">
+        <v>1</v>
+      </c>
+      <c r="AF25">
+        <v>26.0</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ25">
+        <v>112940</v>
+      </c>
+    </row>
+    <row r="26" spans="1:37">
+      <c r="D26" t="s">
+        <v>99</v>
+      </c>
+      <c r="E26" t="s">
+        <v>100</v>
+      </c>
+      <c r="F26" t="s">
+        <v>101</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H26" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I26" t="s">
+        <v>74</v>
+      </c>
+      <c r="AE26">
+        <v>1</v>
+      </c>
+      <c r="AF26">
+        <v>26.0</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ26">
+        <v>112948</v>
+      </c>
+    </row>
+    <row r="27" spans="1:37">
+      <c r="D27" t="s">
+        <v>102</v>
+      </c>
+      <c r="E27" t="s">
+        <v>103</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AF27">
+        <v>20.0</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ27">
+        <v>112957</v>
+      </c>
+    </row>
+    <row r="28" spans="1:37">
+      <c r="D28" t="s">
+        <v>104</v>
+      </c>
+      <c r="E28" t="s">
+        <v>105</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H28" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I28" t="s">
+        <v>74</v>
+      </c>
+      <c r="J28" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF28">
+        <v>20.0</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ28">
+        <v>112958</v>
+      </c>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="D29" t="s">
+        <v>106</v>
+      </c>
+      <c r="E29" t="s">
+        <v>94</v>
+      </c>
+      <c r="F29" t="s">
+        <v>107</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H29" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I29" t="s">
+        <v>74</v>
+      </c>
+      <c r="J29" t="s">
+        <v>88</v>
+      </c>
+      <c r="AE29">
+        <v>1</v>
+      </c>
+      <c r="AF29">
+        <v>26.0</v>
+      </c>
+      <c r="AG29">
+        <v>26.0</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ29">
+        <v>112490</v>
+      </c>
+    </row>
+    <row r="30" spans="1:37">
+      <c r="D30" t="s">
+        <v>108</v>
+      </c>
+      <c r="E30" t="s">
+        <v>109</v>
+      </c>
+      <c r="F30" t="s">
+        <v>110</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H30" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="I30" t="s">
+        <v>74</v>
+      </c>
+      <c r="AE30">
+        <v>1</v>
+      </c>
+      <c r="AF30">
+        <v>26.0</v>
+      </c>
+      <c r="AI30" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ30">
+        <v>112949</v>
+      </c>
+    </row>
+    <row r="31" spans="1:37">
+      <c r="D31" t="s">
+        <v>112</v>
+      </c>
+      <c r="E31" t="s">
+        <v>113</v>
+      </c>
+      <c r="F31" t="s">
+        <v>114</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H31" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="I31" t="s">
+        <v>74</v>
+      </c>
+      <c r="J31" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF31">
+        <v>20.0</v>
+      </c>
+      <c r="AI31" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ31">
+        <v>112841</v>
+      </c>
+    </row>
+    <row r="32" spans="1:37">
+      <c r="D32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E32" t="s">
+        <v>117</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H32" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="I32" t="s">
+        <v>74</v>
+      </c>
+      <c r="J32" t="s">
+        <v>55</v>
+      </c>
+      <c r="AE32">
+        <v>1</v>
+      </c>
+      <c r="AF32">
+        <v>26.0</v>
+      </c>
+      <c r="AI32" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ32">
+        <v>112617</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37">
+      <c r="D33" t="s">
+        <v>118</v>
+      </c>
+      <c r="E33" t="s">
+        <v>109</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I33" t="s">
+        <v>119</v>
+      </c>
+      <c r="J33" t="s">
+        <v>120</v>
+      </c>
+      <c r="AD33" t="s">
+        <v>121</v>
+      </c>
+      <c r="AF33">
+        <v>10.0</v>
+      </c>
+      <c r="AG33">
+        <v>10.0</v>
+      </c>
+      <c r="AI33" t="s">
+        <v>122</v>
+      </c>
+      <c r="AJ33">
+        <v>112937</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37">
+      <c r="D34" t="s">
+        <v>123</v>
+      </c>
+      <c r="E34" t="s">
+        <v>124</v>
+      </c>
+      <c r="F34" t="s">
+        <v>125</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I34" t="s">
+        <v>119</v>
+      </c>
+      <c r="J34" t="s">
+        <v>115</v>
+      </c>
+      <c r="AD34" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF34">
+        <v>10.0</v>
+      </c>
+      <c r="AI34" t="s">
+        <v>122</v>
+      </c>
+      <c r="AJ34">
+        <v>112892</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37">
+      <c r="D35" t="s">
+        <v>127</v>
+      </c>
+      <c r="E35" t="s">
+        <v>128</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I35" t="s">
+        <v>119</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>129</v>
+      </c>
+      <c r="AE35">
+        <v>1</v>
+      </c>
+      <c r="AF35">
+        <v>16.0</v>
+      </c>
+      <c r="AI35" t="s">
+        <v>130</v>
+      </c>
+      <c r="AJ35">
+        <v>112946</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37">
+      <c r="D36" t="s">
+        <v>118</v>
+      </c>
+      <c r="E36" t="s">
+        <v>69</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I36" t="s">
+        <v>119</v>
+      </c>
+      <c r="AF36">
+        <v>15.0</v>
+      </c>
+      <c r="AG36">
+        <v>15.0</v>
+      </c>
+      <c r="AI36" t="s">
+        <v>131</v>
+      </c>
+      <c r="AJ36">
+        <v>112939</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37">
+      <c r="D37" t="s">
+        <v>132</v>
+      </c>
+      <c r="E37" t="s">
+        <v>133</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I37" t="s">
+        <v>119</v>
+      </c>
+      <c r="AE37">
+        <v>1</v>
+      </c>
+      <c r="AF37">
+        <v>21.0</v>
+      </c>
+      <c r="AI37" t="s">
+        <v>131</v>
+      </c>
+      <c r="AJ37">
+        <v>112740</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37">
+      <c r="D38" t="s">
+        <v>134</v>
+      </c>
+      <c r="E38" t="s">
+        <v>90</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I38" t="s">
+        <v>119</v>
+      </c>
+      <c r="J38" t="s">
+        <v>135</v>
+      </c>
+      <c r="AE38">
+        <v>1</v>
+      </c>
+      <c r="AF38">
+        <v>21.0</v>
+      </c>
+      <c r="AI38" t="s">
+        <v>131</v>
+      </c>
+      <c r="AJ38">
+        <v>112844</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37">
+      <c r="D39" t="s">
+        <v>136</v>
+      </c>
+      <c r="E39" t="s">
+        <v>137</v>
+      </c>
+      <c r="F39" t="s">
+        <v>138</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I39" t="s">
+        <v>119</v>
+      </c>
+      <c r="J39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE39">
         <v>3</v>
       </c>
-      <c r="AF4">
+      <c r="AF39">
         <v>33.0</v>
       </c>
-      <c r="AI4" t="s">
+      <c r="AI39" t="s">
+        <v>131</v>
+      </c>
+      <c r="AJ39">
+        <v>112380</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37">
+      <c r="D40" t="s">
+        <v>140</v>
+      </c>
+      <c r="E40" t="s">
+        <v>141</v>
+      </c>
+      <c r="F40" t="s">
+        <v>142</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H40" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="AJ4">
-        <v>112380</v>
+      <c r="I40" t="s">
+        <v>119</v>
+      </c>
+      <c r="J40" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE40">
+        <v>1</v>
+      </c>
+      <c r="AF40">
+        <v>21.0</v>
+      </c>
+      <c r="AI40" t="s">
+        <v>131</v>
+      </c>
+      <c r="AJ40">
+        <v>112638</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37">
+      <c r="D41" t="s">
+        <v>143</v>
+      </c>
+      <c r="E41" t="s">
+        <v>144</v>
+      </c>
+      <c r="F41" t="s">
+        <v>145</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I41" t="s">
+        <v>119</v>
+      </c>
+      <c r="J41" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE41">
+        <v>1</v>
+      </c>
+      <c r="AF41">
+        <v>21.0</v>
+      </c>
+      <c r="AI41" t="s">
+        <v>146</v>
+      </c>
+      <c r="AJ41">
+        <v>112817</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37">
+      <c r="D42" t="s">
+        <v>147</v>
+      </c>
+      <c r="E42" t="s">
+        <v>148</v>
+      </c>
+      <c r="F42" t="s">
+        <v>149</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I42" t="s">
+        <v>119</v>
+      </c>
+      <c r="J42" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF42">
+        <v>15.0</v>
+      </c>
+      <c r="AI42" t="s">
+        <v>146</v>
+      </c>
+      <c r="AJ42">
+        <v>112891</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37">
+      <c r="D43" t="s">
+        <v>150</v>
+      </c>
+      <c r="E43" t="s">
+        <v>151</v>
+      </c>
+      <c r="F43" t="s">
+        <v>152</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I43" t="s">
+        <v>119</v>
+      </c>
+      <c r="AF43">
+        <v>20.0</v>
+      </c>
+      <c r="AG43">
+        <v>20.0</v>
+      </c>
+      <c r="AI43" t="s">
+        <v>153</v>
+      </c>
+      <c r="AJ43">
+        <v>112930</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37">
+      <c r="D44" t="s">
+        <v>154</v>
+      </c>
+      <c r="E44" t="s">
+        <v>155</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I44" t="s">
+        <v>119</v>
+      </c>
+      <c r="J44" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF44">
+        <v>20.0</v>
+      </c>
+      <c r="AI44" t="s">
+        <v>153</v>
+      </c>
+      <c r="AJ44">
+        <v>112941</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37">
+      <c r="D45" t="s">
+        <v>156</v>
+      </c>
+      <c r="E45" t="s">
+        <v>117</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H45" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I45" t="s">
+        <v>119</v>
+      </c>
+      <c r="AE45">
+        <v>1</v>
+      </c>
+      <c r="AF45">
+        <v>26.0</v>
+      </c>
+      <c r="AI45" t="s">
+        <v>153</v>
+      </c>
+      <c r="AJ45">
+        <v>112947</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37">
+      <c r="D46" t="s">
+        <v>157</v>
+      </c>
+      <c r="E46" t="s">
+        <v>80</v>
+      </c>
+      <c r="F46" t="s">
+        <v>158</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H46" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I46" t="s">
+        <v>119</v>
+      </c>
+      <c r="J46" t="s">
+        <v>159</v>
+      </c>
+      <c r="AE46">
+        <v>1</v>
+      </c>
+      <c r="AF46">
+        <v>26.0</v>
+      </c>
+      <c r="AI46" t="s">
+        <v>153</v>
+      </c>
+      <c r="AJ46">
+        <v>112485</v>
+      </c>
+    </row>
+    <row r="47" spans="1:37">
+      <c r="D47" t="s">
+        <v>160</v>
+      </c>
+      <c r="E47" t="s">
+        <v>161</v>
+      </c>
+      <c r="F47" t="s">
+        <v>162</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H47" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I47" t="s">
+        <v>119</v>
+      </c>
+      <c r="J47" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE47">
+        <v>2</v>
+      </c>
+      <c r="AF47">
+        <v>32.0</v>
+      </c>
+      <c r="AI47" t="s">
+        <v>153</v>
+      </c>
+      <c r="AJ47">
+        <v>112527</v>
+      </c>
+    </row>
+    <row r="48" spans="1:37">
+      <c r="D48" t="s">
+        <v>163</v>
+      </c>
+      <c r="E48" t="s">
+        <v>90</v>
+      </c>
+      <c r="F48" t="s">
+        <v>164</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H48" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I48" t="s">
+        <v>119</v>
+      </c>
+      <c r="J48" t="s">
+        <v>159</v>
+      </c>
+      <c r="AF48">
+        <v>20.0</v>
+      </c>
+      <c r="AI48" t="s">
+        <v>153</v>
+      </c>
+      <c r="AJ48">
+        <v>112810</v>
+      </c>
+    </row>
+    <row r="49" spans="1:37">
+      <c r="D49" t="s">
+        <v>165</v>
+      </c>
+      <c r="E49" t="s">
+        <v>166</v>
+      </c>
+      <c r="F49" t="s">
+        <v>167</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H49" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I49" t="s">
+        <v>119</v>
+      </c>
+      <c r="J49" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE49">
+        <v>1</v>
+      </c>
+      <c r="AF49">
+        <v>26.0</v>
+      </c>
+      <c r="AI49" t="s">
+        <v>153</v>
+      </c>
+      <c r="AJ49">
+        <v>112818</v>
+      </c>
+    </row>
+    <row r="50" spans="1:37">
+      <c r="D50" t="s">
+        <v>168</v>
+      </c>
+      <c r="E50" t="s">
+        <v>169</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H50" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I50" t="s">
+        <v>119</v>
+      </c>
+      <c r="AE50">
+        <v>1</v>
+      </c>
+      <c r="AF50">
+        <v>26.0</v>
+      </c>
+      <c r="AI50" t="s">
+        <v>153</v>
+      </c>
+      <c r="AJ50">
+        <v>112567</v>
+      </c>
+    </row>
+    <row r="51" spans="1:37">
+      <c r="D51" t="s">
+        <v>170</v>
+      </c>
+      <c r="E51" t="s">
+        <v>171</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H51" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I51" t="s">
+        <v>119</v>
+      </c>
+      <c r="AF51">
+        <v>20.0</v>
+      </c>
+      <c r="AI51" t="s">
+        <v>153</v>
+      </c>
+      <c r="AJ51">
+        <v>112856</v>
+      </c>
+    </row>
+    <row r="52" spans="1:37">
+      <c r="D52" t="s">
+        <v>172</v>
+      </c>
+      <c r="E52" t="s">
+        <v>173</v>
+      </c>
+      <c r="F52" t="s">
+        <v>174</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H52" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I52" t="s">
+        <v>119</v>
+      </c>
+      <c r="J52" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE52">
+        <v>1</v>
+      </c>
+      <c r="AF52">
+        <v>26.0</v>
+      </c>
+      <c r="AI52" t="s">
+        <v>153</v>
+      </c>
+      <c r="AJ52">
+        <v>112874</v>
+      </c>
+    </row>
+    <row r="53" spans="1:37">
+      <c r="D53" t="s">
+        <v>176</v>
+      </c>
+      <c r="E53" t="s">
+        <v>177</v>
+      </c>
+      <c r="F53" t="s">
+        <v>178</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H53" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I53" t="s">
+        <v>119</v>
+      </c>
+      <c r="J53" t="s">
+        <v>175</v>
+      </c>
+      <c r="AF53">
+        <v>20.0</v>
+      </c>
+      <c r="AI53" t="s">
+        <v>153</v>
+      </c>
+      <c r="AJ53">
+        <v>112889</v>
+      </c>
+    </row>
+    <row r="54" spans="1:37">
+      <c r="D54" t="s">
+        <v>123</v>
+      </c>
+      <c r="E54" t="s">
+        <v>179</v>
+      </c>
+      <c r="F54" t="s">
+        <v>180</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H54" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I54" t="s">
+        <v>119</v>
+      </c>
+      <c r="J54" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF54">
+        <v>20.0</v>
+      </c>
+      <c r="AI54" t="s">
+        <v>153</v>
+      </c>
+      <c r="AJ54">
+        <v>112893</v>
+      </c>
+    </row>
+    <row r="55" spans="1:37">
+      <c r="D55" t="s">
+        <v>181</v>
+      </c>
+      <c r="E55" t="s">
+        <v>182</v>
+      </c>
+      <c r="G55" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H55" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I55" t="s">
+        <v>119</v>
+      </c>
+      <c r="J55" t="s">
+        <v>183</v>
+      </c>
+      <c r="AF55">
+        <v>20.0</v>
+      </c>
+      <c r="AI55" t="s">
+        <v>184</v>
+      </c>
+      <c r="AJ55">
+        <v>112942</v>
+      </c>
+    </row>
+    <row r="56" spans="1:37">
+      <c r="D56" t="s">
+        <v>185</v>
+      </c>
+      <c r="E56" t="s">
+        <v>186</v>
+      </c>
+      <c r="G56" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H56" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I56" t="s">
+        <v>119</v>
+      </c>
+      <c r="J56" t="s">
+        <v>46</v>
+      </c>
+      <c r="AF56">
+        <v>20.0</v>
+      </c>
+      <c r="AI56" t="s">
+        <v>184</v>
+      </c>
+      <c r="AJ56">
+        <v>112954</v>
+      </c>
+    </row>
+    <row r="57" spans="1:37">
+      <c r="D57" t="s">
+        <v>187</v>
+      </c>
+      <c r="E57" t="s">
+        <v>188</v>
+      </c>
+      <c r="F57" t="s">
+        <v>189</v>
+      </c>
+      <c r="G57" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H57" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I57" t="s">
+        <v>119</v>
+      </c>
+      <c r="J57" t="s">
+        <v>159</v>
+      </c>
+      <c r="AE57">
+        <v>1</v>
+      </c>
+      <c r="AF57">
+        <v>26.0</v>
+      </c>
+      <c r="AI57" t="s">
+        <v>184</v>
+      </c>
+      <c r="AJ57">
+        <v>112486</v>
+      </c>
+    </row>
+    <row r="58" spans="1:37">
+      <c r="D58" t="s">
+        <v>190</v>
+      </c>
+      <c r="E58" t="s">
+        <v>38</v>
+      </c>
+      <c r="F58" t="s">
+        <v>191</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H58" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="I58" t="s">
+        <v>119</v>
+      </c>
+      <c r="J58" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE58">
+        <v>1</v>
+      </c>
+      <c r="AF58">
+        <v>26.0</v>
+      </c>
+      <c r="AI58" t="s">
+        <v>192</v>
+      </c>
+      <c r="AJ58">
+        <v>112625</v>
+      </c>
+    </row>
+    <row r="59" spans="1:37">
+      <c r="D59" t="s">
+        <v>140</v>
+      </c>
+      <c r="E59" t="s">
+        <v>193</v>
+      </c>
+      <c r="F59" t="s">
+        <v>194</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H59" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="I59" t="s">
+        <v>119</v>
+      </c>
+      <c r="J59" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE59">
+        <v>2</v>
+      </c>
+      <c r="AF59">
+        <v>32.0</v>
+      </c>
+      <c r="AI59" t="s">
+        <v>192</v>
+      </c>
+      <c r="AJ59">
+        <v>112639</v>
+      </c>
+    </row>
+    <row r="60" spans="1:37">
+      <c r="D60" t="s">
+        <v>195</v>
+      </c>
+      <c r="E60" t="s">
+        <v>196</v>
+      </c>
+      <c r="F60" t="s">
+        <v>197</v>
+      </c>
+      <c r="G60" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H60" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="I60" t="s">
+        <v>119</v>
+      </c>
+      <c r="J60" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF60">
+        <v>20.0</v>
+      </c>
+      <c r="AI60" t="s">
+        <v>198</v>
+      </c>
+      <c r="AJ60">
+        <v>112840</v>
+      </c>
+    </row>
+    <row r="61" spans="1:37">
+      <c r="D61" t="s">
+        <v>199</v>
+      </c>
+      <c r="E61" t="s">
+        <v>200</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I61" t="s">
+        <v>201</v>
+      </c>
+      <c r="J61" t="s">
+        <v>202</v>
+      </c>
+      <c r="AD61" t="s">
+        <v>203</v>
+      </c>
+      <c r="AE61">
+        <v>3</v>
+      </c>
+      <c r="AF61">
+        <v>28.0</v>
+      </c>
+      <c r="AI61" t="s">
+        <v>204</v>
+      </c>
+      <c r="AJ61">
+        <v>112960</v>
+      </c>
+    </row>
+    <row r="62" spans="1:37">
+      <c r="D62" t="s">
+        <v>205</v>
+      </c>
+      <c r="E62" t="s">
+        <v>206</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I62" t="s">
+        <v>201</v>
+      </c>
+      <c r="AD62" t="s">
+        <v>207</v>
+      </c>
+      <c r="AF62">
+        <v>10.0</v>
+      </c>
+      <c r="AI62" t="s">
+        <v>204</v>
+      </c>
+      <c r="AJ62">
+        <v>112738</v>
+      </c>
+    </row>
+    <row r="63" spans="1:37">
+      <c r="D63" t="s">
+        <v>208</v>
+      </c>
+      <c r="E63" t="s">
+        <v>166</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I63" t="s">
+        <v>201</v>
+      </c>
+      <c r="AE63">
+        <v>2</v>
+      </c>
+      <c r="AF63">
+        <v>27.0</v>
+      </c>
+      <c r="AI63" t="s">
+        <v>209</v>
+      </c>
+      <c r="AJ63">
+        <v>112931</v>
+      </c>
+    </row>
+    <row r="64" spans="1:37">
+      <c r="D64" t="s">
+        <v>143</v>
+      </c>
+      <c r="E64" t="s">
+        <v>210</v>
+      </c>
+      <c r="F64" t="s">
+        <v>211</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I64" t="s">
+        <v>201</v>
+      </c>
+      <c r="J64" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE64">
+        <v>1</v>
+      </c>
+      <c r="AF64">
+        <v>21.0</v>
+      </c>
+      <c r="AI64" t="s">
+        <v>212</v>
+      </c>
+      <c r="AJ64">
+        <v>112955</v>
+      </c>
+    </row>
+    <row r="65" spans="1:37">
+      <c r="D65" t="s">
+        <v>205</v>
+      </c>
+      <c r="E65" t="s">
+        <v>90</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H65" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I65" t="s">
+        <v>201</v>
+      </c>
+      <c r="AF65">
+        <v>20.0</v>
+      </c>
+      <c r="AI65" t="s">
+        <v>213</v>
+      </c>
+      <c r="AJ65">
+        <v>112737</v>
+      </c>
+    </row>
+    <row r="66" spans="1:37">
+      <c r="D66" t="s">
+        <v>214</v>
+      </c>
+      <c r="E66" t="s">
+        <v>141</v>
+      </c>
+      <c r="F66" t="s">
+        <v>215</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H66" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I66" t="s">
+        <v>201</v>
+      </c>
+      <c r="J66" t="s">
+        <v>88</v>
+      </c>
+      <c r="AE66">
+        <v>1</v>
+      </c>
+      <c r="AF66">
+        <v>26.0</v>
+      </c>
+      <c r="AG66">
+        <v>26.0</v>
+      </c>
+      <c r="AI66" t="s">
+        <v>213</v>
+      </c>
+      <c r="AJ66">
+        <v>112498</v>
+      </c>
+    </row>
+    <row r="67" spans="1:37">
+      <c r="D67" t="s">
+        <v>216</v>
+      </c>
+      <c r="E67" t="s">
+        <v>109</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H67" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I67" t="s">
+        <v>201</v>
+      </c>
+      <c r="J67" t="s">
+        <v>217</v>
+      </c>
+      <c r="AE67">
+        <v>1</v>
+      </c>
+      <c r="AF67">
+        <v>26.0</v>
+      </c>
+      <c r="AG67">
+        <v>26.0</v>
+      </c>
+      <c r="AI67" t="s">
+        <v>213</v>
+      </c>
+      <c r="AJ67">
+        <v>112528</v>
+      </c>
+    </row>
+    <row r="68" spans="1:37">
+      <c r="D68" t="s">
+        <v>218</v>
+      </c>
+      <c r="E68" t="s">
+        <v>219</v>
+      </c>
+      <c r="F68" t="s">
+        <v>220</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H68" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I68" t="s">
+        <v>201</v>
+      </c>
+      <c r="J68" t="s">
+        <v>55</v>
+      </c>
+      <c r="AE68">
+        <v>1</v>
+      </c>
+      <c r="AF68">
+        <v>26.0</v>
+      </c>
+      <c r="AI68" t="s">
+        <v>213</v>
+      </c>
+      <c r="AJ68">
+        <v>112784</v>
+      </c>
+    </row>
+    <row r="69" spans="1:37">
+      <c r="D69" t="s">
+        <v>134</v>
+      </c>
+      <c r="E69" t="s">
+        <v>109</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H69" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I69" t="s">
+        <v>201</v>
+      </c>
+      <c r="J69" t="s">
+        <v>135</v>
+      </c>
+      <c r="AF69">
+        <v>20.0</v>
+      </c>
+      <c r="AI69" t="s">
+        <v>213</v>
+      </c>
+      <c r="AJ69">
+        <v>112843</v>
+      </c>
+    </row>
+    <row r="70" spans="1:37">
+      <c r="D70" t="s">
+        <v>221</v>
+      </c>
+      <c r="E70" t="s">
+        <v>45</v>
+      </c>
+      <c r="F70" t="s">
+        <v>222</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H70" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I70" t="s">
+        <v>201</v>
+      </c>
+      <c r="J70" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE70">
+        <v>1</v>
+      </c>
+      <c r="AF70">
+        <v>26.0</v>
+      </c>
+      <c r="AI70" t="s">
+        <v>213</v>
+      </c>
+      <c r="AJ70">
+        <v>112880</v>
+      </c>
+    </row>
+    <row r="71" spans="1:37">
+      <c r="D71" t="s">
+        <v>223</v>
+      </c>
+      <c r="E71" t="s">
+        <v>113</v>
+      </c>
+      <c r="F71" t="s">
+        <v>224</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H71" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I71" t="s">
+        <v>201</v>
+      </c>
+      <c r="J71" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE71">
+        <v>1</v>
+      </c>
+      <c r="AF71">
+        <v>26.0</v>
+      </c>
+      <c r="AI71" t="s">
+        <v>213</v>
+      </c>
+      <c r="AJ71">
+        <v>112894</v>
+      </c>
+    </row>
+    <row r="72" spans="1:37">
+      <c r="D72" t="s">
+        <v>225</v>
+      </c>
+      <c r="E72" t="s">
+        <v>226</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H72" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I72" t="s">
+        <v>201</v>
+      </c>
+      <c r="J72" t="s">
+        <v>183</v>
+      </c>
+      <c r="AE72">
+        <v>3</v>
+      </c>
+      <c r="AF72">
+        <v>38.0</v>
+      </c>
+      <c r="AI72" t="s">
+        <v>227</v>
+      </c>
+      <c r="AJ72">
+        <v>112651</v>
+      </c>
+    </row>
+    <row r="73" spans="1:37">
+      <c r="D73" t="s">
+        <v>228</v>
+      </c>
+      <c r="E73" t="s">
+        <v>229</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H73" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I73" t="s">
+        <v>201</v>
+      </c>
+      <c r="J73" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE73">
+        <v>1</v>
+      </c>
+      <c r="AF73">
+        <v>26.0</v>
+      </c>
+      <c r="AI73" t="s">
+        <v>227</v>
+      </c>
+      <c r="AJ73">
+        <v>112956</v>
+      </c>
+    </row>
+    <row r="74" spans="1:37">
+      <c r="D74" t="s">
+        <v>230</v>
+      </c>
+      <c r="E74" t="s">
+        <v>231</v>
+      </c>
+      <c r="F74" t="s">
+        <v>232</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H74" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I74" t="s">
+        <v>201</v>
+      </c>
+      <c r="J74" t="s">
+        <v>92</v>
+      </c>
+      <c r="AF74">
+        <v>20.0</v>
+      </c>
+      <c r="AI74" t="s">
+        <v>227</v>
+      </c>
+      <c r="AJ74">
+        <v>112753</v>
+      </c>
+    </row>
+    <row r="75" spans="1:37">
+      <c r="D75" t="s">
+        <v>233</v>
+      </c>
+      <c r="E75" t="s">
+        <v>234</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H75" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I75" t="s">
+        <v>201</v>
+      </c>
+      <c r="J75" t="s">
+        <v>46</v>
+      </c>
+      <c r="AF75">
+        <v>20.0</v>
+      </c>
+      <c r="AI75" t="s">
+        <v>227</v>
+      </c>
+      <c r="AJ75">
+        <v>112760</v>
+      </c>
+    </row>
+    <row r="76" spans="1:37">
+      <c r="D76" t="s">
+        <v>235</v>
+      </c>
+      <c r="E76" t="s">
+        <v>236</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H76" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I76" t="s">
+        <v>201</v>
+      </c>
+      <c r="J76" t="s">
+        <v>202</v>
+      </c>
+      <c r="AE76">
+        <v>1</v>
+      </c>
+      <c r="AF76">
+        <v>26.0</v>
+      </c>
+      <c r="AG76">
+        <v>26.0</v>
+      </c>
+      <c r="AI76" t="s">
+        <v>227</v>
+      </c>
+      <c r="AJ76">
+        <v>112529</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>