--- v1 (2026-09-09)
+++ v2 (2026-10-21)
@@ -1493,51 +1493,51 @@
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="AD4" t="s">
         <v>35</v>
       </c>
       <c r="AE4">
         <v>2</v>
       </c>
       <c r="AF4">
         <v>24.0</v>
       </c>
       <c r="AG4">
         <v>24.0</v>
       </c>
       <c r="AI4" t="s">
         <v>31</v>
       </c>
       <c r="AJ4">
         <v>101876</v>
       </c>
       <c r="AK4">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>36</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="AE5">
@@ -1639,51 +1639,51 @@
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>46</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>23.0</v>
       </c>
       <c r="AI8" t="s">
         <v>47</v>
       </c>
       <c r="AJ8">
         <v>95993</v>
       </c>
       <c r="AK8">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>55</v>
       </c>
       <c r="E9" t="s">
         <v>56</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>46</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>41</v>
       </c>
       <c r="AF9">
@@ -1863,53 +1863,50 @@
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I14" t="s">
         <v>79</v>
       </c>
       <c r="J14" t="s">
         <v>51</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>18.0</v>
       </c>
       <c r="AI14" t="s">
         <v>80</v>
       </c>
       <c r="AJ14">
         <v>101883</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>81</v>
       </c>
       <c r="E15" t="s">
         <v>82</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>46</v>
       </c>
       <c r="I15" t="s">
         <v>79</v>
       </c>
       <c r="AF15">
         <v>15.0</v>
       </c>
       <c r="AI15" t="s">
         <v>83</v>
       </c>
       <c r="AJ15">
         <v>101445</v>
@@ -2004,51 +2001,51 @@
       <c r="G18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="I18" t="s">
         <v>91</v>
       </c>
       <c r="J18" t="s">
         <v>92</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>23.0</v>
       </c>
       <c r="AI18" t="s">
         <v>97</v>
       </c>
       <c r="AJ18">
         <v>102283</v>
       </c>
       <c r="AK18">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>98</v>
       </c>
       <c r="E19" t="s">
         <v>99</v>
       </c>
       <c r="F19" t="s">
         <v>100</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>46</v>
       </c>
       <c r="I19" t="s">
         <v>91</v>
       </c>
       <c r="J19" t="s">
         <v>51</v>
       </c>
       <c r="AE19">
@@ -2080,51 +2077,51 @@
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>62</v>
       </c>
       <c r="I20" t="s">
         <v>91</v>
       </c>
       <c r="J20" t="s">
         <v>92</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>23.0</v>
       </c>
       <c r="AI20" t="s">
         <v>103</v>
       </c>
       <c r="AJ20">
         <v>102237</v>
       </c>
       <c r="AK20">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>104</v>
       </c>
       <c r="E21" t="s">
         <v>105</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>62</v>
       </c>
       <c r="I21" t="s">
         <v>91</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>23.0</v>
       </c>
       <c r="AI21" t="s">
@@ -3375,50 +3372,53 @@
         <v>214</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I58" t="s">
         <v>192</v>
       </c>
       <c r="J58" t="s">
         <v>92</v>
       </c>
       <c r="AE58">
         <v>3</v>
       </c>
       <c r="AF58">
         <v>34.0</v>
       </c>
       <c r="AI58" t="s">
         <v>215</v>
       </c>
       <c r="AJ58">
         <v>102214</v>
+      </c>
+      <c r="AK58">
+        <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>216</v>
       </c>
       <c r="E59" t="s">
         <v>217</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I59" t="s">
         <v>192</v>
       </c>
       <c r="J59" t="s">
         <v>182</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">