--- v0 (2026-05-25)
+++ v1 (2026-09-09)
@@ -1966,51 +1966,51 @@
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>46</v>
       </c>
       <c r="I17" t="s">
         <v>91</v>
       </c>
       <c r="J17" t="s">
         <v>92</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>23.0</v>
       </c>
       <c r="AI17" t="s">
         <v>93</v>
       </c>
       <c r="AJ17">
         <v>102262</v>
       </c>
       <c r="AK17">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>94</v>
       </c>
       <c r="E18" t="s">
         <v>95</v>
       </c>
       <c r="F18" t="s">
         <v>96</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="I18" t="s">
         <v>91</v>
       </c>
       <c r="J18" t="s">
         <v>92</v>
       </c>
       <c r="AE18">
@@ -2041,50 +2041,53 @@
       </c>
       <c r="G19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>46</v>
       </c>
       <c r="I19" t="s">
         <v>91</v>
       </c>
       <c r="J19" t="s">
         <v>51</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>23.0</v>
       </c>
       <c r="AI19" t="s">
         <v>97</v>
       </c>
       <c r="AJ19">
         <v>102338</v>
       </c>
+      <c r="AK19">
+        <v>5</v>
+      </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>101</v>
       </c>
       <c r="E20" t="s">
         <v>49</v>
       </c>
       <c r="F20" t="s">
         <v>102</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>62</v>
       </c>
       <c r="I20" t="s">
         <v>91</v>
       </c>
       <c r="J20" t="s">
         <v>92</v>
       </c>
       <c r="AE20">
         <v>1</v>
@@ -3373,53 +3376,50 @@
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I58" t="s">
         <v>192</v>
       </c>
       <c r="J58" t="s">
         <v>92</v>
       </c>
       <c r="AE58">
         <v>3</v>
       </c>
       <c r="AF58">
         <v>34.0</v>
       </c>
       <c r="AI58" t="s">
         <v>215</v>
       </c>
       <c r="AJ58">
         <v>102214</v>
       </c>
-      <c r="AK58">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>216</v>
       </c>
       <c r="E59" t="s">
         <v>217</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I59" t="s">
         <v>192</v>
       </c>
       <c r="J59" t="s">
         <v>182</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>18.0</v>
@@ -4075,51 +4075,51 @@
       <c r="F80" t="s">
         <v>258</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>62</v>
       </c>
       <c r="I80" t="s">
         <v>192</v>
       </c>
       <c r="AE80">
         <v>2</v>
       </c>
       <c r="AF80">
         <v>31.0</v>
       </c>
       <c r="AI80" t="s">
         <v>248</v>
       </c>
       <c r="AJ80">
         <v>102293</v>
       </c>
       <c r="AK80">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>259</v>
       </c>
       <c r="E81" t="s">
         <v>228</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>62</v>
       </c>
       <c r="I81" t="s">
         <v>192</v>
       </c>
       <c r="J81" t="s">
         <v>260</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
@@ -4216,50 +4216,53 @@
         <v>26</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>62</v>
       </c>
       <c r="I84" t="s">
         <v>192</v>
       </c>
       <c r="J84" t="s">
         <v>29</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>23.0</v>
       </c>
       <c r="AG84">
         <v>23.0</v>
       </c>
       <c r="AI84" t="s">
         <v>248</v>
       </c>
       <c r="AJ84">
         <v>101877</v>
+      </c>
+      <c r="AK84">
+        <v>5</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>267</v>
       </c>
       <c r="E85" t="s">
         <v>268</v>
       </c>
       <c r="F85" t="s">
         <v>269</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>62</v>
       </c>
       <c r="I85" t="s">
         <v>192</v>
       </c>
       <c r="J85" t="s">
         <v>41</v>
       </c>
       <c r="AE85">