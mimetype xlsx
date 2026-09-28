--- v2 (2026-09-08)
+++ v3 (2026-09-28)
@@ -1434,84 +1434,87 @@
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>64</v>
       </c>
       <c r="AE12">
         <v>2</v>
       </c>
       <c r="AF12">
         <v>23.0</v>
       </c>
       <c r="AI12" t="s">
         <v>60</v>
       </c>
       <c r="AJ12">
         <v>101046</v>
       </c>
       <c r="AK12">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>65</v>
       </c>
       <c r="E13" t="s">
         <v>44</v>
       </c>
       <c r="F13" t="s">
         <v>66</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I13" t="s">
         <v>67</v>
       </c>
       <c r="J13" t="s">
         <v>68</v>
       </c>
       <c r="AF13">
         <v>15.0</v>
       </c>
       <c r="AI13" t="s">
         <v>69</v>
       </c>
       <c r="AJ13">
         <v>101966</v>
       </c>
+      <c r="AK13">
+        <v>3</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>70</v>
       </c>
       <c r="E14" t="s">
         <v>71</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I14" t="s">
         <v>67</v>
       </c>
       <c r="J14" t="s">
         <v>72</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>19.0</v>
@@ -1740,51 +1743,51 @@
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I21" t="s">
         <v>101</v>
       </c>
       <c r="J21" t="s">
         <v>29</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>19.0</v>
       </c>
       <c r="AI21" t="s">
         <v>102</v>
       </c>
       <c r="AJ21">
         <v>101153</v>
       </c>
       <c r="AK21">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>103</v>
       </c>
       <c r="E22" t="s">
         <v>104</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I22" t="s">
         <v>101</v>
       </c>
       <c r="J22" t="s">
         <v>105</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
@@ -2003,51 +2006,51 @@
       <c r="H28" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I28" t="s">
         <v>127</v>
       </c>
       <c r="J28" t="s">
         <v>132</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>19.0</v>
       </c>
       <c r="AG28">
         <v>19.0</v>
       </c>
       <c r="AI28" t="s">
         <v>133</v>
       </c>
       <c r="AJ28">
         <v>100953</v>
       </c>
       <c r="AK28">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>124</v>
       </c>
       <c r="E29" t="s">
         <v>125</v>
       </c>
       <c r="F29" t="s">
         <v>134</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I29" t="s">
         <v>127</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">