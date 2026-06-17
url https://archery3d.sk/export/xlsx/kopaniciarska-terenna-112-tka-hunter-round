--- v0 (2026-04-29)
+++ v1 (2026-06-17)
@@ -2317,50 +2317,53 @@
       </c>
       <c r="G37" s="4" t="s">
         <v>55</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I37" t="s">
         <v>127</v>
       </c>
       <c r="J37" t="s">
         <v>29</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>19.0</v>
       </c>
       <c r="AI37" t="s">
         <v>150</v>
       </c>
       <c r="AJ37">
         <v>101088</v>
       </c>
+      <c r="AK37">
+        <v>5</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>156</v>
       </c>
       <c r="E38" t="s">
         <v>157</v>
       </c>
       <c r="F38" t="s">
         <v>158</v>
       </c>
       <c r="G38" s="4" t="s">
         <v>55</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I38" t="s">
         <v>127</v>
       </c>
       <c r="J38" t="s">
         <v>29</v>
       </c>
       <c r="AF38">
         <v>15.0</v>