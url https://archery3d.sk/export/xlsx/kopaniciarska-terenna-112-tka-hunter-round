--- v1 (2026-06-17)
+++ v2 (2026-09-08)
@@ -1367,51 +1367,51 @@
       <c r="G10" s="4" t="s">
         <v>55</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>29</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>19.0</v>
       </c>
       <c r="AI10" t="s">
         <v>56</v>
       </c>
       <c r="AJ10">
         <v>101154</v>
       </c>
       <c r="AK10">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>57</v>
       </c>
       <c r="E11" t="s">
         <v>58</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>19.0</v>
       </c>
       <c r="AI11" t="s">
@@ -1572,53 +1572,50 @@
         <v>55</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>80</v>
       </c>
       <c r="I16" t="s">
         <v>81</v>
       </c>
       <c r="J16" t="s">
         <v>68</v>
       </c>
       <c r="AD16" t="s">
         <v>82</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>14.0</v>
       </c>
       <c r="AI16" t="s">
         <v>83</v>
       </c>
       <c r="AJ16">
         <v>100964</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>84</v>
       </c>
       <c r="E17" t="s">
         <v>85</v>
       </c>
       <c r="F17" t="s">
         <v>86</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I17" t="s">
         <v>81</v>
       </c>
       <c r="J17" t="s">
         <v>68</v>
       </c>
       <c r="AE17">