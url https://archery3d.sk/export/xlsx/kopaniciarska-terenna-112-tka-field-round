--- v1 (2026-09-08)
+++ v2 (2026-09-28)
@@ -1577,51 +1577,51 @@
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>74</v>
       </c>
       <c r="AE15">
         <v>2</v>
       </c>
       <c r="AF15">
         <v>27.0</v>
       </c>
       <c r="AI15" t="s">
         <v>70</v>
       </c>
       <c r="AJ15">
         <v>101045</v>
       </c>
       <c r="AK15">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>75</v>
       </c>
       <c r="E16" t="s">
         <v>76</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>21.0</v>
       </c>
       <c r="AI16" t="s">
@@ -1877,51 +1877,51 @@
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I24" t="s">
         <v>105</v>
       </c>
       <c r="J24" t="s">
         <v>29</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>21.0</v>
       </c>
       <c r="AI24" t="s">
         <v>106</v>
       </c>
       <c r="AJ24">
         <v>101150</v>
       </c>
       <c r="AK24">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>107</v>
       </c>
       <c r="E25" t="s">
         <v>85</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I25" t="s">
         <v>105</v>
       </c>
       <c r="J25" t="s">
         <v>108</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
@@ -2143,51 +2143,51 @@
       <c r="H31" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I31" t="s">
         <v>127</v>
       </c>
       <c r="J31" t="s">
         <v>132</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>21.0</v>
       </c>
       <c r="AG31">
         <v>21.0</v>
       </c>
       <c r="AI31" t="s">
         <v>133</v>
       </c>
       <c r="AJ31">
         <v>100952</v>
       </c>
       <c r="AK31">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>134</v>
       </c>
       <c r="E32" t="s">
         <v>135</v>
       </c>
       <c r="F32" t="s">
         <v>136</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I32" t="s">
         <v>127</v>
       </c>
       <c r="J32" t="s">
         <v>137</v>
       </c>
       <c r="AE32">