--- v2 (2026-09-28)
+++ v3 (2026-10-20)
@@ -1279,51 +1279,51 @@
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>45</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
         <v>21.0</v>
       </c>
       <c r="AI7" t="s">
         <v>38</v>
       </c>
       <c r="AJ7">
         <v>100971</v>
       </c>
       <c r="AK7">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>46</v>
       </c>
       <c r="E8" t="s">
         <v>47</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>49</v>
       </c>
       <c r="AE8">