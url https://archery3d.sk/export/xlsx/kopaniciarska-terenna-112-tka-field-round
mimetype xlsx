--- v0 (2026-05-30)
+++ v1 (2026-09-08)
@@ -1460,51 +1460,51 @@
       <c r="G12" s="4" t="s">
         <v>61</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>21.0</v>
       </c>
       <c r="AI12" t="s">
         <v>62</v>
       </c>
       <c r="AJ12">
         <v>101151</v>
       </c>
       <c r="AK12">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>63</v>
       </c>
       <c r="E13" t="s">
         <v>64</v>
       </c>
       <c r="F13" t="s">
         <v>65</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>61</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>45</v>
       </c>
       <c r="AE13">
@@ -2181,51 +2181,51 @@
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I32" t="s">
         <v>127</v>
       </c>
       <c r="J32" t="s">
         <v>137</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>21.0</v>
       </c>
       <c r="AI32" t="s">
         <v>133</v>
       </c>
       <c r="AJ32">
         <v>102042</v>
       </c>
       <c r="AK32">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>124</v>
       </c>
       <c r="E33" t="s">
         <v>125</v>
       </c>
       <c r="F33" t="s">
         <v>138</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I33" t="s">
         <v>127</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
@@ -2505,51 +2505,51 @@
       <c r="G41" s="4" t="s">
         <v>61</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I41" t="s">
         <v>127</v>
       </c>
       <c r="J41" t="s">
         <v>155</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>21.0</v>
       </c>
       <c r="AI41" t="s">
         <v>166</v>
       </c>
       <c r="AJ41">
         <v>102007</v>
       </c>
       <c r="AK41">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>167</v>
       </c>
       <c r="E42" t="s">
         <v>168</v>
       </c>
       <c r="F42" t="s">
         <v>169</v>
       </c>
       <c r="G42" s="4" t="s">
         <v>61</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I42" t="s">
         <v>127</v>
       </c>
       <c r="J42" t="s">
         <v>80</v>
       </c>
       <c r="AF42">