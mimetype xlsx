--- v0 (2026-06-17)
+++ v1 (2026-09-29)
@@ -1093,51 +1093,51 @@
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
         <v>17.0</v>
       </c>
       <c r="AI7" t="s">
         <v>36</v>
       </c>
       <c r="AJ7">
         <v>72656</v>
       </c>
       <c r="AK7">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>46</v>
       </c>
       <c r="E8" t="s">
         <v>47</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>35</v>
       </c>
       <c r="AE8">