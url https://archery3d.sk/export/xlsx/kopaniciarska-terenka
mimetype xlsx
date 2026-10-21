--- v1 (2026-09-29)
+++ v2 (2026-10-21)
@@ -991,51 +991,51 @@
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AE4">
         <v>1</v>
       </c>
       <c r="AF4">
         <v>17.0</v>
       </c>
       <c r="AI4" t="s">
         <v>36</v>
       </c>
       <c r="AJ4">
         <v>72604</v>
       </c>
       <c r="AK4">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="AE5">