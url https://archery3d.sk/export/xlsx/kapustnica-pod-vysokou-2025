--- v0 (2026-07-29)
+++ v1 (2026-09-09)
@@ -1533,51 +1533,51 @@
       <c r="G15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>43</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="J15" t="s">
         <v>59</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>20.0</v>
       </c>
       <c r="AI15" t="s">
         <v>67</v>
       </c>
       <c r="AJ15">
         <v>103826</v>
       </c>
       <c r="AK15">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>71</v>
       </c>
       <c r="E16" t="s">
         <v>72</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>73</v>
       </c>
       <c r="I16" t="s">
         <v>27</v>
       </c>
       <c r="J16" t="s">
         <v>74</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">