--- v1 (2026-09-09)
+++ v2 (2026-10-02)
@@ -1431,51 +1431,51 @@
       <c r="F12" t="s">
         <v>62</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>43</v>
       </c>
       <c r="I12" t="s">
         <v>27</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>20.0</v>
       </c>
       <c r="AI12" t="s">
         <v>44</v>
       </c>
       <c r="AJ12">
         <v>103867</v>
       </c>
       <c r="AK12">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>63</v>
       </c>
       <c r="E13" t="s">
         <v>57</v>
       </c>
       <c r="F13" t="s">
         <v>64</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>43</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
@@ -1733,87 +1733,90 @@
       </c>
       <c r="G21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>43</v>
       </c>
       <c r="I21" t="s">
         <v>84</v>
       </c>
       <c r="J21" t="s">
         <v>59</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>20.0</v>
       </c>
       <c r="AI21" t="s">
         <v>90</v>
       </c>
       <c r="AJ21">
         <v>104685</v>
       </c>
+      <c r="AK21">
+        <v>5</v>
+      </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>91</v>
       </c>
       <c r="E22" t="s">
         <v>92</v>
       </c>
       <c r="F22" t="s">
         <v>93</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>73</v>
       </c>
       <c r="I22" t="s">
         <v>84</v>
       </c>
       <c r="J22" t="s">
         <v>59</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>20.0</v>
       </c>
       <c r="AI22" t="s">
         <v>94</v>
       </c>
       <c r="AJ22">
         <v>104684</v>
       </c>
       <c r="AK22">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>95</v>
       </c>
       <c r="E23" t="s">
         <v>57</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="I23" t="s">
         <v>96</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>20.0</v>
       </c>
       <c r="AI23" t="s">