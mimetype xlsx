--- v0 (2026-08-19)
+++ v1 (2026-10-01)
@@ -1561,51 +1561,51 @@
       <c r="E11" t="s">
         <v>57</v>
       </c>
       <c r="F11" t="s">
         <v>58</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="AF11">
         <v>14.0</v>
       </c>
       <c r="AI11" t="s">
         <v>48</v>
       </c>
       <c r="AJ11">
         <v>92467</v>
       </c>
       <c r="AK11">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>59</v>
       </c>
       <c r="E12" t="s">
         <v>60</v>
       </c>
       <c r="F12" t="s">
         <v>61</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="AE12">
@@ -1873,51 +1873,51 @@
       <c r="F20" t="s">
         <v>81</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>20.0</v>
       </c>
       <c r="AI20" t="s">
         <v>48</v>
       </c>
       <c r="AJ20">
         <v>93110</v>
       </c>
       <c r="AK20">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>82</v>
       </c>
       <c r="E21" t="s">
         <v>83</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>20.0</v>
       </c>
       <c r="AI21" t="s">
@@ -2045,92 +2045,92 @@
       <c r="G25" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>64</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>20.0</v>
       </c>
       <c r="AI25" t="s">
         <v>89</v>
       </c>
       <c r="AJ25">
         <v>92057</v>
       </c>
       <c r="AK25">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>95</v>
       </c>
       <c r="E26" t="s">
         <v>96</v>
       </c>
       <c r="F26" t="s">
         <v>97</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>86</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>20.0</v>
       </c>
       <c r="AG26">
         <v>20.0</v>
       </c>
       <c r="AI26" t="s">
         <v>89</v>
       </c>
       <c r="AJ26">
         <v>91859</v>
       </c>
       <c r="AK26">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>98</v>
       </c>
       <c r="E27" t="s">
         <v>99</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>100</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="AE27">
         <v>2</v>
       </c>
       <c r="AF27">
         <v>26.0</v>
       </c>
       <c r="AI27" t="s">
@@ -2254,53 +2254,50 @@
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>100</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>110</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>20.0</v>
       </c>
       <c r="AI31" t="s">
         <v>101</v>
       </c>
       <c r="AJ31">
         <v>93423</v>
       </c>
-      <c r="AK31">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>111</v>
       </c>
       <c r="E32" t="s">
         <v>112</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I32" t="s">
         <v>113</v>
       </c>
       <c r="AD32" t="s">
         <v>114</v>
       </c>
       <c r="AF32">
         <v>10.0</v>
       </c>
       <c r="AI32" t="s">
         <v>115</v>
@@ -3034,51 +3031,51 @@
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I56" t="s">
         <v>162</v>
       </c>
       <c r="J56" t="s">
         <v>181</v>
       </c>
       <c r="AF56">
         <v>14.0</v>
       </c>
       <c r="AG56">
         <v>14.0</v>
       </c>
       <c r="AI56" t="s">
         <v>177</v>
       </c>
       <c r="AJ56">
         <v>93466</v>
       </c>
       <c r="AK56">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>182</v>
       </c>
       <c r="E57" t="s">
         <v>55</v>
       </c>
       <c r="F57" t="s">
         <v>183</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I57" t="s">
         <v>162</v>
       </c>
       <c r="J57" t="s">
         <v>184</v>
       </c>
       <c r="AE57">