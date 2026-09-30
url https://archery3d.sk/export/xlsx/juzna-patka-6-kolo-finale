--- v0 (2026-09-08)
+++ v1 (2026-09-30)
@@ -5384,51 +5384,51 @@
       <c r="F115" t="s">
         <v>333</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I115" t="s">
         <v>310</v>
       </c>
       <c r="J115" t="s">
         <v>331</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AI115" t="s">
         <v>327</v>
       </c>
       <c r="AJ115">
         <v>5702</v>
       </c>
       <c r="AK115">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>334</v>
       </c>
       <c r="E116" t="s">
         <v>335</v>
       </c>
       <c r="F116" t="s">
         <v>224</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I116" t="s">
         <v>310</v>
       </c>
       <c r="J116" t="s">
         <v>45</v>
       </c>
       <c r="AE116">
@@ -5756,51 +5756,51 @@
       <c r="F127" t="s">
         <v>362</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I127" t="s">
         <v>339</v>
       </c>
       <c r="J127" t="s">
         <v>35</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AI127" t="s">
         <v>363</v>
       </c>
       <c r="AJ127">
         <v>4876</v>
       </c>
       <c r="AK127">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>364</v>
       </c>
       <c r="E128" t="s">
         <v>337</v>
       </c>
       <c r="F128" t="s">
         <v>365</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I128" t="s">
         <v>339</v>
       </c>
       <c r="J128" t="s">
         <v>366</v>
       </c>
       <c r="AE128">