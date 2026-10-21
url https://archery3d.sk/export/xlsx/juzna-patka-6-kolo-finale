--- v1 (2026-09-30)
+++ v2 (2026-10-21)
@@ -2684,51 +2684,51 @@
       <c r="F28" t="s">
         <v>104</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>29</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>99</v>
       </c>
       <c r="AJ28">
         <v>5682</v>
       </c>
       <c r="AK28">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>105</v>
       </c>
       <c r="E29" t="s">
         <v>98</v>
       </c>
       <c r="F29" t="s">
         <v>106</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>107</v>
       </c>
       <c r="AE29">