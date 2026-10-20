--- v0 (2026-09-08)
+++ v1 (2026-10-20)
@@ -5347,51 +5347,51 @@
       <c r="F113" t="s">
         <v>331</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="6" t="s">
         <v>118</v>
       </c>
       <c r="I113" t="s">
         <v>300</v>
       </c>
       <c r="J113" t="s">
         <v>332</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AI113" t="s">
         <v>327</v>
       </c>
       <c r="AJ113">
         <v>2949</v>
       </c>
       <c r="AK113">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>333</v>
       </c>
       <c r="E114" t="s">
         <v>334</v>
       </c>
       <c r="F114" t="s">
         <v>335</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>118</v>
       </c>
       <c r="I114" t="s">
         <v>300</v>
       </c>
       <c r="J114" t="s">
         <v>332</v>
       </c>
       <c r="AE114">
@@ -6123,51 +6123,51 @@
       <c r="F138" t="s">
         <v>392</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I138" t="s">
         <v>337</v>
       </c>
       <c r="J138" t="s">
         <v>29</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AI138" t="s">
         <v>361</v>
       </c>
       <c r="AJ138">
         <v>2798</v>
       </c>
       <c r="AK138">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>393</v>
       </c>
       <c r="E139" t="s">
         <v>394</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I139" t="s">
         <v>337</v>
       </c>
       <c r="J139" t="s">
         <v>39</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AI139" t="s">