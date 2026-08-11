--- v0 (2026-07-21)
+++ v1 (2026-08-11)
@@ -2781,51 +2781,51 @@
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AF3">
         <v>6.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>109518</v>
       </c>
       <c r="AK3">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="AD4" t="s">
         <v>34</v>
       </c>
       <c r="AE4">
         <v>1</v>
       </c>
       <c r="AF4">
@@ -4188,50 +4188,53 @@
       </c>
       <c r="F44" t="s">
         <v>155</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>21.0</v>
       </c>
       <c r="AI44" t="s">
         <v>143</v>
       </c>
       <c r="AJ44">
         <v>107865</v>
       </c>
+      <c r="AK44">
+        <v>4</v>
+      </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>156</v>
       </c>
       <c r="E45" t="s">
         <v>154</v>
       </c>
       <c r="F45" t="s">
         <v>157</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>57</v>
       </c>
       <c r="AE45">
         <v>1</v>
@@ -9462,51 +9465,51 @@
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I201" t="s">
         <v>524</v>
       </c>
       <c r="J201" t="s">
         <v>88</v>
       </c>
       <c r="AE201">
         <v>1</v>
       </c>
       <c r="AF201">
         <v>15.0</v>
       </c>
       <c r="AI201" t="s">
         <v>565</v>
       </c>
       <c r="AJ201">
         <v>106280</v>
       </c>
       <c r="AK201">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
         <v>426</v>
       </c>
       <c r="E202" t="s">
         <v>129</v>
       </c>
       <c r="F202" t="s">
         <v>566</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I202" t="s">
         <v>524</v>
       </c>
       <c r="J202" t="s">
         <v>108</v>
       </c>
       <c r="AE202">
@@ -10525,86 +10528,86 @@
       <c r="G233" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H233" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I233" t="s">
         <v>524</v>
       </c>
       <c r="J233" t="s">
         <v>242</v>
       </c>
       <c r="AE233">
         <v>1</v>
       </c>
       <c r="AF233">
         <v>21.0</v>
       </c>
       <c r="AI233" t="s">
         <v>588</v>
       </c>
       <c r="AJ233">
         <v>108214</v>
       </c>
       <c r="AK233">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="234" spans="1:37">
       <c r="D234" t="s">
         <v>629</v>
       </c>
       <c r="E234" t="s">
         <v>134</v>
       </c>
       <c r="F234" t="s">
         <v>630</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I234" t="s">
         <v>524</v>
       </c>
       <c r="J234" t="s">
         <v>355</v>
       </c>
       <c r="AF234">
         <v>14.0</v>
       </c>
       <c r="AI234" t="s">
         <v>588</v>
       </c>
       <c r="AJ234">
         <v>106168</v>
       </c>
       <c r="AK234">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="235" spans="1:37">
       <c r="D235" t="s">
         <v>631</v>
       </c>
       <c r="E235" t="s">
         <v>626</v>
       </c>
       <c r="F235" t="s">
         <v>632</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H235" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I235" t="s">
         <v>524</v>
       </c>
       <c r="J235" t="s">
         <v>355</v>
       </c>
       <c r="AF235">
@@ -11266,51 +11269,51 @@
       <c r="F254" t="s">
         <v>677</v>
       </c>
       <c r="G254" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H254" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I254" t="s">
         <v>524</v>
       </c>
       <c r="J254" t="s">
         <v>391</v>
       </c>
       <c r="AF254">
         <v>14.0</v>
       </c>
       <c r="AI254" t="s">
         <v>643</v>
       </c>
       <c r="AJ254">
         <v>108268</v>
       </c>
       <c r="AK254">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="255" spans="1:37">
       <c r="D255" t="s">
         <v>583</v>
       </c>
       <c r="E255" t="s">
         <v>148</v>
       </c>
       <c r="F255" t="s">
         <v>678</v>
       </c>
       <c r="G255" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H255" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I255" t="s">
         <v>524</v>
       </c>
       <c r="J255" t="s">
         <v>585</v>
       </c>
       <c r="AE255">