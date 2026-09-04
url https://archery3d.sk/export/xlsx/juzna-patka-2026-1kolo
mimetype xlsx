--- v1 (2026-08-11)
+++ v2 (2026-09-04)
@@ -4425,51 +4425,51 @@
       <c r="G51" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>57</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>21.0</v>
       </c>
       <c r="AI51" t="s">
         <v>143</v>
       </c>
       <c r="AJ51">
         <v>106187</v>
       </c>
       <c r="AK51">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>170</v>
       </c>
       <c r="E52" t="s">
         <v>171</v>
       </c>
       <c r="F52" t="s">
         <v>172</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
         <v>173</v>
       </c>
       <c r="AE52">
@@ -5632,50 +5632,53 @@
       </c>
       <c r="G85" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H85" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I85" t="s">
         <v>262</v>
       </c>
       <c r="J85" t="s">
         <v>40</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AF85">
         <v>16.0</v>
       </c>
       <c r="AI85" t="s">
         <v>272</v>
       </c>
       <c r="AJ85">
         <v>108745</v>
       </c>
+      <c r="AK85">
+        <v>4</v>
+      </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>275</v>
       </c>
       <c r="E86" t="s">
         <v>276</v>
       </c>
       <c r="F86" t="s">
         <v>277</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I86" t="s">
         <v>262</v>
       </c>
       <c r="AF86">
         <v>14.0</v>
       </c>
       <c r="AI86" t="s">
         <v>278</v>
@@ -8867,51 +8870,51 @@
       <c r="G184" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H184" s="6" t="s">
         <v>176</v>
       </c>
       <c r="I184" t="s">
         <v>473</v>
       </c>
       <c r="J184" t="s">
         <v>248</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AF184">
         <v>21.0</v>
       </c>
       <c r="AI184" t="s">
         <v>517</v>
       </c>
       <c r="AJ184">
         <v>106422</v>
       </c>
       <c r="AK184">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>518</v>
       </c>
       <c r="E185" t="s">
         <v>421</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H185" s="6" t="s">
         <v>176</v>
       </c>
       <c r="I185" t="s">
         <v>473</v>
       </c>
       <c r="AE185">
         <v>1</v>
       </c>
       <c r="AF185">
         <v>21.0</v>
       </c>
       <c r="AI185" t="s">