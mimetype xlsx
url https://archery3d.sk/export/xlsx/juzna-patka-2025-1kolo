--- v2 (2026-08-25)
+++ v3 (2026-09-30)
@@ -2327,51 +2327,51 @@
       <c r="D19" t="s">
         <v>74</v>
       </c>
       <c r="E19" t="s">
         <v>75</v>
       </c>
       <c r="F19" t="s">
         <v>76</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AI19" t="s">
         <v>57</v>
       </c>
       <c r="AJ19">
         <v>100541</v>
       </c>
       <c r="AK19">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>77</v>
       </c>
       <c r="E20" t="s">
         <v>78</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AI20" t="s">
         <v>57</v>
       </c>
       <c r="AJ20">
         <v>100542</v>
       </c>
     </row>
@@ -2740,51 +2740,51 @@
       <c r="D35" t="s">
         <v>109</v>
       </c>
       <c r="E35" t="s">
         <v>110</v>
       </c>
       <c r="F35" t="s">
         <v>111</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="AI35" t="s">
         <v>105</v>
       </c>
       <c r="AJ35">
         <v>100528</v>
       </c>
       <c r="AK35">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>112</v>
       </c>
       <c r="E36" t="s">
         <v>113</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="AI36" t="s">
         <v>105</v>
       </c>
       <c r="AJ36">
         <v>100529</v>
       </c>
     </row>
@@ -3769,51 +3769,51 @@
       <c r="D74" t="s">
         <v>207</v>
       </c>
       <c r="E74" t="s">
         <v>208</v>
       </c>
       <c r="F74" t="s">
         <v>209</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I74" t="s">
         <v>178</v>
       </c>
       <c r="AI74" t="s">
         <v>206</v>
       </c>
       <c r="AJ74">
         <v>100589</v>
       </c>
       <c r="AK74">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>210</v>
       </c>
       <c r="E75" t="s">
         <v>211</v>
       </c>
       <c r="F75" t="s">
         <v>212</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I75" t="s">
         <v>178</v>
       </c>
       <c r="AI75" t="s">
         <v>213</v>
       </c>
       <c r="AJ75">
@@ -5649,51 +5649,51 @@
       <c r="D147" t="s">
         <v>368</v>
       </c>
       <c r="E147" t="s">
         <v>70</v>
       </c>
       <c r="F147" t="s">
         <v>369</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I147" t="s">
         <v>309</v>
       </c>
       <c r="AI147" t="s">
         <v>346</v>
       </c>
       <c r="AJ147">
         <v>100662</v>
       </c>
       <c r="AK147">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
         <v>265</v>
       </c>
       <c r="E148" t="s">
         <v>359</v>
       </c>
       <c r="F148" t="s">
         <v>370</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I148" t="s">
         <v>309</v>
       </c>
       <c r="AI148" t="s">
         <v>346</v>
       </c>
       <c r="AJ148">
@@ -6009,51 +6009,51 @@
       <c r="D162" t="s">
         <v>384</v>
       </c>
       <c r="E162" t="s">
         <v>385</v>
       </c>
       <c r="F162" t="s">
         <v>386</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I162" t="s">
         <v>309</v>
       </c>
       <c r="AI162" t="s">
         <v>387</v>
       </c>
       <c r="AJ162">
         <v>100677</v>
       </c>
       <c r="AK162">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>388</v>
       </c>
       <c r="E163" t="s">
         <v>389</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I163" t="s">
         <v>309</v>
       </c>
       <c r="AI163" t="s">
         <v>387</v>
       </c>
       <c r="AJ163">
         <v>100678</v>
       </c>
     </row>
@@ -6061,80 +6061,80 @@
       <c r="D164" t="s">
         <v>390</v>
       </c>
       <c r="E164" t="s">
         <v>391</v>
       </c>
       <c r="F164" t="s">
         <v>392</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I164" t="s">
         <v>309</v>
       </c>
       <c r="AI164" t="s">
         <v>387</v>
       </c>
       <c r="AJ164">
         <v>100679</v>
       </c>
       <c r="AK164">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
         <v>393</v>
       </c>
       <c r="E165" t="s">
         <v>110</v>
       </c>
       <c r="F165" t="s">
         <v>394</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I165" t="s">
         <v>309</v>
       </c>
       <c r="AI165" t="s">
         <v>387</v>
       </c>
       <c r="AJ165">
         <v>100680</v>
       </c>
       <c r="AK165">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>395</v>
       </c>
       <c r="E166" t="s">
         <v>335</v>
       </c>
       <c r="F166" t="s">
         <v>396</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I166" t="s">
         <v>309</v>
       </c>
       <c r="AI166" t="s">
         <v>387</v>
       </c>
       <c r="AJ166">