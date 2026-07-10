--- v0 (2026-05-04)
+++ v1 (2026-07-10)
@@ -2008,53 +2008,50 @@
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>40</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7" t="s">
         <v>42</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="AI7" t="s">
         <v>44</v>
       </c>
       <c r="AJ7">
         <v>100524</v>
       </c>
-      <c r="AK7">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>45</v>
       </c>
       <c r="E8" t="s">
         <v>46</v>
       </c>
       <c r="F8" t="s">
         <v>47</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>43</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="AI8" t="s">
         <v>44</v>
       </c>
       <c r="AJ8">
         <v>100525</v>
@@ -2125,51 +2122,51 @@
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>54</v>
       </c>
       <c r="F11" t="s">
         <v>55</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="AI11" t="s">
         <v>57</v>
       </c>
       <c r="AJ11">
         <v>100533</v>
       </c>
       <c r="AK11">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>58</v>
       </c>
       <c r="E12" t="s">
         <v>59</v>
       </c>
       <c r="F12" t="s">
         <v>60</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="AI12" t="s">
         <v>57</v>
       </c>
       <c r="AJ12">
@@ -2405,51 +2402,51 @@
       <c r="D22" t="s">
         <v>80</v>
       </c>
       <c r="E22" t="s">
         <v>81</v>
       </c>
       <c r="F22" t="s">
         <v>82</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AI22" t="s">
         <v>57</v>
       </c>
       <c r="AJ22">
         <v>100544</v>
       </c>
       <c r="AK22">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>83</v>
       </c>
       <c r="E23" t="s">
         <v>67</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AI23" t="s">
         <v>57</v>
       </c>
       <c r="AJ23">
         <v>100545</v>
       </c>
     </row>
@@ -2685,51 +2682,51 @@
       <c r="D33" t="s">
         <v>103</v>
       </c>
       <c r="E33" t="s">
         <v>52</v>
       </c>
       <c r="F33" t="s">
         <v>104</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="AI33" t="s">
         <v>105</v>
       </c>
       <c r="AJ33">
         <v>100526</v>
       </c>
       <c r="AK33">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>106</v>
       </c>
       <c r="E34" t="s">
         <v>107</v>
       </c>
       <c r="F34" t="s">
         <v>108</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="AI34" t="s">
         <v>105</v>
       </c>
       <c r="AJ34">
@@ -3028,50 +3025,53 @@
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>134</v>
       </c>
       <c r="E46" t="s">
         <v>135</v>
       </c>
       <c r="F46" t="s">
         <v>136</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="AI46" t="s">
         <v>123</v>
       </c>
       <c r="AJ46">
         <v>100561</v>
       </c>
+      <c r="AK46">
+        <v>5</v>
+      </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>137</v>
       </c>
       <c r="E47" t="s">
         <v>138</v>
       </c>
       <c r="F47" t="s">
         <v>139</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I47" t="s">
         <v>140</v>
       </c>
       <c r="AI47" t="s">
         <v>141</v>
       </c>
       <c r="AJ47">
         <v>100562</v>
@@ -3567,51 +3567,51 @@
       <c r="D66" t="s">
         <v>190</v>
       </c>
       <c r="E66" t="s">
         <v>191</v>
       </c>
       <c r="F66" t="s">
         <v>192</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I66" t="s">
         <v>178</v>
       </c>
       <c r="AI66" t="s">
         <v>179</v>
       </c>
       <c r="AJ66">
         <v>100581</v>
       </c>
       <c r="AK66">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>193</v>
       </c>
       <c r="E67" t="s">
         <v>194</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I67" t="s">
         <v>178</v>
       </c>
       <c r="AI67" t="s">
         <v>179</v>
       </c>
       <c r="AJ67">
         <v>100582</v>
       </c>
     </row>
@@ -3856,51 +3856,51 @@
       <c r="D77" t="s">
         <v>217</v>
       </c>
       <c r="E77" t="s">
         <v>218</v>
       </c>
       <c r="F77" t="s">
         <v>219</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I77" t="s">
         <v>220</v>
       </c>
       <c r="AI77" t="s">
         <v>221</v>
       </c>
       <c r="AJ77">
         <v>100592</v>
       </c>
       <c r="AK77">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>198</v>
       </c>
       <c r="E78" t="s">
         <v>222</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I78" t="s">
         <v>220</v>
       </c>
       <c r="AI78" t="s">
         <v>223</v>
       </c>
       <c r="AJ78">
         <v>100593</v>
       </c>
     </row>
@@ -4006,51 +4006,51 @@
       <c r="D83" t="s">
         <v>236</v>
       </c>
       <c r="E83" t="s">
         <v>237</v>
       </c>
       <c r="F83" t="s">
         <v>238</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I83" t="s">
         <v>225</v>
       </c>
       <c r="AI83" t="s">
         <v>235</v>
       </c>
       <c r="AJ83">
         <v>100598</v>
       </c>
       <c r="AK83">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>239</v>
       </c>
       <c r="E84" t="s">
         <v>240</v>
       </c>
       <c r="F84" t="s">
         <v>241</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I84" t="s">
         <v>225</v>
       </c>
       <c r="AI84" t="s">
         <v>235</v>
       </c>
       <c r="AJ84">
@@ -4768,51 +4768,51 @@
       <c r="D113" t="s">
         <v>298</v>
       </c>
       <c r="E113" t="s">
         <v>119</v>
       </c>
       <c r="F113" t="s">
         <v>299</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I113" t="s">
         <v>278</v>
       </c>
       <c r="AI113" t="s">
         <v>300</v>
       </c>
       <c r="AJ113">
         <v>100622</v>
       </c>
       <c r="AK113">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>301</v>
       </c>
       <c r="E114" t="s">
         <v>117</v>
       </c>
       <c r="F114" t="s">
         <v>302</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I114" t="s">
         <v>278</v>
       </c>
       <c r="AI114" t="s">
         <v>300</v>
       </c>
       <c r="AJ114">
@@ -6009,51 +6009,51 @@
       <c r="D162" t="s">
         <v>384</v>
       </c>
       <c r="E162" t="s">
         <v>385</v>
       </c>
       <c r="F162" t="s">
         <v>386</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I162" t="s">
         <v>309</v>
       </c>
       <c r="AI162" t="s">
         <v>387</v>
       </c>
       <c r="AJ162">
         <v>100677</v>
       </c>
       <c r="AK162">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>388</v>
       </c>
       <c r="E163" t="s">
         <v>389</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I163" t="s">
         <v>309</v>
       </c>
       <c r="AI163" t="s">
         <v>387</v>
       </c>
       <c r="AJ163">
         <v>100678</v>
       </c>
     </row>
@@ -6298,51 +6298,51 @@
       <c r="D173" t="s">
         <v>409</v>
       </c>
       <c r="E173" t="s">
         <v>59</v>
       </c>
       <c r="F173" t="s">
         <v>410</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I173" t="s">
         <v>309</v>
       </c>
       <c r="AI173" t="s">
         <v>405</v>
       </c>
       <c r="AJ173">
         <v>100688</v>
       </c>
       <c r="AK173">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
         <v>411</v>
       </c>
       <c r="E174" t="s">
         <v>95</v>
       </c>
       <c r="F174" t="s">
         <v>412</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H174" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I174" t="s">
         <v>309</v>
       </c>
       <c r="AI174" t="s">
         <v>405</v>
       </c>
       <c r="AJ174">