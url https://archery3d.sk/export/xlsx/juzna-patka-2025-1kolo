--- v1 (2026-07-10)
+++ v2 (2026-08-25)
@@ -4852,51 +4852,51 @@
       <c r="D116" t="s">
         <v>154</v>
       </c>
       <c r="E116" t="s">
         <v>188</v>
       </c>
       <c r="F116" t="s">
         <v>306</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I116" t="s">
         <v>278</v>
       </c>
       <c r="AI116" t="s">
         <v>307</v>
       </c>
       <c r="AJ116">
         <v>100631</v>
       </c>
       <c r="AK116">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>308</v>
       </c>
       <c r="E117" t="s">
         <v>237</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I117" t="s">
         <v>278</v>
       </c>
       <c r="AI117" t="s">
         <v>307</v>
       </c>
       <c r="AJ117">
         <v>100632</v>
       </c>
     </row>
@@ -5493,51 +5493,51 @@
       <c r="D141" t="s">
         <v>358</v>
       </c>
       <c r="E141" t="s">
         <v>359</v>
       </c>
       <c r="F141" t="s">
         <v>360</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I141" t="s">
         <v>309</v>
       </c>
       <c r="AI141" t="s">
         <v>346</v>
       </c>
       <c r="AJ141">
         <v>100656</v>
       </c>
       <c r="AK141">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>361</v>
       </c>
       <c r="E142" t="s">
         <v>362</v>
       </c>
       <c r="F142" t="s">
         <v>363</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I142" t="s">
         <v>309</v>
       </c>
       <c r="AI142" t="s">
         <v>346</v>
       </c>
       <c r="AJ142">
@@ -5551,51 +5551,51 @@
       <c r="D143" t="s">
         <v>364</v>
       </c>
       <c r="E143" t="s">
         <v>65</v>
       </c>
       <c r="F143" t="s">
         <v>365</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I143" t="s">
         <v>309</v>
       </c>
       <c r="AI143" t="s">
         <v>346</v>
       </c>
       <c r="AJ143">
         <v>100658</v>
       </c>
       <c r="AK143">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
         <v>366</v>
       </c>
       <c r="E144" t="s">
         <v>237</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I144" t="s">
         <v>309</v>
       </c>
       <c r="AI144" t="s">
         <v>346</v>
       </c>
       <c r="AJ144">
         <v>100659</v>
       </c>
     </row>