--- v0 (2026-05-04)
+++ v1 (2026-08-18)
@@ -2947,53 +2947,50 @@
       </c>
       <c r="G13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>62</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="J13" t="s">
         <v>67</v>
       </c>
       <c r="AE13">
         <v>2</v>
       </c>
       <c r="AF13">
         <v>21.0</v>
       </c>
       <c r="AI13" t="s">
         <v>63</v>
       </c>
       <c r="AJ13">
         <v>83751</v>
       </c>
-      <c r="AK13">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>68</v>
       </c>
       <c r="E14" t="s">
         <v>69</v>
       </c>
       <c r="F14" t="s">
         <v>70</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>62</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
       <c r="J14" t="s">
         <v>52</v>
       </c>
       <c r="AE14">
         <v>1</v>
@@ -3189,53 +3186,50 @@
       </c>
       <c r="G20" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>62</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="J20" t="s">
         <v>67</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>14.5</v>
       </c>
       <c r="AI20" t="s">
         <v>81</v>
       </c>
       <c r="AJ20">
         <v>91835</v>
       </c>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>58</v>
       </c>
       <c r="E21" t="s">
         <v>90</v>
       </c>
       <c r="F21" t="s">
         <v>91</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>62</v>
       </c>
       <c r="I21" t="s">
         <v>27</v>
       </c>
       <c r="J21" t="s">
         <v>92</v>
       </c>
       <c r="AE21">
         <v>1</v>
@@ -3601,51 +3595,51 @@
       <c r="G32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I32" t="s">
         <v>27</v>
       </c>
       <c r="J32" t="s">
         <v>113</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>19.5</v>
       </c>
       <c r="AI32" t="s">
         <v>96</v>
       </c>
       <c r="AJ32">
         <v>91745</v>
       </c>
       <c r="AK32">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>125</v>
       </c>
       <c r="E33" t="s">
         <v>126</v>
       </c>
       <c r="F33" t="s">
         <v>127</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I33" t="s">
         <v>27</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
@@ -3930,51 +3924,51 @@
       <c r="G42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I42" t="s">
         <v>27</v>
       </c>
       <c r="J42" t="s">
         <v>92</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>19.5</v>
       </c>
       <c r="AI42" t="s">
         <v>96</v>
       </c>
       <c r="AJ42">
         <v>82376</v>
       </c>
       <c r="AK42">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>153</v>
       </c>
       <c r="E43" t="s">
         <v>154</v>
       </c>
       <c r="F43" t="s">
         <v>155</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I43" t="s">
         <v>27</v>
       </c>
       <c r="J43" t="s">
         <v>34</v>
       </c>
       <c r="AE43">
@@ -4102,51 +4096,51 @@
       <c r="G47" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I47" t="s">
         <v>27</v>
       </c>
       <c r="J47" t="s">
         <v>113</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>19.5</v>
       </c>
       <c r="AI47" t="s">
         <v>161</v>
       </c>
       <c r="AJ47">
         <v>91746</v>
       </c>
       <c r="AK47">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>165</v>
       </c>
       <c r="E48" t="s">
         <v>166</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I48" t="s">
         <v>27</v>
       </c>
       <c r="AF48">
         <v>13.0</v>
       </c>
       <c r="AI48" t="s">
         <v>161</v>
       </c>
       <c r="AJ48">
@@ -4166,51 +4160,51 @@
       <c r="G49" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I49" t="s">
         <v>27</v>
       </c>
       <c r="J49" t="s">
         <v>77</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>19.5</v>
       </c>
       <c r="AI49" t="s">
         <v>161</v>
       </c>
       <c r="AJ49">
         <v>92534</v>
       </c>
       <c r="AK49">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>170</v>
       </c>
       <c r="E50" t="s">
         <v>171</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I50" t="s">
         <v>27</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>19.5</v>
       </c>
       <c r="AI50" t="s">
@@ -4229,50 +4223,53 @@
       </c>
       <c r="F51" t="s">
         <v>174</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I51" t="s">
         <v>27</v>
       </c>
       <c r="J51" t="s">
         <v>113</v>
       </c>
       <c r="AF51">
         <v>13.0</v>
       </c>
       <c r="AI51" t="s">
         <v>161</v>
       </c>
       <c r="AJ51">
         <v>90539</v>
       </c>
+      <c r="AK51">
+        <v>5</v>
+      </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>175</v>
       </c>
       <c r="E52" t="s">
         <v>176</v>
       </c>
       <c r="F52" t="s">
         <v>177</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I52" t="s">
         <v>27</v>
       </c>
       <c r="J52" t="s">
         <v>73</v>
       </c>
       <c r="AE52">
         <v>1</v>
@@ -5779,51 +5776,51 @@
       <c r="G95" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I95" t="s">
         <v>250</v>
       </c>
       <c r="J95" t="s">
         <v>67</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AF95">
         <v>19.5</v>
       </c>
       <c r="AI95" t="s">
         <v>269</v>
       </c>
       <c r="AJ95">
         <v>91802</v>
       </c>
       <c r="AK95">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>55</v>
       </c>
       <c r="E96" t="s">
         <v>304</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I96" t="s">
         <v>250</v>
       </c>
       <c r="AF96">
         <v>13.0</v>
       </c>
       <c r="AI96" t="s">
         <v>269</v>
       </c>
       <c r="AJ96">
@@ -6157,51 +6154,51 @@
       <c r="F107" t="s">
         <v>329</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I107" t="s">
         <v>325</v>
       </c>
       <c r="J107" t="s">
         <v>330</v>
       </c>
       <c r="AF107">
         <v>13.0</v>
       </c>
       <c r="AI107" t="s">
         <v>331</v>
       </c>
       <c r="AJ107">
         <v>86076</v>
       </c>
       <c r="AK107">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>273</v>
       </c>
       <c r="E108" t="s">
         <v>332</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H108" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I108" t="s">
         <v>325</v>
       </c>
       <c r="J108" t="s">
         <v>333</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AF108">
@@ -6812,51 +6809,51 @@
       <c r="E127" t="s">
         <v>198</v>
       </c>
       <c r="F127" t="s">
         <v>384</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I127" t="s">
         <v>338</v>
       </c>
       <c r="AF127">
         <v>13.0</v>
       </c>
       <c r="AI127" t="s">
         <v>357</v>
       </c>
       <c r="AJ127">
         <v>88791</v>
       </c>
       <c r="AK127">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>385</v>
       </c>
       <c r="E128" t="s">
         <v>386</v>
       </c>
       <c r="F128" t="s">
         <v>387</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I128" t="s">
         <v>338</v>
       </c>
       <c r="J128" t="s">
         <v>366</v>
       </c>
       <c r="AE128">
@@ -7880,87 +7877,90 @@
       </c>
       <c r="G159" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I159" t="s">
         <v>418</v>
       </c>
       <c r="J159" t="s">
         <v>218</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AF159">
         <v>19.5</v>
       </c>
       <c r="AI159" t="s">
         <v>458</v>
       </c>
       <c r="AJ159">
         <v>84780</v>
       </c>
+      <c r="AK159">
+        <v>5</v>
+      </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
         <v>461</v>
       </c>
       <c r="E160" t="s">
         <v>395</v>
       </c>
       <c r="F160" t="s">
         <v>462</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I160" t="s">
         <v>418</v>
       </c>
       <c r="J160" t="s">
         <v>294</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AF160">
         <v>19.5</v>
       </c>
       <c r="AI160" t="s">
         <v>458</v>
       </c>
       <c r="AJ160">
         <v>82578</v>
       </c>
       <c r="AK160">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>463</v>
       </c>
       <c r="E161" t="s">
         <v>464</v>
       </c>
       <c r="F161" t="s">
         <v>465</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I161" t="s">
         <v>418</v>
       </c>
       <c r="J161" t="s">
         <v>218</v>
       </c>
       <c r="AE161">
@@ -8213,51 +8213,51 @@
       <c r="G169" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H169" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I169" t="s">
         <v>418</v>
       </c>
       <c r="J169" t="s">
         <v>479</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AF169">
         <v>19.5</v>
       </c>
       <c r="AI169" t="s">
         <v>468</v>
       </c>
       <c r="AJ169">
         <v>87437</v>
       </c>
       <c r="AK169">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>480</v>
       </c>
       <c r="E170" t="s">
         <v>194</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H170" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I170" t="s">
         <v>481</v>
       </c>
       <c r="AD170" t="s">
         <v>482</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AF170">
@@ -8973,51 +8973,51 @@
       <c r="G192" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H192" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I192" t="s">
         <v>481</v>
       </c>
       <c r="J192" t="s">
         <v>229</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AF192">
         <v>19.5</v>
       </c>
       <c r="AI192" t="s">
         <v>535</v>
       </c>
       <c r="AJ192">
         <v>91958</v>
       </c>
       <c r="AK192">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>539</v>
       </c>
       <c r="E193" t="s">
         <v>540</v>
       </c>
       <c r="F193" t="s">
         <v>541</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I193" t="s">
         <v>481</v>
       </c>
       <c r="J193" t="s">
         <v>297</v>
       </c>
       <c r="AE193">
@@ -9075,51 +9075,51 @@
       <c r="F195" t="s">
         <v>546</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I195" t="s">
         <v>481</v>
       </c>
       <c r="J195" t="s">
         <v>547</v>
       </c>
       <c r="AF195">
         <v>13.0</v>
       </c>
       <c r="AI195" t="s">
         <v>535</v>
       </c>
       <c r="AJ195">
         <v>84301</v>
       </c>
       <c r="AK195">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
         <v>548</v>
       </c>
       <c r="E196" t="s">
         <v>37</v>
       </c>
       <c r="F196" t="s">
         <v>549</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I196" t="s">
         <v>481</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AF196">
@@ -9259,51 +9259,51 @@
       <c r="F200" t="s">
         <v>557</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I200" t="s">
         <v>481</v>
       </c>
       <c r="J200" t="s">
         <v>376</v>
       </c>
       <c r="AF200">
         <v>13.0</v>
       </c>
       <c r="AI200" t="s">
         <v>535</v>
       </c>
       <c r="AJ200">
         <v>82276</v>
       </c>
       <c r="AK200">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
         <v>282</v>
       </c>
       <c r="E201" t="s">
         <v>332</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I201" t="s">
         <v>481</v>
       </c>
       <c r="AF201">
         <v>13.0</v>
       </c>
       <c r="AI201" t="s">
         <v>535</v>
       </c>
       <c r="AJ201">
@@ -10132,51 +10132,51 @@
       <c r="F227" t="s">
         <v>599</v>
       </c>
       <c r="G227" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H227" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I227" t="s">
         <v>481</v>
       </c>
       <c r="AE227">
         <v>1</v>
       </c>
       <c r="AF227">
         <v>19.5</v>
       </c>
       <c r="AI227" t="s">
         <v>590</v>
       </c>
       <c r="AJ227">
         <v>92003</v>
       </c>
       <c r="AK227">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="228" spans="1:37">
       <c r="D228" t="s">
         <v>130</v>
       </c>
       <c r="E228" t="s">
         <v>171</v>
       </c>
       <c r="F228" t="s">
         <v>600</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H228" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I228" t="s">
         <v>481</v>
       </c>
       <c r="J228" t="s">
         <v>28</v>
       </c>
       <c r="AE228">
@@ -10240,86 +10240,89 @@
       <c r="F230" t="s">
         <v>605</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H230" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I230" t="s">
         <v>481</v>
       </c>
       <c r="J230" t="s">
         <v>603</v>
       </c>
       <c r="AF230">
         <v>13.0</v>
       </c>
       <c r="AI230" t="s">
         <v>590</v>
       </c>
       <c r="AJ230">
         <v>82315</v>
       </c>
       <c r="AK230">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:37">
       <c r="D231" t="s">
         <v>606</v>
       </c>
       <c r="E231" t="s">
         <v>607</v>
       </c>
       <c r="F231" t="s">
         <v>608</v>
       </c>
       <c r="G231" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H231" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I231" t="s">
         <v>481</v>
       </c>
       <c r="J231" t="s">
         <v>77</v>
       </c>
       <c r="AE231">
         <v>1</v>
       </c>
       <c r="AF231">
         <v>19.5</v>
       </c>
       <c r="AI231" t="s">
         <v>590</v>
       </c>
       <c r="AJ231">
         <v>92568</v>
+      </c>
+      <c r="AK231">
+        <v>5</v>
       </c>
     </row>
     <row r="232" spans="1:37">
       <c r="D232" t="s">
         <v>527</v>
       </c>
       <c r="E232" t="s">
         <v>609</v>
       </c>
       <c r="F232" t="s">
         <v>610</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H232" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I232" t="s">
         <v>481</v>
       </c>
       <c r="J232" t="s">
         <v>529</v>
       </c>
       <c r="AF232">