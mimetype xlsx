--- v1 (2026-08-18)
+++ v2 (2026-09-08)
@@ -4029,51 +4029,51 @@
       <c r="G45" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I45" t="s">
         <v>27</v>
       </c>
       <c r="J45" t="s">
         <v>160</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>19.5</v>
       </c>
       <c r="AI45" t="s">
         <v>161</v>
       </c>
       <c r="AJ45">
         <v>82432</v>
       </c>
       <c r="AK45">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>82</v>
       </c>
       <c r="E46" t="s">
         <v>162</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I46" t="s">
         <v>27</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>19.5</v>
       </c>
       <c r="AI46" t="s">
@@ -5183,53 +5183,50 @@
       </c>
       <c r="H78" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I78" t="s">
         <v>250</v>
       </c>
       <c r="J78" t="s">
         <v>67</v>
       </c>
       <c r="AD78" t="s">
         <v>255</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>12.5</v>
       </c>
       <c r="AI78" t="s">
         <v>256</v>
       </c>
       <c r="AJ78">
         <v>84274</v>
       </c>
-      <c r="AK78">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>257</v>
       </c>
       <c r="E79" t="s">
         <v>258</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H79" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I79" t="s">
         <v>250</v>
       </c>
       <c r="J79" t="s">
         <v>113</v>
       </c>
       <c r="AD79" t="s">
         <v>259</v>
       </c>
       <c r="AE79">
         <v>1</v>
@@ -6521,51 +6518,51 @@
       <c r="G118" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I118" t="s">
         <v>338</v>
       </c>
       <c r="J118" t="s">
         <v>369</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AF118">
         <v>19.5</v>
       </c>
       <c r="AI118" t="s">
         <v>357</v>
       </c>
       <c r="AJ118">
         <v>91736</v>
       </c>
       <c r="AK118">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>342</v>
       </c>
       <c r="E119" t="s">
         <v>356</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I119" t="s">
         <v>338</v>
       </c>
       <c r="AF119">
         <v>13.0</v>
       </c>
       <c r="AI119" t="s">
         <v>357</v>
       </c>
       <c r="AJ119">
@@ -8213,51 +8210,51 @@
       <c r="G169" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H169" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I169" t="s">
         <v>418</v>
       </c>
       <c r="J169" t="s">
         <v>479</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AF169">
         <v>19.5</v>
       </c>
       <c r="AI169" t="s">
         <v>468</v>
       </c>
       <c r="AJ169">
         <v>87437</v>
       </c>
       <c r="AK169">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>480</v>
       </c>
       <c r="E170" t="s">
         <v>194</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H170" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I170" t="s">
         <v>481</v>
       </c>
       <c r="AD170" t="s">
         <v>482</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AF170">