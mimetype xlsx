--- v2 (2026-09-08)
+++ v3 (2026-09-30)
@@ -3630,51 +3630,51 @@
       <c r="F33" t="s">
         <v>127</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I33" t="s">
         <v>27</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>19.5</v>
       </c>
       <c r="AI33" t="s">
         <v>96</v>
       </c>
       <c r="AJ33">
         <v>92002</v>
       </c>
       <c r="AK33">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>128</v>
       </c>
       <c r="E34" t="s">
         <v>129</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I34" t="s">
         <v>27</v>
       </c>
       <c r="AF34">
         <v>13.0</v>
       </c>
       <c r="AI34" t="s">
         <v>96</v>
       </c>
       <c r="AJ34">
@@ -4224,51 +4224,51 @@
       <c r="F51" t="s">
         <v>174</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I51" t="s">
         <v>27</v>
       </c>
       <c r="J51" t="s">
         <v>113</v>
       </c>
       <c r="AF51">
         <v>13.0</v>
       </c>
       <c r="AI51" t="s">
         <v>161</v>
       </c>
       <c r="AJ51">
         <v>90539</v>
       </c>
       <c r="AK51">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>175</v>
       </c>
       <c r="E52" t="s">
         <v>176</v>
       </c>
       <c r="F52" t="s">
         <v>177</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I52" t="s">
         <v>27</v>
       </c>
       <c r="J52" t="s">
         <v>73</v>
       </c>
       <c r="AE52">
@@ -4649,53 +4649,50 @@
       </c>
       <c r="G63" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I63" t="s">
         <v>27</v>
       </c>
       <c r="J63" t="s">
         <v>100</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>19.5</v>
       </c>
       <c r="AI63" t="s">
         <v>186</v>
       </c>
       <c r="AJ63">
         <v>82562</v>
       </c>
-      <c r="AK63">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>205</v>
       </c>
       <c r="E64" t="s">
         <v>206</v>
       </c>
       <c r="F64" t="s">
         <v>207</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I64" t="s">
         <v>27</v>
       </c>
       <c r="J64" t="s">
         <v>208</v>
       </c>
       <c r="AE64">
         <v>1</v>
@@ -5318,51 +5315,51 @@
       <c r="F82" t="s">
         <v>268</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I82" t="s">
         <v>250</v>
       </c>
       <c r="J82" t="s">
         <v>77</v>
       </c>
       <c r="AF82">
         <v>13.0</v>
       </c>
       <c r="AI82" t="s">
         <v>269</v>
       </c>
       <c r="AJ82">
         <v>91917</v>
       </c>
       <c r="AK82">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>270</v>
       </c>
       <c r="E83" t="s">
         <v>271</v>
       </c>
       <c r="F83" t="s">
         <v>272</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I83" t="s">
         <v>250</v>
       </c>
       <c r="AF83">
         <v>13.0</v>
       </c>
       <c r="AI83" t="s">
@@ -6608,51 +6605,51 @@
       <c r="G121" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I121" t="s">
         <v>338</v>
       </c>
       <c r="J121" t="s">
         <v>77</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AF121">
         <v>19.5</v>
       </c>
       <c r="AI121" t="s">
         <v>357</v>
       </c>
       <c r="AJ121">
         <v>92533</v>
       </c>
       <c r="AK121">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>349</v>
       </c>
       <c r="E122" t="s">
         <v>372</v>
       </c>
       <c r="F122" t="s">
         <v>373</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I122" t="s">
         <v>338</v>
       </c>
       <c r="J122" t="s">
         <v>351</v>
       </c>
       <c r="AF122">
@@ -7875,51 +7872,51 @@
       <c r="G159" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I159" t="s">
         <v>418</v>
       </c>
       <c r="J159" t="s">
         <v>218</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AF159">
         <v>19.5</v>
       </c>
       <c r="AI159" t="s">
         <v>458</v>
       </c>
       <c r="AJ159">
         <v>84780</v>
       </c>
       <c r="AK159">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
         <v>461</v>
       </c>
       <c r="E160" t="s">
         <v>395</v>
       </c>
       <c r="F160" t="s">
         <v>462</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I160" t="s">
         <v>418</v>
       </c>
       <c r="J160" t="s">
         <v>294</v>
       </c>
       <c r="AE160">
@@ -8210,51 +8207,51 @@
       <c r="G169" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H169" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I169" t="s">
         <v>418</v>
       </c>
       <c r="J169" t="s">
         <v>479</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AF169">
         <v>19.5</v>
       </c>
       <c r="AI169" t="s">
         <v>468</v>
       </c>
       <c r="AJ169">
         <v>87437</v>
       </c>
       <c r="AK169">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>480</v>
       </c>
       <c r="E170" t="s">
         <v>194</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H170" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I170" t="s">
         <v>481</v>
       </c>
       <c r="AD170" t="s">
         <v>482</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AF170">
@@ -9145,51 +9142,51 @@
       <c r="G197" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H197" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I197" t="s">
         <v>481</v>
       </c>
       <c r="J197" t="s">
         <v>113</v>
       </c>
       <c r="AE197">
         <v>1</v>
       </c>
       <c r="AF197">
         <v>19.5</v>
       </c>
       <c r="AI197" t="s">
         <v>535</v>
       </c>
       <c r="AJ197">
         <v>91734</v>
       </c>
       <c r="AK197">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
         <v>552</v>
       </c>
       <c r="E198" t="s">
         <v>200</v>
       </c>
       <c r="F198" t="s">
         <v>553</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H198" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I198" t="s">
         <v>481</v>
       </c>
       <c r="J198" t="s">
         <v>409</v>
       </c>
       <c r="AE198">
@@ -9559,51 +9556,51 @@
       <c r="G209" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I209" t="s">
         <v>481</v>
       </c>
       <c r="J209" t="s">
         <v>77</v>
       </c>
       <c r="AE209">
         <v>1</v>
       </c>
       <c r="AF209">
         <v>19.5</v>
       </c>
       <c r="AI209" t="s">
         <v>535</v>
       </c>
       <c r="AJ209">
         <v>90802</v>
       </c>
       <c r="AK209">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="D210" t="s">
         <v>431</v>
       </c>
       <c r="E210" t="s">
         <v>200</v>
       </c>
       <c r="F210" t="s">
         <v>571</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H210" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I210" t="s">
         <v>481</v>
       </c>
       <c r="J210" t="s">
         <v>77</v>
       </c>
       <c r="AE210">
@@ -10237,51 +10234,51 @@
       <c r="F230" t="s">
         <v>605</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H230" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I230" t="s">
         <v>481</v>
       </c>
       <c r="J230" t="s">
         <v>603</v>
       </c>
       <c r="AF230">
         <v>13.0</v>
       </c>
       <c r="AI230" t="s">
         <v>590</v>
       </c>
       <c r="AJ230">
         <v>82315</v>
       </c>
       <c r="AK230">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="231" spans="1:37">
       <c r="D231" t="s">
         <v>606</v>
       </c>
       <c r="E231" t="s">
         <v>607</v>
       </c>
       <c r="F231" t="s">
         <v>608</v>
       </c>
       <c r="G231" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H231" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I231" t="s">
         <v>481</v>
       </c>
       <c r="J231" t="s">
         <v>77</v>
       </c>
       <c r="AE231">
@@ -10473,51 +10470,51 @@
       <c r="G237" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H237" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I237" t="s">
         <v>481</v>
       </c>
       <c r="J237" t="s">
         <v>73</v>
       </c>
       <c r="AE237">
         <v>1</v>
       </c>
       <c r="AF237">
         <v>19.5</v>
       </c>
       <c r="AI237" t="s">
         <v>590</v>
       </c>
       <c r="AJ237">
         <v>87804</v>
       </c>
       <c r="AK237">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="238" spans="1:37">
       <c r="D238" t="s">
         <v>480</v>
       </c>
       <c r="E238" t="s">
         <v>618</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H238" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I238" t="s">
         <v>481</v>
       </c>
       <c r="AE238">
         <v>2</v>
       </c>
       <c r="AF238">
         <v>26.0</v>
       </c>
       <c r="AI238" t="s">
@@ -10864,53 +10861,50 @@
         <v>638</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H249" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I249" t="s">
         <v>481</v>
       </c>
       <c r="J249" t="s">
         <v>639</v>
       </c>
       <c r="AE249">
         <v>2</v>
       </c>
       <c r="AF249">
         <v>26.0</v>
       </c>
       <c r="AI249" t="s">
         <v>619</v>
       </c>
       <c r="AJ249">
         <v>92079</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="250" spans="1:37">
       <c r="D250" t="s">
         <v>640</v>
       </c>
       <c r="E250" t="s">
         <v>641</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H250" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I250" t="s">
         <v>481</v>
       </c>
       <c r="AF250">
         <v>13.0</v>
       </c>
       <c r="AI250" t="s">
         <v>619</v>
       </c>
       <c r="AJ250">