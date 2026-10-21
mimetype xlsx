--- v3 (2026-09-30)
+++ v4 (2026-10-21)
@@ -6148,51 +6148,51 @@
       <c r="F107" t="s">
         <v>329</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I107" t="s">
         <v>325</v>
       </c>
       <c r="J107" t="s">
         <v>330</v>
       </c>
       <c r="AF107">
         <v>13.0</v>
       </c>
       <c r="AI107" t="s">
         <v>331</v>
       </c>
       <c r="AJ107">
         <v>86076</v>
       </c>
       <c r="AK107">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>273</v>
       </c>
       <c r="E108" t="s">
         <v>332</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H108" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I108" t="s">
         <v>325</v>
       </c>
       <c r="J108" t="s">
         <v>333</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AF108">