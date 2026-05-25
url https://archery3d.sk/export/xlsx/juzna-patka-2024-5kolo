--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -3261,51 +3261,51 @@
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>96</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>19.5</v>
       </c>
       <c r="AI21" t="s">
         <v>86</v>
       </c>
       <c r="AJ21">
         <v>91701</v>
       </c>
       <c r="AK21">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>97</v>
       </c>
       <c r="E22" t="s">
         <v>98</v>
       </c>
       <c r="F22" t="s">
         <v>99</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>80</v>
       </c>
       <c r="AE22">
@@ -3724,51 +3724,51 @@
       <c r="G35" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>96</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>19.5</v>
       </c>
       <c r="AI35" t="s">
         <v>130</v>
       </c>
       <c r="AJ35">
         <v>91702</v>
       </c>
       <c r="AK35">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>71</v>
       </c>
       <c r="E36" t="s">
         <v>131</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>19.5</v>
       </c>
       <c r="AI36" t="s">
@@ -3854,50 +3854,53 @@
       </c>
       <c r="F39" t="s">
         <v>139</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>96</v>
       </c>
       <c r="AF39">
         <v>13.0</v>
       </c>
       <c r="AI39" t="s">
         <v>130</v>
       </c>
       <c r="AJ39">
         <v>90537</v>
       </c>
+      <c r="AK39">
+        <v>5</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>140</v>
       </c>
       <c r="E40" t="s">
         <v>133</v>
       </c>
       <c r="F40" t="s">
         <v>141</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>58</v>
       </c>
       <c r="AE40">
         <v>1</v>
@@ -5168,51 +5171,51 @@
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I76" t="s">
         <v>230</v>
       </c>
       <c r="J76" t="s">
         <v>63</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>19.5</v>
       </c>
       <c r="AI76" t="s">
         <v>251</v>
       </c>
       <c r="AJ76">
         <v>91716</v>
       </c>
       <c r="AK76">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>263</v>
       </c>
       <c r="E77" t="s">
         <v>264</v>
       </c>
       <c r="F77" t="s">
         <v>265</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I77" t="s">
         <v>230</v>
       </c>
       <c r="J77" t="s">
         <v>204</v>
       </c>
       <c r="AE77">
@@ -9215,51 +9218,51 @@
       <c r="F199" t="s">
         <v>564</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I199" t="s">
         <v>484</v>
       </c>
       <c r="J199" t="s">
         <v>565</v>
       </c>
       <c r="AF199">
         <v>13.0</v>
       </c>
       <c r="AI199" t="s">
         <v>547</v>
       </c>
       <c r="AJ199">
         <v>84300</v>
       </c>
       <c r="AK199">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>566</v>
       </c>
       <c r="E200" t="s">
         <v>116</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I200" t="s">
         <v>484</v>
       </c>
       <c r="AF200">
         <v>13.0</v>
       </c>
       <c r="AI200" t="s">
         <v>547</v>
       </c>
       <c r="AJ200">
@@ -11031,50 +11034,53 @@
         <v>657</v>
       </c>
       <c r="E256" t="s">
         <v>299</v>
       </c>
       <c r="F256" t="s">
         <v>658</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H256" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I256" t="s">
         <v>484</v>
       </c>
       <c r="AF256">
         <v>13.0</v>
       </c>
       <c r="AI256" t="s">
         <v>633</v>
       </c>
       <c r="AJ256">
         <v>88240</v>
+      </c>
+      <c r="AK256">
+        <v>5</v>
       </c>
     </row>
     <row r="257" spans="1:37">
       <c r="D257" t="s">
         <v>659</v>
       </c>
       <c r="E257" t="s">
         <v>102</v>
       </c>
       <c r="F257" t="s">
         <v>660</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H257" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I257" t="s">
         <v>484</v>
       </c>
       <c r="AE257">
         <v>1</v>
       </c>
       <c r="AF257">