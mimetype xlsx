--- v1 (2026-05-25)
+++ v2 (2026-09-07)
@@ -2896,53 +2896,50 @@
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>63</v>
       </c>
       <c r="AE10">
         <v>2</v>
       </c>
       <c r="AF10">
         <v>21.0</v>
       </c>
       <c r="AI10" t="s">
         <v>59</v>
       </c>
       <c r="AJ10">
         <v>83750</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>64</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>34</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>14.5</v>
@@ -3059,53 +3056,50 @@
       </c>
       <c r="F15" t="s">
         <v>76</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>14.5</v>
       </c>
       <c r="AI15" t="s">
         <v>73</v>
       </c>
       <c r="AJ15">
         <v>89775</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>77</v>
       </c>
       <c r="E16" t="s">
         <v>78</v>
       </c>
       <c r="F16" t="s">
         <v>79</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>80</v>
       </c>
       <c r="AE16">
         <v>1</v>
@@ -3523,51 +3517,51 @@
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>52</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>19.5</v>
       </c>
       <c r="AI29" t="s">
         <v>86</v>
       </c>
       <c r="AJ29">
         <v>82372</v>
       </c>
       <c r="AK29">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>115</v>
       </c>
       <c r="E30" t="s">
         <v>116</v>
       </c>
       <c r="F30" t="s">
         <v>117</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>29</v>
       </c>
       <c r="AF30">
@@ -3966,84 +3960,87 @@
       <c r="G42" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>127</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>19.5</v>
       </c>
       <c r="AI42" t="s">
         <v>130</v>
       </c>
       <c r="AJ42">
         <v>82429</v>
       </c>
       <c r="AK42">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>148</v>
       </c>
       <c r="E43" t="s">
         <v>149</v>
       </c>
       <c r="F43" t="s">
         <v>150</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>19.5</v>
       </c>
       <c r="AI43" t="s">
         <v>152</v>
       </c>
       <c r="AJ43">
         <v>88342</v>
       </c>
+      <c r="AK43">
+        <v>5</v>
+      </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>153</v>
       </c>
       <c r="E44" t="s">
         <v>154</v>
       </c>
       <c r="F44" t="s">
         <v>155</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>63</v>
       </c>
       <c r="AE44">
         <v>1</v>
@@ -4919,53 +4916,50 @@
       </c>
       <c r="H69" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I69" t="s">
         <v>230</v>
       </c>
       <c r="J69" t="s">
         <v>63</v>
       </c>
       <c r="AD69" t="s">
         <v>240</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>12.5</v>
       </c>
       <c r="AI69" t="s">
         <v>236</v>
       </c>
       <c r="AJ69">
         <v>88704</v>
       </c>
-      <c r="AK69">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>241</v>
       </c>
       <c r="E70" t="s">
         <v>242</v>
       </c>
       <c r="F70" t="s">
         <v>243</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H70" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I70" t="s">
         <v>230</v>
       </c>
       <c r="J70" t="s">
         <v>244</v>
       </c>
       <c r="AF70">
         <v>8.0</v>
@@ -5896,51 +5890,51 @@
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I98" t="s">
         <v>314</v>
       </c>
       <c r="J98" t="s">
         <v>319</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AF98">
         <v>19.5</v>
       </c>
       <c r="AI98" t="s">
         <v>320</v>
       </c>
       <c r="AJ98">
         <v>86075</v>
       </c>
       <c r="AK98">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>248</v>
       </c>
       <c r="E99" t="s">
         <v>321</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I99" t="s">
         <v>314</v>
       </c>
       <c r="J99" t="s">
         <v>322</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
@@ -6251,51 +6245,51 @@
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I109" t="s">
         <v>327</v>
       </c>
       <c r="J109" t="s">
         <v>357</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AF109">
         <v>19.5</v>
       </c>
       <c r="AI109" t="s">
         <v>350</v>
       </c>
       <c r="AJ109">
         <v>91759</v>
       </c>
       <c r="AK109">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>358</v>
       </c>
       <c r="E110" t="s">
         <v>158</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I110" t="s">
         <v>327</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
         <v>19.5</v>
       </c>
       <c r="AI110" t="s">
@@ -6525,51 +6519,51 @@
       <c r="E117" t="s">
         <v>157</v>
       </c>
       <c r="F117" t="s">
         <v>373</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I117" t="s">
         <v>327</v>
       </c>
       <c r="AF117">
         <v>13.0</v>
       </c>
       <c r="AI117" t="s">
         <v>350</v>
       </c>
       <c r="AJ117">
         <v>88790</v>
       </c>
       <c r="AK117">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>366</v>
       </c>
       <c r="E118" t="s">
         <v>374</v>
       </c>
       <c r="F118" t="s">
         <v>375</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I118" t="s">
         <v>327</v>
       </c>
       <c r="J118" t="s">
         <v>349</v>
       </c>
       <c r="AE118">
@@ -7873,122 +7867,122 @@
       <c r="G158" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I158" t="s">
         <v>425</v>
       </c>
       <c r="J158" t="s">
         <v>271</v>
       </c>
       <c r="AE158">
         <v>1</v>
       </c>
       <c r="AF158">
         <v>19.5</v>
       </c>
       <c r="AI158" t="s">
         <v>468</v>
       </c>
       <c r="AJ158">
         <v>82576</v>
       </c>
       <c r="AK158">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
         <v>472</v>
       </c>
       <c r="E159" t="s">
         <v>294</v>
       </c>
       <c r="F159" t="s">
         <v>473</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I159" t="s">
         <v>425</v>
       </c>
       <c r="J159" t="s">
         <v>180</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AF159">
         <v>19.5</v>
       </c>
       <c r="AI159" t="s">
         <v>468</v>
       </c>
       <c r="AJ159">
         <v>91061</v>
       </c>
+      <c r="AK159">
+        <v>5</v>
+      </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
         <v>384</v>
       </c>
       <c r="E160" t="s">
         <v>474</v>
       </c>
       <c r="F160" t="s">
         <v>475</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I160" t="s">
         <v>425</v>
       </c>
       <c r="J160" t="s">
         <v>365</v>
       </c>
       <c r="AF160">
         <v>13.0</v>
       </c>
       <c r="AI160" t="s">
         <v>468</v>
       </c>
       <c r="AJ160">
         <v>89785</v>
       </c>
-      <c r="AK160">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>476</v>
       </c>
       <c r="E161" t="s">
         <v>417</v>
       </c>
       <c r="F161" t="s">
         <v>477</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I161" t="s">
         <v>425</v>
       </c>
       <c r="J161" t="s">
         <v>180</v>
       </c>
       <c r="AE161">
         <v>1</v>
@@ -9014,51 +9008,51 @@
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I193" t="s">
         <v>484</v>
       </c>
       <c r="J193" t="s">
         <v>550</v>
       </c>
       <c r="AE193">
         <v>1</v>
       </c>
       <c r="AF193">
         <v>19.5</v>
       </c>
       <c r="AI193" t="s">
         <v>547</v>
       </c>
       <c r="AJ193">
         <v>91948</v>
       </c>
       <c r="AK193">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>551</v>
       </c>
       <c r="E194" t="s">
         <v>552</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I194" t="s">
         <v>484</v>
       </c>
       <c r="J194" t="s">
         <v>553</v>
       </c>
       <c r="AF194">
         <v>13.0</v>
       </c>
       <c r="AI194" t="s">
@@ -9119,51 +9113,51 @@
       <c r="G196" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I196" t="s">
         <v>484</v>
       </c>
       <c r="J196" t="s">
         <v>204</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AF196">
         <v>19.5</v>
       </c>
       <c r="AI196" t="s">
         <v>547</v>
       </c>
       <c r="AJ196">
         <v>90940</v>
       </c>
       <c r="AK196">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
         <v>558</v>
       </c>
       <c r="E197" t="s">
         <v>559</v>
       </c>
       <c r="F197" t="s">
         <v>560</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H197" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I197" t="s">
         <v>484</v>
       </c>
       <c r="J197" t="s">
         <v>288</v>
       </c>
       <c r="AE197">
@@ -9369,51 +9363,51 @@
       <c r="F204" t="s">
         <v>573</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I204" t="s">
         <v>484</v>
       </c>
       <c r="J204" t="s">
         <v>365</v>
       </c>
       <c r="AF204">
         <v>13.0</v>
       </c>
       <c r="AI204" t="s">
         <v>547</v>
       </c>
       <c r="AJ204">
         <v>82274</v>
       </c>
       <c r="AK204">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="205" spans="1:37">
       <c r="D205" t="s">
         <v>574</v>
       </c>
       <c r="E205" t="s">
         <v>575</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H205" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I205" t="s">
         <v>484</v>
       </c>
       <c r="J205" t="s">
         <v>576</v>
       </c>
       <c r="AF205">
         <v>13.0</v>
       </c>
       <c r="AI205" t="s">
@@ -10233,51 +10227,51 @@
       <c r="F231" t="s">
         <v>615</v>
       </c>
       <c r="G231" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H231" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I231" t="s">
         <v>484</v>
       </c>
       <c r="J231" t="s">
         <v>214</v>
       </c>
       <c r="AF231">
         <v>13.0</v>
       </c>
       <c r="AI231" t="s">
         <v>607</v>
       </c>
       <c r="AJ231">
         <v>82313</v>
       </c>
       <c r="AK231">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:37">
       <c r="D232" t="s">
         <v>616</v>
       </c>
       <c r="E232" t="s">
         <v>234</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H232" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I232" t="s">
         <v>484</v>
       </c>
       <c r="AE232">
         <v>1</v>
       </c>
       <c r="AF232">
         <v>19.5</v>
       </c>
       <c r="AI232" t="s">
@@ -11036,51 +11030,51 @@
       <c r="E256" t="s">
         <v>299</v>
       </c>
       <c r="F256" t="s">
         <v>658</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H256" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I256" t="s">
         <v>484</v>
       </c>
       <c r="AF256">
         <v>13.0</v>
       </c>
       <c r="AI256" t="s">
         <v>633</v>
       </c>
       <c r="AJ256">
         <v>88240</v>
       </c>
       <c r="AK256">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="257" spans="1:37">
       <c r="D257" t="s">
         <v>659</v>
       </c>
       <c r="E257" t="s">
         <v>102</v>
       </c>
       <c r="F257" t="s">
         <v>660</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H257" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I257" t="s">
         <v>484</v>
       </c>
       <c r="AE257">
         <v>1</v>
       </c>
       <c r="AF257">