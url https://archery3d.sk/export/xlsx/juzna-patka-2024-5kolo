--- v2 (2026-09-07)
+++ v3 (2026-10-25)
@@ -2858,53 +2858,50 @@
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>58</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>14.5</v>
       </c>
       <c r="AI9" t="s">
         <v>59</v>
       </c>
       <c r="AJ9">
         <v>90380</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>60</v>
       </c>
       <c r="E10" t="s">
         <v>61</v>
       </c>
       <c r="F10" t="s">
         <v>62</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>63</v>
       </c>
       <c r="AE10">
         <v>2</v>
@@ -3849,51 +3846,51 @@
       <c r="F39" t="s">
         <v>139</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>96</v>
       </c>
       <c r="AF39">
         <v>13.0</v>
       </c>
       <c r="AI39" t="s">
         <v>130</v>
       </c>
       <c r="AJ39">
         <v>90537</v>
       </c>
       <c r="AK39">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>140</v>
       </c>
       <c r="E40" t="s">
         <v>133</v>
       </c>
       <c r="F40" t="s">
         <v>141</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>58</v>
       </c>
       <c r="AE40">
@@ -4246,51 +4243,51 @@
       <c r="F50" t="s">
         <v>171</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>19.5</v>
       </c>
       <c r="AI50" t="s">
         <v>152</v>
       </c>
       <c r="AJ50">
         <v>91379</v>
       </c>
       <c r="AK50">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>172</v>
       </c>
       <c r="E51" t="s">
         <v>173</v>
       </c>
       <c r="F51" t="s">
         <v>174</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>80</v>
       </c>
       <c r="AE51">
@@ -5890,51 +5887,51 @@
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I98" t="s">
         <v>314</v>
       </c>
       <c r="J98" t="s">
         <v>319</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AF98">
         <v>19.5</v>
       </c>
       <c r="AI98" t="s">
         <v>320</v>
       </c>
       <c r="AJ98">
         <v>86075</v>
       </c>
       <c r="AK98">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>248</v>
       </c>
       <c r="E99" t="s">
         <v>321</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I99" t="s">
         <v>314</v>
       </c>
       <c r="J99" t="s">
         <v>322</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
@@ -6417,51 +6414,51 @@
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I114" t="s">
         <v>327</v>
       </c>
       <c r="J114" t="s">
         <v>349</v>
       </c>
       <c r="AE114">
         <v>1</v>
       </c>
       <c r="AF114">
         <v>19.5</v>
       </c>
       <c r="AI114" t="s">
         <v>350</v>
       </c>
       <c r="AJ114">
         <v>89796</v>
       </c>
       <c r="AK114">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
         <v>324</v>
       </c>
       <c r="E115" t="s">
         <v>278</v>
       </c>
       <c r="F115" t="s">
         <v>368</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I115" t="s">
         <v>327</v>
       </c>
       <c r="J115" t="s">
         <v>328</v>
       </c>
       <c r="AE115">
@@ -7905,51 +7902,51 @@
       <c r="G159" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I159" t="s">
         <v>425</v>
       </c>
       <c r="J159" t="s">
         <v>180</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AF159">
         <v>19.5</v>
       </c>
       <c r="AI159" t="s">
         <v>468</v>
       </c>
       <c r="AJ159">
         <v>91061</v>
       </c>
       <c r="AK159">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
         <v>384</v>
       </c>
       <c r="E160" t="s">
         <v>474</v>
       </c>
       <c r="F160" t="s">
         <v>475</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I160" t="s">
         <v>425</v>
       </c>
       <c r="J160" t="s">
         <v>365</v>
       </c>
       <c r="AF160">
@@ -9779,51 +9776,51 @@
       <c r="F217" t="s">
         <v>590</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H217" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I217" t="s">
         <v>484</v>
       </c>
       <c r="J217" t="s">
         <v>443</v>
       </c>
       <c r="AF217">
         <v>13.0</v>
       </c>
       <c r="AI217" t="s">
         <v>547</v>
       </c>
       <c r="AJ217">
         <v>90796</v>
       </c>
       <c r="AK217">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="D218" t="s">
         <v>591</v>
       </c>
       <c r="E218" t="s">
         <v>158</v>
       </c>
       <c r="F218" t="s">
         <v>592</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H218" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I218" t="s">
         <v>484</v>
       </c>
       <c r="AF218">
         <v>13.0</v>
       </c>
       <c r="AI218" t="s">
@@ -10227,51 +10224,51 @@
       <c r="F231" t="s">
         <v>615</v>
       </c>
       <c r="G231" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H231" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I231" t="s">
         <v>484</v>
       </c>
       <c r="J231" t="s">
         <v>214</v>
       </c>
       <c r="AF231">
         <v>13.0</v>
       </c>
       <c r="AI231" t="s">
         <v>607</v>
       </c>
       <c r="AJ231">
         <v>82313</v>
       </c>
       <c r="AK231">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="232" spans="1:37">
       <c r="D232" t="s">
         <v>616</v>
       </c>
       <c r="E232" t="s">
         <v>234</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H232" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I232" t="s">
         <v>484</v>
       </c>
       <c r="AE232">
         <v>1</v>
       </c>
       <c r="AF232">
         <v>19.5</v>
       </c>
       <c r="AI232" t="s">
@@ -10544,51 +10541,51 @@
       <c r="G241" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H241" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I241" t="s">
         <v>484</v>
       </c>
       <c r="J241" t="s">
         <v>58</v>
       </c>
       <c r="AE241">
         <v>1</v>
       </c>
       <c r="AF241">
         <v>19.5</v>
       </c>
       <c r="AI241" t="s">
         <v>607</v>
       </c>
       <c r="AJ241">
         <v>87801</v>
       </c>
       <c r="AK241">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="242" spans="1:37">
       <c r="D242" t="s">
         <v>631</v>
       </c>
       <c r="E242" t="s">
         <v>104</v>
       </c>
       <c r="F242" t="s">
         <v>632</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H242" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I242" t="s">
         <v>484</v>
       </c>
       <c r="J242" t="s">
         <v>394</v>
       </c>
       <c r="AE242">
@@ -10711,53 +10708,50 @@
         <v>641</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H246" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I246" t="s">
         <v>484</v>
       </c>
       <c r="J246" t="s">
         <v>244</v>
       </c>
       <c r="AE246">
         <v>2</v>
       </c>
       <c r="AF246">
         <v>26.0</v>
       </c>
       <c r="AI246" t="s">
         <v>633</v>
       </c>
       <c r="AJ246">
         <v>83273</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="247" spans="1:37">
       <c r="D247" t="s">
         <v>642</v>
       </c>
       <c r="E247" t="s">
         <v>299</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H247" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I247" t="s">
         <v>484</v>
       </c>
       <c r="AF247">
         <v>13.0</v>
       </c>
       <c r="AI247" t="s">
         <v>633</v>
       </c>
       <c r="AJ247">