--- v0 (2026-05-05)
+++ v1 (2026-07-08)
@@ -3184,53 +3184,50 @@
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>81</v>
       </c>
       <c r="AE16">
         <v>2</v>
       </c>
       <c r="AF16">
         <v>22.0</v>
       </c>
       <c r="AI16" t="s">
         <v>71</v>
       </c>
       <c r="AJ16">
         <v>82344</v>
       </c>
-      <c r="AK16">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>82</v>
       </c>
       <c r="E17" t="s">
         <v>83</v>
       </c>
       <c r="F17" t="s">
         <v>84</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>50</v>
       </c>
       <c r="AE17">
         <v>1</v>
@@ -3330,53 +3327,50 @@
       </c>
       <c r="F20" t="s">
         <v>94</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>15.0</v>
       </c>
       <c r="AI20" t="s">
         <v>91</v>
       </c>
       <c r="AJ20">
         <v>88351</v>
       </c>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>95</v>
       </c>
       <c r="E21" t="s">
         <v>96</v>
       </c>
       <c r="F21" t="s">
         <v>97</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>15.0</v>
@@ -3963,51 +3957,51 @@
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>147</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>20.0</v>
       </c>
       <c r="AI39" t="s">
         <v>110</v>
       </c>
       <c r="AJ39">
         <v>88955</v>
       </c>
       <c r="AK39">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>148</v>
       </c>
       <c r="E40" t="s">
         <v>149</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="AF40">
         <v>13.0</v>
       </c>
       <c r="AI40" t="s">
         <v>110</v>
       </c>
       <c r="AJ40">
@@ -4242,51 +4236,51 @@
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>34</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
         <v>20.0</v>
       </c>
       <c r="AI48" t="s">
         <v>110</v>
       </c>
       <c r="AJ48">
         <v>82369</v>
       </c>
       <c r="AK48">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>167</v>
       </c>
       <c r="E49" t="s">
         <v>168</v>
       </c>
       <c r="F49" t="s">
         <v>169</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>50</v>
       </c>
       <c r="AE49">
@@ -4429,51 +4423,51 @@
       <c r="G53" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="J53" t="s">
         <v>114</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>20.0</v>
       </c>
       <c r="AI53" t="s">
         <v>175</v>
       </c>
       <c r="AJ53">
         <v>88369</v>
       </c>
       <c r="AK53">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>98</v>
       </c>
       <c r="E54" t="s">
         <v>181</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>20.0</v>
       </c>
       <c r="AI54" t="s">
@@ -4559,50 +4553,53 @@
       </c>
       <c r="G57" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I57" t="s">
         <v>28</v>
       </c>
       <c r="J57" t="s">
         <v>130</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>20.0</v>
       </c>
       <c r="AI57" t="s">
         <v>175</v>
       </c>
       <c r="AJ57">
         <v>87133</v>
       </c>
+      <c r="AK57">
+        <v>5</v>
+      </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>53</v>
       </c>
       <c r="E58" t="s">
         <v>189</v>
       </c>
       <c r="F58" t="s">
         <v>190</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I58" t="s">
         <v>28</v>
       </c>
       <c r="J58" t="s">
         <v>34</v>
       </c>
       <c r="AE58">
         <v>1</v>
@@ -4626,50 +4623,53 @@
       </c>
       <c r="F59" t="s">
         <v>193</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I59" t="s">
         <v>28</v>
       </c>
       <c r="J59" t="s">
         <v>147</v>
       </c>
       <c r="AF59">
         <v>13.0</v>
       </c>
       <c r="AI59" t="s">
         <v>175</v>
       </c>
       <c r="AJ59">
         <v>84104</v>
       </c>
+      <c r="AK59">
+        <v>5</v>
+      </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>194</v>
       </c>
       <c r="E60" t="s">
         <v>195</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I60" t="s">
         <v>28</v>
       </c>
       <c r="AF60">
         <v>13.0</v>
       </c>
       <c r="AI60" t="s">
         <v>175</v>
       </c>
       <c r="AJ60">
         <v>89754</v>
@@ -4920,50 +4920,53 @@
       </c>
       <c r="F68" t="s">
         <v>217</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>209</v>
       </c>
       <c r="I68" t="s">
         <v>28</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>20.0</v>
       </c>
       <c r="AI68" t="s">
         <v>210</v>
       </c>
       <c r="AJ68">
         <v>88324</v>
       </c>
+      <c r="AK68">
+        <v>5</v>
+      </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>136</v>
       </c>
       <c r="E69" t="s">
         <v>218</v>
       </c>
       <c r="F69" t="s">
         <v>219</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="6" t="s">
         <v>209</v>
       </c>
       <c r="I69" t="s">
         <v>28</v>
       </c>
       <c r="J69" t="s">
         <v>138</v>
       </c>
       <c r="AF69">
         <v>13.0</v>
@@ -6407,51 +6410,51 @@
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I112" t="s">
         <v>299</v>
       </c>
       <c r="J112" t="s">
         <v>81</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AF112">
         <v>20.0</v>
       </c>
       <c r="AI112" t="s">
         <v>318</v>
       </c>
       <c r="AJ112">
         <v>89484</v>
       </c>
       <c r="AK112">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>343</v>
       </c>
       <c r="E113" t="s">
         <v>128</v>
       </c>
       <c r="F113" t="s">
         <v>344</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I113" t="s">
         <v>299</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AF113">
@@ -6864,51 +6867,51 @@
       <c r="F126" t="s">
         <v>378</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I126" t="s">
         <v>374</v>
       </c>
       <c r="J126" t="s">
         <v>379</v>
       </c>
       <c r="AF126">
         <v>13.0</v>
       </c>
       <c r="AI126" t="s">
         <v>380</v>
       </c>
       <c r="AJ126">
         <v>86073</v>
       </c>
       <c r="AK126">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>319</v>
       </c>
       <c r="E127" t="s">
         <v>381</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>209</v>
       </c>
       <c r="I127" t="s">
         <v>374</v>
       </c>
       <c r="J127" t="s">
         <v>382</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AF127">
@@ -7522,51 +7525,51 @@
       <c r="E146" t="s">
         <v>24</v>
       </c>
       <c r="F146" t="s">
         <v>435</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I146" t="s">
         <v>387</v>
       </c>
       <c r="AF146">
         <v>13.0</v>
       </c>
       <c r="AI146" t="s">
         <v>410</v>
       </c>
       <c r="AJ146">
         <v>87749</v>
       </c>
       <c r="AK146">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
         <v>384</v>
       </c>
       <c r="E147" t="s">
         <v>316</v>
       </c>
       <c r="F147" t="s">
         <v>436</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I147" t="s">
         <v>387</v>
       </c>
       <c r="J147" t="s">
         <v>388</v>
       </c>
       <c r="AE147">
@@ -9938,51 +9941,51 @@
       <c r="F220" t="s">
         <v>601</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H220" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I220" t="s">
         <v>528</v>
       </c>
       <c r="J220" t="s">
         <v>602</v>
       </c>
       <c r="AF220">
         <v>13.0</v>
       </c>
       <c r="AI220" t="s">
         <v>583</v>
       </c>
       <c r="AJ220">
         <v>84299</v>
       </c>
       <c r="AK220">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="D221" t="s">
         <v>576</v>
       </c>
       <c r="E221" t="s">
         <v>86</v>
       </c>
       <c r="F221" t="s">
         <v>603</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H221" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I221" t="s">
         <v>528</v>
       </c>
       <c r="J221" t="s">
         <v>432</v>
       </c>
       <c r="AF221">
@@ -10843,51 +10846,51 @@
       <c r="F248" t="s">
         <v>644</v>
       </c>
       <c r="G248" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H248" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I248" t="s">
         <v>528</v>
       </c>
       <c r="J248" t="s">
         <v>295</v>
       </c>
       <c r="AF248">
         <v>13.0</v>
       </c>
       <c r="AI248" t="s">
         <v>634</v>
       </c>
       <c r="AJ248">
         <v>82312</v>
       </c>
       <c r="AK248">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:37">
       <c r="D249" t="s">
         <v>579</v>
       </c>
       <c r="E249" t="s">
         <v>645</v>
       </c>
       <c r="F249" t="s">
         <v>646</v>
       </c>
       <c r="G249" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H249" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I249" t="s">
         <v>528</v>
       </c>
       <c r="J249" t="s">
         <v>581</v>
       </c>
       <c r="AF249">
@@ -11050,51 +11053,51 @@
       <c r="G254" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H254" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I254" t="s">
         <v>528</v>
       </c>
       <c r="J254" t="s">
         <v>114</v>
       </c>
       <c r="AE254">
         <v>1</v>
       </c>
       <c r="AF254">
         <v>20.0</v>
       </c>
       <c r="AI254" t="s">
         <v>634</v>
       </c>
       <c r="AJ254">
         <v>87771</v>
       </c>
       <c r="AK254">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:37">
       <c r="D255" t="s">
         <v>656</v>
       </c>
       <c r="E255" t="s">
         <v>657</v>
       </c>
       <c r="G255" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H255" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I255" t="s">
         <v>528</v>
       </c>
       <c r="AF255">
         <v>13.0</v>
       </c>
       <c r="AI255" t="s">
         <v>634</v>
       </c>
       <c r="AJ255">
@@ -11636,50 +11639,53 @@
         <v>687</v>
       </c>
       <c r="E272" t="s">
         <v>259</v>
       </c>
       <c r="F272" t="s">
         <v>688</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H272" s="6" t="s">
         <v>209</v>
       </c>
       <c r="I272" t="s">
         <v>528</v>
       </c>
       <c r="AF272">
         <v>13.0</v>
       </c>
       <c r="AI272" t="s">
         <v>664</v>
       </c>
       <c r="AJ272">
         <v>83893</v>
+      </c>
+      <c r="AK272">
+        <v>4</v>
       </c>
     </row>
     <row r="273" spans="1:37">
       <c r="D273" t="s">
         <v>689</v>
       </c>
       <c r="E273" t="s">
         <v>119</v>
       </c>
       <c r="F273" t="s">
         <v>690</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H273" s="6" t="s">
         <v>209</v>
       </c>
       <c r="I273" t="s">
         <v>528</v>
       </c>
       <c r="J273" t="s">
         <v>332</v>
       </c>
       <c r="AE273">