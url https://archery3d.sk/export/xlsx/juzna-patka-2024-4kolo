--- v1 (2026-07-08)
+++ v2 (2026-08-20)
@@ -3359,53 +3359,50 @@
       </c>
       <c r="F21" t="s">
         <v>97</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>15.0</v>
       </c>
       <c r="AI21" t="s">
         <v>91</v>
       </c>
       <c r="AJ21">
         <v>89654</v>
       </c>
-      <c r="AK21">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>98</v>
       </c>
       <c r="E22" t="s">
         <v>99</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>15.0</v>
       </c>
       <c r="AI22" t="s">
         <v>91</v>
@@ -8656,53 +8653,50 @@
       </c>
       <c r="F181" t="s">
         <v>514</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H181" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I181" t="s">
         <v>482</v>
       </c>
       <c r="J181" t="s">
         <v>432</v>
       </c>
       <c r="AF181">
         <v>13.0</v>
       </c>
       <c r="AI181" t="s">
         <v>515</v>
       </c>
       <c r="AJ181">
         <v>87318</v>
       </c>
-      <c r="AK181">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
         <v>516</v>
       </c>
       <c r="E182" t="s">
         <v>517</v>
       </c>
       <c r="F182" t="s">
         <v>518</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I182" t="s">
         <v>482</v>
       </c>
       <c r="J182" t="s">
         <v>251</v>
       </c>
       <c r="AE182">
         <v>1</v>
@@ -8864,51 +8858,51 @@
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="6" t="s">
         <v>209</v>
       </c>
       <c r="I187" t="s">
         <v>482</v>
       </c>
       <c r="J187" t="s">
         <v>288</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AF187">
         <v>20.0</v>
       </c>
       <c r="AI187" t="s">
         <v>520</v>
       </c>
       <c r="AJ187">
         <v>87427</v>
       </c>
       <c r="AK187">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>526</v>
       </c>
       <c r="E188" t="s">
         <v>24</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="6" t="s">
         <v>209</v>
       </c>
       <c r="I188" t="s">
         <v>482</v>
       </c>
       <c r="AF188">
         <v>13.0</v>
       </c>
       <c r="AI188" t="s">
         <v>520</v>
       </c>
       <c r="AJ188">
@@ -10075,51 +10069,51 @@
       <c r="G224" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I224" t="s">
         <v>528</v>
       </c>
       <c r="J224" t="s">
         <v>432</v>
       </c>
       <c r="AE224">
         <v>1</v>
       </c>
       <c r="AF224">
         <v>20.0</v>
       </c>
       <c r="AI224" t="s">
         <v>583</v>
       </c>
       <c r="AJ224">
         <v>82271</v>
       </c>
       <c r="AK224">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="225" spans="1:37">
       <c r="D225" t="s">
         <v>607</v>
       </c>
       <c r="E225" t="s">
         <v>153</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I225" t="s">
         <v>528</v>
       </c>
       <c r="AE225">
         <v>1</v>
       </c>
       <c r="AF225">
         <v>20.0</v>
       </c>
       <c r="AI225" t="s">