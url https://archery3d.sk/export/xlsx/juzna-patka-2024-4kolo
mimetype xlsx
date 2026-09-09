--- v2 (2026-08-20)
+++ v3 (2026-09-09)
@@ -4810,51 +4810,51 @@
       <c r="G65" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I65" t="s">
         <v>28</v>
       </c>
       <c r="J65" t="s">
         <v>172</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>20.0</v>
       </c>
       <c r="AI65" t="s">
         <v>175</v>
       </c>
       <c r="AJ65">
         <v>82427</v>
       </c>
       <c r="AK65">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>173</v>
       </c>
       <c r="E66" t="s">
         <v>207</v>
       </c>
       <c r="F66" t="s">
         <v>208</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>209</v>
       </c>
       <c r="I66" t="s">
         <v>28</v>
       </c>
       <c r="J66" t="s">
         <v>50</v>
       </c>
       <c r="AE66">
@@ -5937,53 +5937,50 @@
       </c>
       <c r="H98" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I98" t="s">
         <v>299</v>
       </c>
       <c r="J98" t="s">
         <v>81</v>
       </c>
       <c r="AD98" t="s">
         <v>303</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AF98">
         <v>13.0</v>
       </c>
       <c r="AI98" t="s">
         <v>304</v>
       </c>
       <c r="AJ98">
         <v>88108</v>
       </c>
-      <c r="AK98">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>305</v>
       </c>
       <c r="E99" t="s">
         <v>306</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H99" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I99" t="s">
         <v>299</v>
       </c>
       <c r="J99" t="s">
         <v>147</v>
       </c>
       <c r="AD99" t="s">
         <v>307</v>
       </c>
       <c r="AE99">
         <v>2</v>
@@ -8858,51 +8855,51 @@
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="6" t="s">
         <v>209</v>
       </c>
       <c r="I187" t="s">
         <v>482</v>
       </c>
       <c r="J187" t="s">
         <v>288</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AF187">
         <v>20.0</v>
       </c>
       <c r="AI187" t="s">
         <v>520</v>
       </c>
       <c r="AJ187">
         <v>87427</v>
       </c>
       <c r="AK187">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>526</v>
       </c>
       <c r="E188" t="s">
         <v>24</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="6" t="s">
         <v>209</v>
       </c>
       <c r="I188" t="s">
         <v>482</v>
       </c>
       <c r="AF188">
         <v>13.0</v>
       </c>
       <c r="AI188" t="s">
         <v>520</v>
       </c>
       <c r="AJ188">