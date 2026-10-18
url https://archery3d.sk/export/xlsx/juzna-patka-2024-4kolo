--- v3 (2026-09-09)
+++ v4 (2026-10-18)
@@ -3220,90 +3220,87 @@
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>50</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>15.0</v>
       </c>
       <c r="AI17" t="s">
         <v>71</v>
       </c>
       <c r="AJ17">
         <v>88028</v>
       </c>
       <c r="AK17">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>85</v>
       </c>
       <c r="E18" t="s">
         <v>86</v>
       </c>
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>50</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>15.0</v>
       </c>
       <c r="AI18" t="s">
         <v>71</v>
       </c>
       <c r="AJ18">
         <v>89586</v>
       </c>
-      <c r="AK18">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>88</v>
       </c>
       <c r="E19" t="s">
         <v>89</v>
       </c>
       <c r="F19" t="s">
         <v>90</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>34</v>
       </c>
       <c r="AE19">
         <v>2</v>
@@ -3535,51 +3532,51 @@
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>114</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>20.0</v>
       </c>
       <c r="AI26" t="s">
         <v>110</v>
       </c>
       <c r="AJ26">
         <v>88370</v>
       </c>
       <c r="AK26">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>115</v>
       </c>
       <c r="E27" t="s">
         <v>116</v>
       </c>
       <c r="F27" t="s">
         <v>117</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>34</v>
       </c>
       <c r="AE27">
@@ -4551,51 +4548,51 @@
       <c r="G57" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I57" t="s">
         <v>28</v>
       </c>
       <c r="J57" t="s">
         <v>130</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>20.0</v>
       </c>
       <c r="AI57" t="s">
         <v>175</v>
       </c>
       <c r="AJ57">
         <v>87133</v>
       </c>
       <c r="AK57">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>53</v>
       </c>
       <c r="E58" t="s">
         <v>189</v>
       </c>
       <c r="F58" t="s">
         <v>190</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I58" t="s">
         <v>28</v>
       </c>
       <c r="J58" t="s">
         <v>34</v>
       </c>
       <c r="AE58">
@@ -4621,51 +4618,51 @@
       <c r="F59" t="s">
         <v>193</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I59" t="s">
         <v>28</v>
       </c>
       <c r="J59" t="s">
         <v>147</v>
       </c>
       <c r="AF59">
         <v>13.0</v>
       </c>
       <c r="AI59" t="s">
         <v>175</v>
       </c>
       <c r="AJ59">
         <v>84104</v>
       </c>
       <c r="AK59">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>194</v>
       </c>
       <c r="E60" t="s">
         <v>195</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I60" t="s">
         <v>28</v>
       </c>
       <c r="AF60">
         <v>13.0</v>
       </c>
       <c r="AI60" t="s">
         <v>175</v>
       </c>
       <c r="AJ60">
@@ -5136,53 +5133,50 @@
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>209</v>
       </c>
       <c r="I74" t="s">
         <v>28</v>
       </c>
       <c r="J74" t="s">
         <v>109</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
         <v>20.0</v>
       </c>
       <c r="AI74" t="s">
         <v>210</v>
       </c>
       <c r="AJ74">
         <v>82560</v>
       </c>
-      <c r="AK74">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>229</v>
       </c>
       <c r="E75" t="s">
         <v>230</v>
       </c>
       <c r="F75" t="s">
         <v>231</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>209</v>
       </c>
       <c r="I75" t="s">
         <v>28</v>
       </c>
       <c r="J75" t="s">
         <v>232</v>
       </c>
       <c r="AE75">
         <v>1</v>
@@ -5274,51 +5268,51 @@
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>209</v>
       </c>
       <c r="I78" t="s">
         <v>28</v>
       </c>
       <c r="J78" t="s">
         <v>242</v>
       </c>
       <c r="AE78">
         <v>2</v>
       </c>
       <c r="AF78">
         <v>27.0</v>
       </c>
       <c r="AI78" t="s">
         <v>210</v>
       </c>
       <c r="AJ78">
         <v>86983</v>
       </c>
       <c r="AK78">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>243</v>
       </c>
       <c r="E79" t="s">
         <v>244</v>
       </c>
       <c r="F79" t="s">
         <v>245</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>209</v>
       </c>
       <c r="I79" t="s">
         <v>28</v>
       </c>
       <c r="J79" t="s">
         <v>34</v>
       </c>
       <c r="AE79">
@@ -5503,53 +5497,50 @@
       </c>
       <c r="E85" t="s">
         <v>265</v>
       </c>
       <c r="F85" t="s">
         <v>266</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I85" t="s">
         <v>267</v>
       </c>
       <c r="AF85">
         <v>8.0</v>
       </c>
       <c r="AI85" t="s">
         <v>268</v>
       </c>
       <c r="AJ85">
         <v>89756</v>
       </c>
-      <c r="AK85">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>269</v>
       </c>
       <c r="E86" t="s">
         <v>270</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H86" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I86" t="s">
         <v>267</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AF86">
         <v>15.0</v>
       </c>
       <c r="AI86" t="s">
         <v>271</v>
@@ -6861,51 +6852,51 @@
       <c r="F126" t="s">
         <v>378</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I126" t="s">
         <v>374</v>
       </c>
       <c r="J126" t="s">
         <v>379</v>
       </c>
       <c r="AF126">
         <v>13.0</v>
       </c>
       <c r="AI126" t="s">
         <v>380</v>
       </c>
       <c r="AJ126">
         <v>86073</v>
       </c>
       <c r="AK126">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>319</v>
       </c>
       <c r="E127" t="s">
         <v>381</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>209</v>
       </c>
       <c r="I127" t="s">
         <v>374</v>
       </c>
       <c r="J127" t="s">
         <v>382</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AF127">
@@ -7283,51 +7274,51 @@
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I139" t="s">
         <v>387</v>
       </c>
       <c r="J139" t="s">
         <v>419</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AF139">
         <v>20.0</v>
       </c>
       <c r="AI139" t="s">
         <v>410</v>
       </c>
       <c r="AJ139">
         <v>89162</v>
       </c>
       <c r="AK139">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>422</v>
       </c>
       <c r="E140" t="s">
         <v>83</v>
       </c>
       <c r="F140" t="s">
         <v>423</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I140" t="s">
         <v>387</v>
       </c>
       <c r="J140" t="s">
         <v>419</v>
       </c>
       <c r="AE140">
@@ -8855,51 +8846,51 @@
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="6" t="s">
         <v>209</v>
       </c>
       <c r="I187" t="s">
         <v>482</v>
       </c>
       <c r="J187" t="s">
         <v>288</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AF187">
         <v>20.0</v>
       </c>
       <c r="AI187" t="s">
         <v>520</v>
       </c>
       <c r="AJ187">
         <v>87427</v>
       </c>
       <c r="AK187">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>526</v>
       </c>
       <c r="E188" t="s">
         <v>24</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="6" t="s">
         <v>209</v>
       </c>
       <c r="I188" t="s">
         <v>482</v>
       </c>
       <c r="AF188">
         <v>13.0</v>
       </c>
       <c r="AI188" t="s">
         <v>520</v>
       </c>
       <c r="AJ188">
@@ -10616,51 +10607,51 @@
       <c r="G241" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H241" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I241" t="s">
         <v>528</v>
       </c>
       <c r="J241" t="s">
         <v>147</v>
       </c>
       <c r="AE241">
         <v>1</v>
       </c>
       <c r="AF241">
         <v>20.0</v>
       </c>
       <c r="AI241" t="s">
         <v>583</v>
       </c>
       <c r="AJ241">
         <v>83421</v>
       </c>
       <c r="AK241">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="242" spans="1:37">
       <c r="D242" t="s">
         <v>630</v>
       </c>
       <c r="E242" t="s">
         <v>417</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H242" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I242" t="s">
         <v>528</v>
       </c>
       <c r="AF242">
         <v>13.0</v>
       </c>
       <c r="AI242" t="s">
         <v>583</v>
       </c>
       <c r="AJ242">
@@ -10837,51 +10828,51 @@
       <c r="F248" t="s">
         <v>644</v>
       </c>
       <c r="G248" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H248" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I248" t="s">
         <v>528</v>
       </c>
       <c r="J248" t="s">
         <v>295</v>
       </c>
       <c r="AF248">
         <v>13.0</v>
       </c>
       <c r="AI248" t="s">
         <v>634</v>
       </c>
       <c r="AJ248">
         <v>82312</v>
       </c>
       <c r="AK248">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="249" spans="1:37">
       <c r="D249" t="s">
         <v>579</v>
       </c>
       <c r="E249" t="s">
         <v>645</v>
       </c>
       <c r="F249" t="s">
         <v>646</v>
       </c>
       <c r="G249" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H249" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I249" t="s">
         <v>528</v>
       </c>
       <c r="J249" t="s">
         <v>581</v>
       </c>
       <c r="AF249">
@@ -10971,51 +10962,51 @@
       <c r="G252" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H252" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I252" t="s">
         <v>528</v>
       </c>
       <c r="J252" t="s">
         <v>50</v>
       </c>
       <c r="AE252">
         <v>1</v>
       </c>
       <c r="AF252">
         <v>20.0</v>
       </c>
       <c r="AI252" t="s">
         <v>634</v>
       </c>
       <c r="AJ252">
         <v>82354</v>
       </c>
       <c r="AK252">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="253" spans="1:37">
       <c r="D253" t="s">
         <v>642</v>
       </c>
       <c r="E253" t="s">
         <v>517</v>
       </c>
       <c r="F253" t="s">
         <v>653</v>
       </c>
       <c r="G253" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H253" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I253" t="s">
         <v>528</v>
       </c>
       <c r="J253" t="s">
         <v>295</v>
       </c>
       <c r="AF253">