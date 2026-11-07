--- v4 (2026-10-18)
+++ v5 (2026-11-07)
@@ -10226,51 +10226,51 @@
       <c r="F229" t="s">
         <v>614</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I229" t="s">
         <v>528</v>
       </c>
       <c r="J229" t="s">
         <v>463</v>
       </c>
       <c r="AF229">
         <v>13.0</v>
       </c>
       <c r="AI229" t="s">
         <v>583</v>
       </c>
       <c r="AJ229">
         <v>82303</v>
       </c>
       <c r="AK229">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
         <v>615</v>
       </c>
       <c r="E230" t="s">
         <v>125</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H230" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I230" t="s">
         <v>528</v>
       </c>
       <c r="AE230">
         <v>1</v>
       </c>
       <c r="AF230">
         <v>20.0</v>
       </c>
       <c r="AI230" t="s">